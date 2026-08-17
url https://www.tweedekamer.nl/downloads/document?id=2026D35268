--- v0 (2026-07-03)
+++ v1 (2026-08-17)
@@ -1,4216 +1,1374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A00F4E" w:rsidR="00A00F4E" w:rsidP="00A00F4E" w14:paraId="29EC3CF5" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="003A1C6E" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="3E3CF398" w14:textId="4EC9003E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Topinkomens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="003A1C6E" w:rsidP="00EE21C9" w:rsidRDefault="003A1C6E" w14:paraId="4E8A04F8" w14:textId="336BBCE0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="00755DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>134</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="003A1C6E" w:rsidP="00EE21C9" w:rsidRDefault="003A1C6E" w14:paraId="187659DD" w14:textId="442EB2B1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="003A1C6E" w14:paraId="07D0E295" w14:textId="1942C18A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="00755DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="00755DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 21 mei jongstleden nam uw Kamer de motie van de leden Van Baarle (DENK) en Van Nispen (SP) aan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="00755DF3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="00755DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De leden constateren dat de Wet normering topinkomens (WNT) op dit moment uitsluitend van toepassing is op topfunctionarissen in de publieke en semipublieke sector en overwegen dat ook andere werknemers binnen deze sectoren salarissen ontvangen die het wettelijke bezoldigingsmaximum overschrijden, terwijl zij functioneren onder publieke bekostiging of opdracht. De motie verzoekt de regering om een voorstel tot wijziging van de Wet normering topinkomens voor te bereiden dat de personele reikwijdte uitbreidt naar alle werknemers in de publieke en semipublieke sector, met inachtneming van passende uitzonderingsmogelijkheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="739119CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="2098166F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft alles afwegende besloten aan de motie geen uitvoering te geven. Ik licht dat besluit graag toe in deze brief. Na het zomerreces 2026 zal ik uw Kamer meer in het algemeen informeren over de onderwerpen rondom de WNT waar op dit moment aan gewerkt wordt en eventuele wijzingen die gaan komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="05A15A19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="1A0A2649" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie uitbreiding reikwijdte WNT naar alle werknemers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="126B70A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze motie is inhoudelijk gelijk aan het voorstel van Wet uitbreiding personele reikwijdte Wet normering topinkomens (in de praktijk ook wel de WNT-3 genoemd)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00A7675B">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00A00F4E">
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit 2017 dat uiteindelijk niet bij de Tweede Kamer is ingediend en wordt daarom in deze brief als uitgangspunt genomen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De WNT-3 zou, als die wet zou zijn ingevoerd, de normering van de WNT hebben uitgebreid naar niet-topfunctionarissen met een dienstbetrekking (werknemers). De openbaarmakingsplicht voor niet-topfunctionarissen zou onder de WNT-3 ongewijzigd blijven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Overigens waren twee categorieën niet-topfunctionarissen op voorhand uitgesloten van de WNT-3: luchtverkeersleiders en medisch specialisten. Ten aanzien van deze laatste groep is het relevant te melden dat het ministerie van VWS heeft verkend of wetgeving voorbereid kan worden naar normering van de verdiensten van medisch specialisten. Uit de verkenning is gebleken dat het noodzakelijk is om eerst inzicht te verkrijgen in de hoogte van hun inkomens. Daarom start VWS </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk215041960" w:id="0"/>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met de voorbereiding van een wetsvoorstel gericht op het vergroten van de transparantie rondom de inkomens van alle medisch specialisten.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met het doel om met de informatie die daaruit beschikbaar komt, tenzij blijkt dat daartoe geen aanleiding is, over te kunnen gaan tot de voorbereiding van wetgeving die deze inkomsten ook maximeert. VWS zet hierbij in op normering via eigen wetgeving gericht op zowel medisch specialisten in loondienst als vrijgevestigde medisch specialisten in plaats van via de WNT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F7400E">
-[...20 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="3ECD57A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...195 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="66A7DF0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het indienen van de WNT-3 paste niet bij het beleid dat het kabinet destijds wilde voeren op het gebied van het functioneren van de overheid en heeft dat als volgt toegelicht: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft besloten dit wetsvoorstel niet in te dienen. In het regeerakkoord staat vermeld: «Daarnaast is het voor het functioneren van de overheid goed dat deze op belangrijke terreinen voldoende expertise in huis heeft. Het beloningsniveau bij de overheid moet zodanig zijn dat ook hoogwaardige en schaarse specialisten, bijvoorbeeld met expertise op gebied van ICT, financiën of inkoop, in dienst kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="1BAF3783" w:rsidR="00A67B3D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>worden genomen.» Het indienen van de WNT-3 past hier niet bij.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik zie geen aanleiding om hieromtrent een ander standpunt in te nemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="512509EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="14FAD43E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bovendien was het advies van de Raad van State ten aanzien van de uitbreiding van de reikwijdte negatief o.a. omdat nut, noodzaak, proportionaliteit en subsidiariteit van het voorstel niet waren aangetoond. Het dictum van het advies was D en luidde voluit: “Gelet op het vorenstaande adviseert de Afdeling het voorstel niet in te dienen. De Afdeling advisering van de Raad van State heeft (blijkens het vorenstaande) bezwaar tegen (zowel de vorm als de inhoud van) het voorstel van wet en geeft U in overweging dit niet te zenden aan de Tweede Kamer der Staten-Generaal.” Dit omdat het aantal werknemers met bezoldiging boven het maximum naar verhouding (zeer) klein was én het voorstel drie grote groepen daarvan op voorhand al uitzonderde van normering (niet-topfunctionarissen zonder dienstbetrekking, medisch specialisten en luchtverkeersleiders)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="1BAF3783" w:rsidR="005021C0">
-[...70 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Wat overbleef, stelde getalsmatig niet of nauwelijks iets voor ten opzichte van het totaal aantal werknemers en bovendien kon niet worden uitgesloten dat ook in verschillende van die gevallen sprake kon zijn van verklaarbare redenen om af te wijken van de bezoldigingsnormen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidR="00C47DAD">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="007D732D" w:rsidR="007D732D">
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ook ontbrak volgens de Raad van State een rechtvaardiging voor de beperking die het voorstel meebrengt op het in verschillende internationale verdragen neergelegde recht op vrij en collectief onderhandelen. Ook daarvan waren noodzaak en proportionaliteit niet aangetoond. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007D732D" w:rsidR="007D732D" w:rsidP="007D732D" w14:paraId="4142BFCC" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="75AD0DC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="0AF5D75F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoek BZK naar overschrijdingen WNT-maximum door niet-topfunctionarissen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="14540FC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mijn ministerie heeft bij wijze van selecte, onderbouwde steekproef in 2025 onderzoek gedaan naar niet-topfunctionarissen met dienstbetrekking die meer verdienen dan het algemeen bezoldigingsmaximum. Daarvoor is gekeken naar de WNT-verantwoording van instellingen die in 2015 opgenomen zijn op de WNT-jaarrapportage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Op grond hiervan is de kans ingeschat welke instellingen mogelijk op dit moment niet-topfunctionarissen in dienst hebben die meer verdienen dan het algemeen bezoldigingsmaximum. De steekproef is verder aangevuld met onder meer onderwijsinstellingen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>instellingen met de hoogste baten of het grootste aantal medewerkers én instellingen die eerder in het nieuws zijn gekomen i.v.m. relatief hoge bezoldiging van niet-topfunctionarissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Uit dit onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met gegevens over 2023 komen 265 niet-topfunctionarissen met dienstbetrekking naar voren die in dat jaar meer verdienden dan het algemeen bezoldigingsmaximum. Ter vergelijking: in 2015 waren er 388 niet-topfunctionarissen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die meer verdienden dan de WNT-norm. Op grond van de bevindingen van de genoemde steekproef kan worden geconstateerd dat er sinds 2015 sprake lijkt van een dalende trend in inkomens van niet-topfunctionarissen boven het WNT-maximum, waardoor de nut, noodzaak en proportionaliteit van het invoeren van de WNT-3 verder lijkt te zijn afgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="77EE554D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="0D4B6F86" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt dan ook dat de nut en noodzaak van het invoeren van een wijziging van de WNT die alle werknemers onder de normering brengt verder is afgenomen. Dit gezien de geconstateerde daling van het aantal niet-topfunctionarissen wiens bezoldiging de normering overschrijdt sinds de invoering van de WNT. Tevens zijn alle overige bezwaren die ertoe hebben geleid dat de WNT-3 in 2017 niet is ingevoerd nog actueel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="22022798" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="47B5C9BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...504 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vooruitblik </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E74BC" w:rsidP="004E74BC" w14:paraId="67ECF134" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="24091122" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...48 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na het zomerreces 2026 zal ik uw Kamer informeren over een aantal lopende trajecten. Zo wordt de internetconsultatie van de Tweede Evaluatiewet WNT verwerkt en is de Derde Evaluatie WNT door een extern bureau reeds afgerond. Het is te verwachten dat de door de laatste evaluatie opgedane kennis en inzichten zullen leiden tot voorstellen voor nieuwe wet- en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="4245399C" w14:textId="4793D2D5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="00755DF3" w:rsidP="00EE21C9" w:rsidRDefault="00755DF3" w14:paraId="63E8B739" w14:textId="5BC0C7B0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E" w:rsidR="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003A1C6E" w:rsidR="004E5D09" w:rsidP="00EE21C9" w:rsidRDefault="004E5D09" w14:paraId="71CA0442" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003A1C6E" w:rsidR="004E5D09" w:rsidSect="00FC30AE">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4B977C20" w14:textId="77777777" w:rsidR="00D13682" w:rsidRDefault="00D13682" w:rsidP="00755DF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4381F3E7" w14:textId="77777777" w:rsidR="00D13682" w:rsidRDefault="00D13682" w:rsidP="00755DF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00291DB4" w14:paraId="3A5A39E8" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1260C9B3" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="00755DF3" w:rsidRDefault="00755DF3" w:rsidP="00755DF3">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E8F1360" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="00755DF3" w:rsidRDefault="00755DF3" w:rsidP="00755DF3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D6DE071" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="00755DF3" w:rsidRDefault="00755DF3" w:rsidP="00755DF3">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="675FE1B2" w14:textId="77777777" w:rsidR="00D13682" w:rsidRDefault="00D13682" w:rsidP="00755DF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2E78BBD7" w14:textId="77777777" w:rsidR="00D13682" w:rsidRDefault="00D13682" w:rsidP="00755DF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="62024C2F" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3" w:rsidP="00A00F4E">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tweede Kamer, vergaderjaar 2024–2025, 31 490, nr. 377.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00A00F4E" w:rsidRPr="005250DF" w:rsidP="00A00F4E" w14:paraId="1FCE42B5" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0D3193CC" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005250DF">
-[...12 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2024–2025, 31 490, nr. 377.</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2017-2018, 30 111, nr. 104, met bijlagen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="009F5440" w:rsidRPr="005250DF" w14:paraId="46E1E14F" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="41FFC217" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005250DF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2017-2018, 30 111, nr. 104, met bijlagen. </w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onder de WNT-3 zouden niet-topfunctionarissen in dienstbetrekking alleen op functie en niet op naam openbaar worden gemaakt. De openbaarmakingplicht zou niet gelden voor niet-topfunctionarissen zonder dienstbetrekking ofwel interim-werknemers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00A60743" w:rsidRPr="00A7675B" w14:paraId="628D7F72" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0BC5C30D" w14:textId="447C7525" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3" w:rsidP="00381500">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A7675B">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> niet-topfunctionarissen zonder dienstbetrekking ofwel interim-werknemers.</w:t>
+      <w:r w:rsidRPr="00B510E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tweede Kamer, vergaderjaar 2024–2025, </w:t>
+      </w:r>
+      <w:r w:rsidR="00107E09" w:rsidRPr="00B510E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29 247, nr. 358</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00381500" w:rsidRPr="005250DF" w:rsidP="00381500" w14:paraId="695F19E5" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3CD88345" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005250DF">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30 111, nr. 104.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00A67B3D" w14:paraId="00714C19" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+    <w:p w14:paraId="5930B4B9" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00427AF8">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 1.5a WNT.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00C47DAD" w:rsidRPr="00C47DAD" w14:paraId="15810FC2" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3C920210" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Artikel 1.5a WNT.</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Advies van 13 april 2017.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="005D18F1" w:rsidRPr="00A61849" w14:paraId="1346538E" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4865E605" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A61849">
-[...11 lines deleted...]
-        <w:t>Advies van 13 april 2017.</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015 was het laatste jaar waarin aan de Tweede Kamer is gerapporteerd over bezoldigingsgegevens van topfunctionarissen en niet-topfunctionarissen op basis van aan de minister van BZK gemelde gegevens; vanaf 2016 worden alleen nog maar overtredingen en handhavingsmaatregelen gerapporteerd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="00B80E4F" w14:paraId="0C0037E8" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+    <w:p w14:paraId="08362F3A" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3" w:rsidP="00A36516">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B80E4F">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie voor uitgebreidere uitkomsten en onderzoeksverantwoording bijlage 1 bij deze brief.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00A36516" w:rsidRPr="005250DF" w:rsidP="00A36516" w14:paraId="7F6D7BC8" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="21BE7CA5" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005250DF">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medisch specialisten zijn voor hun werkzaamheden als medisch specialist uitgezonderd van de openbaarmakingsplicht uit de WNT en zijn dus niet meegenomen in dit onderzoek.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="00DE0616" w:rsidRPr="009841B7" w14:paraId="2632AE91" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="23C07EBD" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="003A1C6E" w:rsidRDefault="00755DF3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009841B7">
-[...79 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="003A1C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zonder de overschrijdingen van de WNT-norm binnen de zorg (Wtzi-instellingen en jeugdzorg).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...354 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4672BB2D" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="00755DF3" w:rsidRDefault="00755DF3" w:rsidP="00755DF3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00291DB4" w14:paraId="7D95E245" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6458DD6D" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="00755DF3" w:rsidRDefault="00755DF3" w:rsidP="00755DF3">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1180 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...510 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5858376C" w14:textId="77777777" w:rsidR="00755DF3" w:rsidRPr="00755DF3" w:rsidRDefault="00755DF3" w:rsidP="00755DF3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A00F4E"/>
-[...334 lines deleted...]
-    <w:rsid w:val="4F489CBB"/>
+    <w:rsidRoot w:val="00755DF3"/>
+    <w:rsid w:val="00107E09"/>
+    <w:rsid w:val="001D6CCC"/>
+    <w:rsid w:val="003A1C6E"/>
+    <w:rsid w:val="004D3C65"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B2724"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rsid w:val="008E75EF"/>
+    <w:rsid w:val="00B510E0"/>
+    <w:rsid w:val="00D13682"/>
+    <w:rsid w:val="00E81E2B"/>
+    <w:rsid w:val="00EE21C9"/>
+    <w:rsid w:val="00F5368E"/>
+    <w:rsid w:val="00F60066"/>
+    <w:rsid w:val="00FC30AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="08228CCD"/>
-  <w15:docId w15:val="{204E4C6B-83CB-4528-80F7-36B31A0907F5}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="15CD7F6C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BB4F2A86-BEF0-4834-8B8C-E20B8BFDB244}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4219,77 +1377,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4314,75 +1472,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4417,55 +1575,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4528,846 +1686,692 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...109 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...159 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00755DF3"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A00F4E"/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A00F4E"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00755DF3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A00F4E"/>
+    <w:rsid w:val="00755DF3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A00F4E"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00A00F4E"/>
+    <w:rsid w:val="00755DF3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A1C6E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...159 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5641,71 +2645,87 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1085</ap:Words>
-  <ap:Characters>5970</ap:Characters>
+  <ap:Words>1112</ap:Words>
+  <ap:Characters>6121</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
+  <ap:Lines>51</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Brief inzake het niet uitvoeren van de op 21 mei 2025  door de Tweede Kamer aangenomen motie over niet-topfunctionarissen onder de WNT brengen</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7041</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7219</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2025-11-02T10:54:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>