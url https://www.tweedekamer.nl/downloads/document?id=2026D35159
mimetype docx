--- v0 (2026-07-03)
+++ v1 (2026-08-17)
@@ -1,4221 +1,1943 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...207 lines deleted...]
-    <w:p w:rsidRPr="005D2AE9" w:rsidR="005D2AE9" w:rsidP="005D2AE9" w:rsidRDefault="005D2AE9">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="2BC82923" w14:textId="1ABB6D17">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>830</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Materieelprojecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="3117EB74" w14:textId="329EAE9E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F" w:rsidR="003C5889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>511</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...375 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de minister en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="08BC11AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="632151E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="7BE2DDAE" w14:textId="104EEA5A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>‘De belangrijkste les die de oorlog in Oekraïne ons heeft geleerd, is dat het gebruik van onbemenste systemen oorlog voeren ingrijpend en voorgoed heeft veranderd’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00321835">
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Militaire operaties veranderen en dagen militaire organisaties uit om mee te veranderen. Snelheid is nodig om een achterstand te voorkomen. Creativiteit is nodig om meer en goedkoper te kunnen produceren dan de tegenstander. En samenwerking is nodig om de beste systemen te realiseren voor onze militairen in het veld, op zee en in de lucht. Eerder is uw Kamer geïnformeerd over het Actieplan voor de Productiezekerheid van Onbemenste Systemen (APOS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00321835">
-[...91 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In deze brief informeren wij uw Kamer over de voortgang en drie nieuwe initiatieven binnen het Actieplan: Defensie investeert fors in lange afstandsdrones, onbemenste grondsystemen en software voor drones. Tot slot beschrijven we aanvullende maatregelen ter versnelling, om een Europese koploper te worden en te blijven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="495F4D21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doel van APOS is om de krijgsmacht te voorzien van de beste systemen die op elk moment up-to-date zijn, met het vermogen om het gevecht langere tijd vol te kunnen houden als dat moet. Dat vraagt om een florerende Nederlandse industrie voor onbemenste systemen, die ook internationaal een belangrijke bijdrage kan leveren. Defensie heeft tot op heden met de Defensie Strategie voor Industrie en Innovatie en het Actieplan forse stappen gezet. Er zijn investeringen gedaan in onbemenste systemen voor de Nederlandse krijgsmacht, ter land, ter zee en in de lucht en in Nederlandse productie van cruciale componenten. Ook in de steun aan Oekraïne heeft Nederland actief ingezet op de productie en levering van drones. In Nederland geproduceerde drones maken een verschil in de verdediging tegen Russische agressie. Defensie leert daarbij continu van deze samenwerking met Oekraïne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="681EBAA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maar we moeten nog verder versnellen. Operationele eenheden van Defensie hebben sneller toegang nodig tot nieuwe innovatieve producten. De tijdlijn van idee naar prototype tot productie moet korter. We moeten de Nederlandse industrie, kennisinstellingen en universiteiten prikkelen en faciliteren om gezamenlijk de beste systemen te ontwikkelen. De defensieorganisatie en samenwerkingsmechanismen met de markt moeten er op zijn gericht om dit mogelijk te maken. Aan de hand van de drie actielijnen lichten wij toe welke stappen Defensie heeft gezet en welke aanvullende maatregelen wij nemen om te versnellen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="7DEADC46" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...41 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investeringen in de industrie voor onbemenste systemen: extra impulsen en perspectief </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="36115A33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Orders van Defensie kunnen een dynamiek in de markt brengen die leidt tot een ecosysteem waarin op basis van samenwerking voortdurende innovatie, productie en opschaling plaatsvindt. Zonder orders komt er geen ecosysteem tot stand. Tegelijkertijd koopt Defensie pas producten als deze goed genoeg zijn voor onze mensen in het veld. Dit leidt tot een patstelling die we moeten doorbreken. Om tot relevante industrie en het kunnen verwerven in Nederland te komen zijn innovatie, industrialisatie en opschaling nodig, mét zekerheid van uiteindelijke afname door Defensie. Een belangrijke rol die Defensie daarom in een nationaal ecosysteem voor onbemenste systemen heeft, is de rol van “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>smart developer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="52BE183D" w14:textId="14D1BAED">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">orders komt er geen ecosysteem tot stand. Tegelijkertijd koopt Defensie pas producten als deze goed genoeg zijn voor onze mensen in het veld. Dit leidt tot een patstelling die we moeten doorbreken. Om tot relevante industrie en het kunnen verwerven in Nederland te komen zijn innovatie, industrialisatie en opschaling nodig, mét zekerheid van uiteindelijke afname door Defensie. Een belangrijke rol die Defensie daarom in een nationaal ecosysteem voor </w:t>
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:t>Met het Actieplan zet Defensie nieuwe stappen om de markt voor onbemenste systemen van een impuls te voorzien. Dat doet Defensie met gerichte investeringen waarin materieelvoorziening en industriebeleid samen komen. Hierbij wil Defensie de tijdslijn van idee tot implementatie fors verkorten. Defensie doet dit door operationele eenheden direct met de industrie samen te laten werken. De contracten die Defensie aan gaat, bieden de betrokken bedrijven voldoende financiële omvang en een meerjarige perspectief, zodat zij de kans krijgen om van prototype-ontwikkeling tot productie over te gaan (‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...130 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>launching customership’)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Tegelijkertijd blijft Defensie in specifieke gevallen de bedrijven uitdagen om onderling te concurreren voor de beste innovaties, technologie en productiemethoden. Op basis van deze concurrentie selecteert Defensie de beste partner voor het gewenste effect dat in de krijgsmacht breed zal worden geïmplementeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="61B4C176" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie start daartoe vanuit APOS de volgende drie nieuwe initiatieven: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="6E6EBBE2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Lange-afstandswapensystemen</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: drones hebben zich ontwikkeld van verkenningsmiddelen tot ook offensieve en defensieve wapensystemen. Als onderdeel van het project ‘Verwerving onbemenste systemen’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gaat Defensie met het Nederlandse bedrijfsleven in een programma van vijf jaar werken aan de ontwikkeling en productie van langeafstand wapensystemen voor de Nederlandse krijgsmacht (2027-2031). We richten een speciale landmachteenheid op die de systemen gaat beproeven en gebruiken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Voor het gehele programma stelt Defensie ruim 150 miljoen euro beschikbaar, binnen het Defensie Materieelbegrotingsfonds. Defensie implementeert in dit programma de lessen uit Oekraïne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="292ABC26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...65 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Onbemenste grondsystemen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Defensie daagt het Nederlandse bedrijfsleven uit om de (door)ontwikkeling van onbemenste grondsystemen te versnellen. Defensie gaat daarom in de zomer van 2026 in gesprek met verschillende bedrijven om de beste operationele toepassingen voor de krijgsmacht te realiseren. Defensie schetst actief een perspectief voor de lange termijn, door de lopende behoeftestelling voor onbemenste grondsystemen (onder andere voor het nieuwe Tankbataljon en het pantserinfanteriebataljon) te verbinden met deze vraag aan de markt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="6780B8C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Software voor drones</w:t>
       </w:r>
-      <w:r w:rsidRPr="00321835">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Defensie gaat een strategisch partnerschap aan met het bedrijf Intelic. In samenwerking met dit Nederlandse bedrijf gaat Defensie software ontwikkelen voor de inzet van drones op het slagveld. Defensie acht het van cruciaal belang dat deze ontwikkeling plaatsvindt met een Nederlands bedrijf om de ontwikkeling en het behoud van de kennis en technologie in Nederland te borgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="503D5BE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Soms bestaat er nog geen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(Europese) eindoplossing voor een gewenst operationeel effect van de Nederlandse krijgsmacht. Dit geldt nadrukkelijk in de verdediging tegen drones. Dit vraagt om een regisserende rol van Defensie in de markt, waarin de juiste voorwaarden worden geschept om nieuwe samenwerkingen tussen kansrijke Nederlandse bedrijven tot stand te brengen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Defensie doet dit aan de hand van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00321835">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>APOS Industry Challenges</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. In deze challenges ontwikkelt Defensie kansrijke oplossingen tot een gewenst effect voor de krijgsmacht, samen met de industrie. Er zijn reeds twee van deze challenges gestart met een omvang van respectievelijk 15 en 30 miljoen euro, vanuit de 1,1 miljard euro die Defensie beschikbaar heeft gesteld voor strategische samenwerking met de industrie. Succesvolle oplossingen hebben zicht op een langjarige relatie met Defensie die zekerheid biedt voor opschaling. In Q3 2026 en Q1 2027 zal Defensie het resultaat van deze challenges beproeven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Defensie verwacht dit najaar een nieuw programma te starten (zo mogelijk binnen de op te richten Defensie Innovatie en Opschalingsautoriteit), op basis van deze werkwijze. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F36BB" w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="5CFB4378" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...56 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Continue doorontwikkeling van onbemenste systemen: nieuwe benadering en versimpeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="2E584649" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie leert van de huidige conflicten in de wereld. Een centrale les is daarin dat het tempo van ontwikkelingen hoog ligt. Aanpassingsvermogen redt levens. Binnen elk Operationeel Commando wordt gewerkt aan versnelling op het gebied van onbemenste systemen, zodat Defensie nieuwe ontwikkelingen continu kan implementeren in de operationele doctrines. Defensie doet dit met bijvoorbeeld de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Taskforce Drones</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Commando Landstrijdkrachten) en de Taskforce </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maritime Uncrewed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Commando Zeestrijdkrachten). Binnen de Luchtmacht wordt in rap tempo kennis opgebouwd voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Combat Collaborative Aircraft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CCA) en binnen de Marechaussee is de inzet van drone en counterdrone systemen een prioriteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="0B8D2362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit aanpassingsvermogen vraagt om andere samenwerkingsvormen met de markt. Defensie investeert steeds vaker in partnerschappen, waarin producten continu kunnen worden doorontwikkeld. Met het Actieplan verstevigt Defensie deze aanpak. Voor drones vraagt Defensie de industrie niet langer om een specifiek product, maar om een operationeel effect. Op basis van dit effect, werkt Defensie langjarig met de industrie samen (binnen een zogeheten ‘kavel’). Defensie en de betreffende bedrijven zullen binnen een dergelijke kavel producten continu doorontwikkelen om in het operationele effect te kunnen blijven voorzien. Defensie past haar behoeftestellingsproces hierop aan. De voortgang wordt getoetst aan de hand van vooraf afgesproken mijlpalen. Op deze wijze past Defensie haar behoeftestellingsproces en contractvormen op het gebied van drones aan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hiermee vergroot Defensie ook de private financierbaarheid van bedrijven. Wanneer bedrijven meer afnamezekerheid hebben, kunnen private financiers ook meer financiering verschaffen, bijvoorbeeld voor werkkapitaal of nieuwe productiefaciliteiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="4093174E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd vraagt aanpassingsvermogen om versimpeling. Ontwikkelingen aan het front vragen om directe aanpassingen. Bijvoorbeeld in de technische functie in de drone; of de noodzaak om onderdelen te 3D-printen. Tijdens de oefening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fighter Lion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maritime Uncrewed Sea Trials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MUST) werkte Defensie daarom met de industrie en kennisinstellingen, direct achter het ‘front’ samen. Dit TechDevOps-concept (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...194 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Technology Development Operations</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) is succesvol en implementeert Defensie nu samen met de Nederlandse industrie en kennisinstellingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="65F1E7B8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Succesvoorwaarden en wegnemen barrières </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="0C537CA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Internationale samenwerking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
-[...34 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="79E0C67C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland ziet internationaal grote kansen om het Actieplan verder te versnellen. Zo is samenwerking met Oekraïne op het gebied van onbemenste systemen een randvoorwaarde voor succes in Nederland. Oekraïne is bewezen koploper op het gebied van inzet van, en verdediging tegen, drones in de verdediging tegen de aanhoudende Russische agressie. Defensie leert daarom actief van de operationele ervaring van Oekraïne en spoort Nederlandse bedrijven aan de samenwerking met Oekraïense partners te verdiepen, bijvoorbeeld via het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Build With Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-programma waarmee de productie van Oekraïense systemen in Nederland mogelijk wordt gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="3F2B8460" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europese samenwerking op het gebied van onbemenste systemen is een belangrijke succesvoorwaarde voor de Nederlandse krijgsmacht én industrie. Alleen in een Europese context kan onze industrie wereldwijd concurreren met de besten. Daarom heeft Nederland de leiding genomen in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...119 lines deleted...]
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Priority Capability Area Drones &amp; Counterdrones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, samen met Letland, Kroatië, Denemarken en Spanje. Door met prioriteit te bouwen aan Europese samenwerking, kunnen Europese krijgsmachten het potentieel van de Europese markt versterken. Op basis van deze economische kracht van een gemeenschappelijk Europa, versterken we de collectieve verdediging van de NAVO. Nederland hanteert daarbij een visie voor een Europees ecosysteem voor onbemenste systemen over twee sporen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="03821E23" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezamenlijke partnerschappen met de Europese industrie, door vraag te bundelen op basis van gewenste effecten van de Europese krijgsmachten. Door gezamenlijk gewenste effecten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">in de markt te plaatsen, wordt de Europese markt uitgedaagd om hechter samen te werken, met open toeleveringsketens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="31CACE3A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gezamenlijk testen en experimenteren in een netwerk van Europese </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Drone Technology Hubs</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, zodat krijgsmachten, industrie, kennisinstellingen elkaar binnen Europa makkelijker vinden en gezamenlijk kunnen ontwikkelen en produceren op basis van pan-Europese kwaliteitseisen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="4C5652AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Strategische afhankelijkheden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
-[...48 lines deleted...]
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="26AE74E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het ontwikkelen en produceren van onbemenste systemen begint bij toegang tot de noodzakelijke technologie, componenten en grondstoffen. Defensie gaat daarom proactief ongewenste afhankelijkheden terugdringen, om de leveringszekerheid van onbemenste systemen te versterken. Daartoe onderneemt Defensie de volgende acties:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="0DC71198" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie streeft naar strategische onmisbaarheid van de Nederlandse industrie in de markt voor drones. Dat betekent dat Defensie inzet op de ontwikkeling en productie van kritieke componenten voor drones in Nederland op gebieden waarin Nederland een toonaangevende internationale positie kan innemen, alsmede de ontwikkeling, productie en doorontwikkeling van drones in Nederland, in samenwerking met buurlanden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="28FAA1A1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie gaat de veiligheidsbelangen van de Nederlandse staat actief wegen binnen verwerving van drones. Indien noodzakelijk, worden aanvullende afspraken bovenop de geldende veiligheidsmaatregelen gemaakt met bedrijven die leveren aan Defensie om de productie- en leveringszekerheid van de krijgsmacht al bij de start van een samenwerking te waarborgen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="321753D0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Defensie geeft actief de voorkeur aan samenwerking met bedrijven die de herkomst en leveringszekerheid van componenten voor drones kunnen aantonen in het verwervingsproces. We implementeren hiervoor een bonus-malus systeem.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="43F7207D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defensie is voor de leveringszekerheid van specifieke systemen soms afhankelijk van anderen. Indien dit risico’s voor het voortzettingsvermogen van de krijgsmacht oplevert, start Defensie (parallel aan verwerving voor urgente behoeften) ontwikkelingstrajecten om met Nederlandse en Europese producenten alternatieve systemen te realiseren die hetzelfde effect kunnen bewerkstelligen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="7AA631A6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie identificeert componenten binnen onbemenste systemen welke van kritiek belang zijn voor het voortzettingsvermogen van de krijgsmacht. Indien kritieke afhankelijkheden op specifieke componenten bestaan, zal worden bezien of deze componenten met de markt en kennisinstellingen kunnen worden ontwikkeld en kunnen leiden tot toonaangevende Nederlandse of Europese producten. Informatie daaromtrent haalt Defensie uit nationaal onderzoek door de kennisinstellingen en de onderzoeken die de Nederlands geleide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Working Group Enablement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...49 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drone Capability Coalition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DCC) in samenwerking met het Nederlands Materialen Observatorium (NMO). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="54CBB021" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-[...93 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Defensie trekt in het versterken van de productie- en leveringszekerheid voor componenten en grondstoffen nauw op met het Ministerie van Economische Zaken en Klimaat dat de Nationale Grondstoffenstrategie (NGS) coördineert. Binnen de NGS is leveringszekerheid voor de defensie-industrie als een van de prioritaire gebieden aangemerkt. Uw Kamer wordt voor de zomer geïnformeerd over de Kabinetsinzet Nationale Grondstoffenstrategie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="2530C186" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="5A7CFBDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Testen en experimenteren voor krijgsmacht én industrie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00846DA7" w:rsidP="00846DA7" w:rsidRDefault="00846DA7">
-[...2 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="07D6FA05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Nederland zijn er beperkte mogelijkheden om te oefenen, trainen en testen met drones en counter-drone systemen. Testen in realistische omstandigheden met bijvoorbeeld explosieve ladingen en munitie of GPS-verstoringen is complex. Om de testmogelijkheden met drone en counter-drone systemen te vergroten wordt er vanuit Defensie gekeken naar het intensiveren van de samenwerking met internationale partners. Het recent gesloten strategisch partnerschap met Letland tijdens de Drone Summit in Riga maakt intensief gebruik van een Lets oefenterrein mogelijk. Dit bilaterale initiatief is in lijn met lopende internationale inspanningen, zoals de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European Priority Capability Area </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Drones &amp; Counterdrones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drone Capability Coalition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De intentieverklaring biedt ook kansen voor de industrie om samen met Defensie te testen met drone en counter-drone systemen in een realistische omgeving. Daarnaast blijven we inzetten op meer testmogelijkheden in Nederland en de wijzigingen in regelgeving die daarvoor nodig zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="5D425626" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="54EFE2D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In nationale context moet de Wet op de Defensiegereedheid aanvullende mogelijkheden bieden. Bovendien investeert Defensie in test- en experimenteerlocaties die over indoor-faciliteiten beschikken. Zo gaat Defensie samen met de industrie, Technische Universiteit Delft en de Provincie Zuid-Holland samen werken aan de ontwikkeling van drones in Delft. Bovendien blijft Defensie investeren in de maritieme testlocatie in Scheveningen, het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seabed Security Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SeaSec).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="11DD652A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="757EABAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten slotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="003C5889" w:rsidP="00DA3D2F" w:rsidRDefault="003C5889" w14:paraId="178D57F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De markt voor drones is exemplarisch voor de bredere ontwikkelingen binnen de defensie-industrie. Nieuwe technologieën worden in toenemende mate ingezet om sneller, goedkoper of effectiever militaire doelen te kunnen verwezenlijken. In de conflicten van vandaag en morgen zijn slimme, simpele en schaalbare toepassingen daarom bepalend voor het voortzettingsvermogen van een krijgsmacht. Deze ontwikkelingen zijn dermate belangrijk geworden, dat het beschikken over ontwikkel-, productie- en opschalingscapaciteit voor deze technologie raakt aan de strategische inzetbaarheid van Defensie en de veiligheidsbelangen van de Nederlandse Staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="077428AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="5B20D0F8" w14:textId="6C737862">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="224A4720" w14:textId="2B7A9430">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="4307933A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="2D41FFE5" w14:textId="1893AE89">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="07A54417" w14:textId="1855608B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.G. Boswijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="00DA3D2F" w:rsidP="00DA3D2F" w:rsidRDefault="00DA3D2F" w14:paraId="36CAC52B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...295 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA3D2F" w:rsidR="004E5D09" w:rsidP="00DA3D2F" w:rsidRDefault="004E5D09" w14:paraId="45340C9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DA3D2F" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00846DA7" w:rsidRDefault="00846DA7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="2F456BE2" w14:textId="77777777" w:rsidR="00572479" w:rsidRDefault="00572479" w:rsidP="003C5889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00846DA7" w:rsidRDefault="00846DA7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="19C2B088" w14:textId="77777777" w:rsidR="00572479" w:rsidRDefault="00572479" w:rsidP="003C5889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004E1A1B" w:rsidRDefault="004E1A1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62A699E2" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="003C5889" w:rsidRDefault="003C5889" w:rsidP="003C5889">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009C283A" w:rsidRDefault="009C283A" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04FCAC64" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="003C5889" w:rsidRDefault="003C5889" w:rsidP="003C5889">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004E1A1B" w:rsidRDefault="004E1A1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D7EB1D4" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="003C5889" w:rsidRDefault="003C5889" w:rsidP="003C5889">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00846DA7" w:rsidRDefault="00846DA7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="60C2E30A" w14:textId="77777777" w:rsidR="00572479" w:rsidRDefault="00572479" w:rsidP="003C5889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00846DA7" w:rsidRDefault="00846DA7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="4A400B72" w14:textId="77777777" w:rsidR="00572479" w:rsidRDefault="00572479" w:rsidP="003C5889">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00846DA7" w:rsidRPr="005A076F" w:rsidRDefault="00846DA7" w:rsidP="00846DA7">
+    <w:p w14:paraId="27F9230E" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="00DA3D2F" w:rsidRDefault="003C5889" w:rsidP="00DA3D2F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005A076F">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Eichelsheim, https://www.defensie.nl/actueel/weblogs/cds/2026/drones-dwingen-tot-actie</w:t>
+        <w:t xml:space="preserve"> Commandant der Strijdkrachten Eichelsheim, https://www.defensie.nl/actueel/weblogs/cds/2026/drones-dwingen-tot-actie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00846DA7" w:rsidRDefault="00846DA7" w:rsidP="00846DA7">
+    <w:p w14:paraId="1BC28656" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="00DA3D2F" w:rsidRDefault="003C5889" w:rsidP="00DA3D2F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Systemen (APOS).</w:t>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Defensie Strategie voor Industrie en Innovatie 2025-2029, bijlage: Kernpunten Actieplan Productiezekerheid Onbemenste Systemen (APOS).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00846DA7" w:rsidRPr="00331219" w:rsidRDefault="00846DA7" w:rsidP="00846DA7">
+    <w:p w14:paraId="10A85834" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="00DA3D2F" w:rsidRDefault="003C5889" w:rsidP="00DA3D2F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Defensie Projectenoverzicht 2026, Kamerstuk 27 830, nr. 489 van 20 mei 2026. </w:t>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Defensie Projectenoverzicht 2026, Kamerstuk 27 830, nr. 489 van 20 mei 2026. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00846DA7" w:rsidRPr="00331219" w:rsidRDefault="00846DA7" w:rsidP="00846DA7">
+    <w:p w14:paraId="254C76E5" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="00DA3D2F" w:rsidRDefault="003C5889" w:rsidP="00DA3D2F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00331219">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00331219">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het betreft een nieuwe eenheid voor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00331219">
-        <w:rPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...17 lines deleted...]
-          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>concept development &amp; experimentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00846DA7" w:rsidRPr="00331219" w:rsidRDefault="00846DA7" w:rsidP="00846DA7">
+    <w:p w14:paraId="0179E4EB" w14:textId="4602E381" w:rsidR="003C5889" w:rsidRPr="00DA3D2F" w:rsidRDefault="003C5889" w:rsidP="00DA3D2F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00331219">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00331219">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 27 803, nr. 49 van 14 oktober (Verwerving Leopard-2A8 gevechtstanks) en Kamerstuk 27 830, nr. 476 van 19 december 2025 (Verwerving infanteriegevechtsvoertuig CV90)</w:t>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27 830, nr. 449 van 14 oktober (Verwerving Leopard-2A8 gevechtstanks) en Kamerstuk 27 830, nr. 476 van 19 december 2025 (Verwerving infanteriegevechtsvoertuig CV90)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00846DA7" w:rsidRPr="000E6E07" w:rsidRDefault="00846DA7" w:rsidP="00846DA7">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00331219">
+    <w:p w14:paraId="5BB52CDB" w14:textId="377E5EB7" w:rsidR="003C5889" w:rsidRPr="00DA3D2F" w:rsidRDefault="003C5889" w:rsidP="00DA3D2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00331219">
-[...17 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00DA3D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het samenwerkingsverband Gezamenlijke Ontwikkelings- en Productiesamenwerking voor IAMD in Nederland (GOPIN) is een ander voorbeeld van capaciteitsontwikkeling binnen Nederland en Europa.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004E1A1B" w:rsidRDefault="004E1A1B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="647066E7" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="003C5889" w:rsidRDefault="003C5889" w:rsidP="003C5889">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009C283A" w:rsidRDefault="009C283A" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C40AB5F" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="003C5889" w:rsidRDefault="003C5889" w:rsidP="003C5889">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009C283A" w:rsidRPr="004E1A1B" w:rsidRDefault="009C283A" w:rsidP="004E1A1B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5951327B" w14:textId="77777777" w:rsidR="003C5889" w:rsidRPr="003C5889" w:rsidRDefault="003C5889" w:rsidP="003C5889">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...946 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F000008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="378B4C4C"/>
     <w:lvl w:ilvl="0" w:tplc="F672F8D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CC985DFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4285,51 +2007,51 @@
     <w:lvl w:ilvl="7" w:tplc="F7262ADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AFC3E5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F00000C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="226BEA59"/>
     <w:lvl w:ilvl="0" w:tplc="B700F8E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A06816C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4399,51 +2121,51 @@
     <w:lvl w:ilvl="7" w:tplc="5EA0AA18">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E72E5AFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F00000F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F7E2088"/>
     <w:lvl w:ilvl="0" w:tplc="F0E06C42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8AF8EB56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4521,51 +2243,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0F9C0FC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F000014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44B1CB16"/>
     <w:lvl w:ilvl="0" w:tplc="7314663C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="61E64536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4643,3602 +2365,147 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9B1E43F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...911 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="1" w16cid:durableId="1224560484">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="2" w16cid:durableId="8874411">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1184856080">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="4" w16cid:durableId="1133324750">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...47 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...5 lines deleted...]
-  <w:autoHyphenation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00846DA7"/>
-[...2501 lines deleted...]
-    <w:rsid w:val="00E3419E"/>
+    <w:rsidRoot w:val="003C5889"/>
+    <w:rsid w:val="00203380"/>
+    <w:rsid w:val="003C5889"/>
+    <w:rsid w:val="004337F2"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00572479"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00DA3D2F"/>
+    <w:rsid w:val="00F951BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="10598596"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{630A7A38-EE5F-4B1D-8509-B4D32DE08BBD}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8349,51 +2616,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8566,429 +2833,1048 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1ACD1A0D62E346D4A55DE282520E3FCA">
-[...3 lines deleted...]
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C5889"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C5889"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="214295D61A8C4EB185E0D142CBF8E3FB">
-[...12 lines deleted...]
-    <w:name w:val="8A391FD2481243DEA4E5CB01A574556B"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C5889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003C5889"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003C5889"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA3D2F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>2585</ap:Words>
-  <ap:Characters>14218</ap:Characters>
+  <ap:Words>2570</ap:Words>
+  <ap:Characters>14141</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>118</ap:Lines>
+  <ap:Lines>117</ap:Lines>
   <ap:Paragraphs>33</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16770</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16678</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>