--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,1327 +1,649 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...474 lines deleted...]
-    <w:p w:rsidR="00FD3938" w:rsidRDefault="000D199A" w14:paraId="7D31DBF1" w14:textId="1555D1B9">
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="004D40A5" w:rsidP="00DE0EF3" w:rsidRDefault="006E3D38" w14:paraId="22962A60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31289</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="004D40A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="004D40A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="004D40A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgezet Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="00A41AF6" w:rsidP="00A41AF6" w:rsidRDefault="004D40A5" w14:paraId="57BF686E" w14:textId="72A9C83A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>613</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staatssecretarissen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="00A41AF6" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="2075260A" w14:textId="2F9DFAD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="00A41AF6" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="3ACA73F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="00A41AF6" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="654E30C0" w14:textId="6577EC89">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="00A41AF6" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="340BAFF7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="00A41AF6" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="6EC1417D" w14:textId="58E4EBA3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="004D40A5" w:rsidRDefault="004D40A5" w14:paraId="13503F82" w14:textId="49410C33">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidRDefault="006E3D38" w14:paraId="542C1ACD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidRDefault="006E3D38" w14:paraId="1AC1E2CA" w14:textId="65143B19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eilandsraad van Sint Eustatius heeft op 21 augustus 2025 een besluit genomen tot het ontslag van het bestuur van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gwendoline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Puttenschool, het instellen van een interim bestuur, en de opdracht die verstrekt wordt aan het interim bestuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is de enige vo-school op Sint Eustatius.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidRDefault="006E3D38" w14:paraId="231800C5" w14:textId="3F1F59D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wij hebben besloten om dit besluit van de eilandsraad voor te dragen voor vernietiging wegens strijd met het recht. Door middel van deze brief wordt uw Kamer hierover geïnformeerd. Hierbij zenden wij u het Koninklijk Besluit ter zake, dat inmiddels ook in de Staatscourant is gepubliceerd (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stcrt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. 2026, nr. 21280).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De achtergrond van ons besluit wordt hieronder voor u uiteengezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="00987D55" w:rsidRDefault="006E3D38" w14:paraId="08229997" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het openbaar lichaam Sint Eustatius maakt zich zorgen over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gwendoline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Puttenschool. De school heeft een aantal herstelopdrachten gekregen van de Inspectie van het Onderwijs. Deze zien op bestuurskracht en kwaliteit van het onderwijs. Het ministerie van OCW en de inspectie ondersteunen de school bij deze herstelopdrachten. In het najaar van 2026 zal de inspectie een voortgangsbezoek afleggen bij de school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidRDefault="006E3D38" w14:paraId="326AD866" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het besluit tot vernietiging ziet uitsluitend op de vraag of de eilandsraad bevoegd was om in te grijpen in het bestuur van de school. Ons besluit staat daarmee los van de inzet om de situatie voor leerlingen en personeel te verbeteren. Beide trajecten lopen naast elkaar. Met het besluit tot vernietiging is de bevoegdheidsvraag geadresseerd. Daarmee is ook juridische en maatschappelijke duidelijkheid gegeven over wie het bevoegd gezag is van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gwendoline</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Puttenschool, namelijk de Stichting tot bevordering voortgezet onderwijs op St Eustatius. De zorgen worden vanzelfsprekend nog steeds serieus genomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="0042004E" w:rsidRDefault="006E3D38" w14:paraId="3F4B0653" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het openbaar lichaam heeft een beperkte taak ten aanzien van het onderwijs en is daarbij niet bevoegd om de schoolbestuurders te ontslaan. Nadat de eilandsraad het besluit had genomen, heeft de Rijksvertegenwoordiger aangegeven het vermoeden te hebben dat het genomen besluit in strijd is met de Wet voortgezet onderwijs 2020 en daarmee mogelijk voor vernietiging in aanmerking komt. De Rijksvertegenwoordiger heeft dit standpunt aan onze ministeries kenbaar gemaakt. Hierop is bij Koninklijk Besluit het besluit van de eilandsraad tot twee keer toe geschorst. Deze tijd werd benut om in voldoende mate hoor en wederhoor toe te passen tijdens het onderzoek of het besluit voor vernietiging in aanmerking komt. In de periode voor en na schorsing is meermaals in gesprek met de eilandsraad aangegeven wat de bezwaren zijn rondom het genomen besluit en gevraagd of de bereidheid aanwezig was om het besluit in te trekken of te heroverwegen. Dit bleek volgens de eilandsraad niet mogelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="00CA35E4" w:rsidRDefault="006E3D38" w14:paraId="409FDEB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De gezaghebber van Sint Eustatius is op 10 juni geïnformeerd over het genomen besluit. De eilandsraad en het bestuurscollege van Sint Eustatius zijn op 12 juni geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="00CA35E4" w:rsidRDefault="006E3D38" w14:paraId="502F53D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A41AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C024A6" w:rsidR="00A41AF6" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="68F9A12B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De eilandsraad van Sint Eustatius heeft op 21 augustus 2025 een besluit genomen tot het ontslag van het bestuur van de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="006E3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C024A6">
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="0A354721" w14:textId="02CFCD0A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Gwendoline</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="006E3D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="000E04A1" w:rsidRDefault="006E3D38" w14:paraId="38F6757C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="6205EE3C" w14:textId="282EDF20">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> van Puttenschool, het instellen van een interim bestuur, en de opdracht die verstrekt wordt aan het interim bestuur.</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="003D11E2" w:rsidRDefault="003D11E2" w14:paraId="42AF7181" w14:textId="60D56AB5">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="006E3D38">
+        <w:t>e staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="00A41AF6" w:rsidRDefault="00A41AF6" w14:paraId="00E1759D" w14:textId="29873AF5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wij hebben besloten om </w:t>
-[...309 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00215964" w:rsidRDefault="00820DDA" w14:paraId="1FA4E57A" w14:textId="77777777">
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41AF6" w:rsidR="006E3D38">
+        <w:t>van der Burg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="006E3D38" w:rsidP="00215964" w:rsidRDefault="006E3D38" w14:paraId="6469BAD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A41AF6" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="47319A6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A41AF6" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EF2D54F" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D">
+    <w:p w14:paraId="737A2141" w14:textId="77777777" w:rsidR="00E5543D" w:rsidRDefault="00E5543D" w:rsidP="006E3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EDEFD2" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47E3116D" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D">
+    <w:p w14:paraId="4644FB1B" w14:textId="77777777" w:rsidR="00E5543D" w:rsidRDefault="00E5543D" w:rsidP="006E3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D20680C" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B13B14B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2B77B025" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="006E3D38" w:rsidRDefault="006E3D38" w:rsidP="006E3D38">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="76240590" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="006E3D38" w:rsidRDefault="006E3D38" w:rsidP="006E3D38">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="431D48EA" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="006E3D38" w:rsidRDefault="006E3D38" w:rsidP="006E3D38">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F3B1908" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D">
+    <w:p w14:paraId="74A786F4" w14:textId="77777777" w:rsidR="00E5543D" w:rsidRDefault="00E5543D" w:rsidP="006E3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793C221E" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD6205D" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D">
+    <w:p w14:paraId="138F5E0D" w14:textId="77777777" w:rsidR="00E5543D" w:rsidRDefault="00E5543D" w:rsidP="006E3D38">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A48D38" w14:textId="77777777" w:rsidR="00F5428D" w:rsidRDefault="00F5428D"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="392A7306" w14:textId="133E89A7" w:rsidR="005E3187" w:rsidRPr="005E3187" w:rsidRDefault="005E3187">
+    <w:p w14:paraId="5887EA34" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="005E3187" w:rsidRDefault="006E3D38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00615D83">
+      <w:r w:rsidRPr="004D40A5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://statiagov.bestuurlijkeinformatie.nl/reports/document/c5b3f38c-8fe1-4a1b-b0f3-1823bd772b6a?documentId=136c8d7c-350c-4407-94ed-ebf76ebcd42c"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Statiagov</w:t>
       </w:r>
@@ -1343,2785 +665,389 @@
         </w:rPr>
         <w:t>iBabs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Public Portal</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:szCs w:val="13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6D44C754" w14:textId="18A9CD39" w:rsidR="005E3187" w:rsidRPr="005E3187" w:rsidRDefault="005E3187">
+    <w:p w14:paraId="71309F62" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="005E3187" w:rsidRDefault="006E3D38">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="005E3187">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>Staatscourant 2026, 21280 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005E3187">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="50AEE134" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="006E3D38" w:rsidRDefault="006E3D38" w:rsidP="006E3D38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="70C86455" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="5868DDB7" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="006E3D38" w:rsidRDefault="006E3D38" w:rsidP="006E3D38">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1267 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CA17649" w14:textId="77777777" w:rsidR="006E3D38" w:rsidRPr="006E3D38" w:rsidRDefault="006E3D38" w:rsidP="006E3D38">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...938 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="006E3D38"/>
+    <w:rsid w:val="000505E0"/>
+    <w:rsid w:val="000D3BB8"/>
+    <w:rsid w:val="000F728D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="004D40A5"/>
+    <w:rsid w:val="00657D97"/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rsid w:val="00783557"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A41AF6"/>
+    <w:rsid w:val="00C57469"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E5543D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4B442545"/>
-  <w15:docId w15:val="{69DD08D1-305E-467F-9F95-7E5FCEB1F437}"/>
+  <w14:docId w14:val="67155121"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E9453402-DB88-48BB-A2FA-E1B9AF5351E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4270,1278 +1196,1027 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E3D38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E3D38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E3D38"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006E3D38"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006E3D38"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E3D38"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...93 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007B3D20"/>
+    <w:rsid w:val="006E3D38"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E3D38"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="005E3187"/>
+    <w:rsid w:val="006E3D38"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E3D38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E3D38"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006E3D38"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A41AF6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2026-21280.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>515</ap:Words>
-  <ap:Characters>2998</ap:Characters>
+  <ap:Words>503</ap:Words>
+  <ap:Characters>2768</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>103</ap:Lines>
-  <ap:Paragraphs>60</ap:Paragraphs>
+  <ap:Lines>23</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3453</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3265</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-02T10:48:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O204LOO</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O204LOO</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>