--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,6327 +1,3753 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...373 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00CD7D20" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="719AC842" w14:textId="14372C28">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>034</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Digitale leermiddelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00CD7D20" w:rsidP="00CD7D20" w:rsidRDefault="00CD7D20" w14:paraId="3026228B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>83</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00CD7D20" w:rsidP="00CD7D20" w:rsidRDefault="00CD7D20" w14:paraId="23D95F78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00CD7D20" w14:paraId="2A53510A" w14:textId="4D8E2D96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Dit kabinet heeft de ambitie om (digitale) riskante strategische afhankelijkheden af te bouwen en de digitale autonomie te versterken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="000C5297">
-[...14 lines deleted...]
-      <w:r w:rsidR="000C5297">
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een te grote strategische afhankelijkheid van niet-Europese techbedrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="000320C5">
-[...168 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het ontbreken van volledig of grotendeels Nederlandse of Europese alternatieven, beperkt de keuzevrijheid van overheden, bedrijven, instellingen, organisaties en burgers. Overstappen naar andere systemen of leveranciers is in veel gevallen complex. Deze afhankelijkheid kan negatieve strategische of maatschappelijke consequenties hebben. De staatssecretaris Digitale Economie en Soevereiniteit, zal na de zomer in een brief aan uw Kamer ingaan op de bredere strategische inzet van het kabinet op het versterken van digitale autonomie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="5958A760" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="3919F74D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook in het onderwijs is de strategische afhankelijkheid van niet-Europese techbedrijven groot. In deze brief gaan we in op de urgentie van digitale autonomie in het onderwijs, welke ambitie wij hebben om digitale autonomie te versterken, wat nu al gebeurt in de onderwijssectoren en wat nodig is om dit te versterken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="34310E41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="58FC9FD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het onderwijs is in grote mate (digitaal) afhankelijk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007512DB" w:rsidP="0036644B" w:rsidRDefault="006E63D9" w14:paraId="12648B25" w14:textId="196A0DD1">
-[...21 lines deleted...]
-      <w:r w:rsidR="005D52F3">
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="6E8BE459" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Veel digitale voorzieningen, waar leerlingen, studenten en docenten mee werken, worden geleverd door niet-Europese techbedrijven. Dit geldt zowel in het funderend onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="005D52F3">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> als het vervolgonderwijs</w:t>
       </w:r>
-      <w:r w:rsidR="005D52F3">
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="005D52F3">
-[...89 lines deleted...]
-      <w:r w:rsidR="00D737C5">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, blijkt uit onderzoek dat Dialogic in opdracht van het ministerie van Onderwijs, Cultuur en Wetenschap (OCW) heeft uitgevoerd. Met deze onderzoeken voeren we het deel van de motie Kathmann en Rooderkerk uit waarin de regering wordt verzocht om ‘in kaart te brengen welke kwetsbaarheden nu volgen uit de big-tech afhankelijkheid.’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="001825C2">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D737C5">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit deze onderzoeken blijkt dat deze afhankelijkheid ertoe kan leiden dat publieke waarden in het onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en academische waarden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder druk komen te staan. Het gaat bijvoorbeeld om de toegankelijkheid, gegevensbescherming en met name de mate van autonomie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierdoor kunnen onderwijsinstellingen en docenten worden beperkt in de mate waarin zij hun onderwijs zelfstandig vorm kunnen geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="07C418DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Veel onderwijsinstellingen voelen de urgentie om meer digitaal autonoom te worden of minder afhankelijk te worden van enkele leveranciers, maar ervaren veel complexiteit, bijvoorbeeld bij het in kaart brengen van passende alternatieven en het migreren naar een andere omgeving. Overstappen vergt niet alleen een forse investering, maar ook veel tijd van personeel om zich te scholen in nieuwe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>deze onderzoeken blijkt dat deze afhankelijkheid ertoe kan leiden dat publieke waarden in het onderwijs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D737C5">
+        <w:t>systemen. In de praktijk is er vaak sprake van een vendor lock-in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B56FFC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, omdat grote softwareaanbieders aan onderwijsinstellingen geïntegreerde totaaloplossingen bieden, een sterke positie op de markt hebben en stimuleren dat scholen binnen hun gesloten ecosysteem blijven. Dit levert ook gebruiksgemak op voor het onderwijs doordat alle applicaties goed samenwerken. Voor veel digitale voorzieningen bestaan alternatieven, maar die bieden niet een samenhangend en geïntegreerd geheel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...26 lines deleted...]
-      <w:r w:rsidR="00D737C5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook is er een grote indirecte afhankelijkheid: veel toeleveranciers zijn voor de werking van hun eigen systemen afhankelijk van de infrastructuur van diezelfde techbedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="08FA3A0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0291591E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De strategische afhankelijkheid van niet-Europese techbedrijven, kan mogelijk als (geopolitiek) drukmiddel worden ingezet, leiden tot misbruik van persoonlijke gegevens, de impact van onderbrekingen of verstoringen van digitale processen vergroten en situaties voortbrengen die niet in lijn zijn met de publieke waarden in het onderwijs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...195 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00942289">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is belangrijk dat onderwijsinstellingen de ruimte hebben om zelf keuzes te maken die passen bij de onderwijskundige visie en behoeften van de leerlingen en studenten, zonder vast te zitten aan de onderwijskundige en didactische keuzes in de producten van één leverancier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="1D149251" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="393DECAB" w14:textId="31DB33E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een gezamenlijke ambitie om digitale autonomie te versterken</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="17AD324B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een gezamenlijke ambitie helpt om een sectoroverstijgende richting te hebben voor de langere termijn. De uitgangspositie en context tussen onderwijssectoren en instellingen verschilt, waardoor tempo en aanpak tussen sectoren en instellingen uiteenlopen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="6A6F1660" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="42BA4461" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij vinden het belangrijk dat onderwijsinstellingen samen de voorwaarden en spelregels bepalen waaraan technologieaanbieders zich houden, waarbij publieke waarden centraal staan. We willen bijdragen aan een vrij toegankelijke markt met voldoende alternatieven. Dit is niet een opdracht voor onderwijsinstellingen alleen, maar vraagt een samenwerking tussen kennispartners, onderwijsinstellingen, andere partners in de publieke en private sector, de regering en Europese partijen. Het uitgangspunt is dat het onderwijs publieke regie voert op het versterken van digitale autonomie. Deze publieke regie gebeurt bij voorkeur via collectieve samenwerking tussen onderwijsinstellingen, en kan vormgegeven worden met onder andere collectieve afspraken, uniforme en open standaarden, het gezamenlijk stimuleren van (Europese) alternatieven en - indien nodig - het ontwikkelen van eigen digitale voorzieningen. De stip op de horizon is dat het onderwijs essentiële publieke voorzieningen onder (gezamenlijke) regie kan organiseren en dat alle onderwijsinstellingen hier gebruik van kunnen maken. De invulling van deze voorzieningen is niet altijd gelijksoortig tussen de onderwijssectoren, maar OCW wil met de onderwijssectoren werken aan eigen identiteitsvoorzieningen, de toegang tot (digitale) onderwijsmiddelen, autonome dataopslag en -uitwisseling van belangrijke onderwijsgegevens en het verantwoorde gebruik van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AI). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="7EDE1F77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="2A6A1D74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>… met een stapsgewijze aanpak die rekening houdt met verschillen tussen sectoren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="43F8C37B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het versterken van digitale autonomie is complex: het is niet alleen een technologische maar ook een veranderkundige opgave bij onderwijsinstellingen, docenten en studenten en leerlingen zelf. Het versterken van digitale autonomie in het onderwijs vraagt om een stapsgewijze aanpak. Waar mogelijk werken we sector-overstijgend, rekening houdend met de uiteenlopende uitgangsposities en verschillen in mogelijkheden tussen onderwijssectoren en instellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="39702571" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="1E593F23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In het vervolgonderwijs zien we dat sectoren en instellingen met elkaar al flinke stappen zetten. Zo werken universiteiten samen aan een plan om digitaal autonomer te worden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en heeft de Commissie Digitale Autonomie Universiteiten, UNL en het Rijk, uit naam van de staatssecretaris Digitale Economie en Soevereiniteit, onlangs een intentieverklaring ondertekend met de gezamenlijke ambitie om de samenwerking op het gebied van digitale autonomie en digitale weerbaarheid te versterken. Het mbo heeft digitale autonomie als speerpunt opgenomen in de digitaliseringsroute,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en in het hbo wordt digitale autonomie onderdeel van de digitale strategie. Binnen deze aanpakken kunnen zij voortbouwen op de intensieve samenwerking binnen SURF, en gebruik maken van de ontwikkelingen die al in gang zijn gezet bij Groeifondsprojecten Npuls voor het vervolgonderwijs en Edu-V voor het po, vo en mbo. In het vervolgonderwijs vinden we het belangrijk dat het initiatief voor het oppakken van deze opgave primair bij de onderwijssectoren zelf ligt. Dit past bij de verantwoordelijkheid van de instellingen voor de vormgeving van het onderwijs en de digitale middelen die ze daarbij inkopen en gebruiken. Bovendien vergroot dit het draagvlak voor de maatregelen omdat initiatieven aansluiten bij de onderwijspraktijk en voortbouwen op bestaande samenwerkingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="60D7E872" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="55FD493C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het funderend onderwijs heeft een aantal specifieke uitdagingen. De sector bestaat voor een aanzienlijk deel uit kleinere scholen met minder ict-expertise en innovatiemogelijkheden dan de instellingen in het vervolgonderwijs. De afhankelijkheden van de producten van grote techbedrijven zijn complex en de oplossing hiervan overstijgt over het algemeen de mogelijkheden van individuele schoolbesturen. Daarom is het hier belangrijk dat de schoolbesturen de handen ineenslaan en de Rijksoverheid, samen met sectororganisaties, Kennisnet en SIVON, een coördinerende en faciliterende rol speelt, met name op landelijk en Europees niveau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="70EF6B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt al een aantal belangrijke stappen gezet. Vorig jaar is het Open Source Program Office (OSPO) gestart om scholen te ondersteunen bij het maken van bewuste en verantwoorde keuzes voor hun digitale voorzieningen. Tegelijkertijd werkt SIVON aan inkoopvoorwaarden en afspraken met leveranciers. Kennisnet  ontwikkelt publieke voorzieningen in de ICT basisinfrastructuur. Het Edu-V keurmerk zorgt voor een veilige interoperabele digitale gegevensuitwisseling in het onderwijs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="2BF231AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het aangekondigde Regieplan Digitalisering Funderend Onderwijs, dat in het najaar wordt gepresenteerd, zullen volgende stappen worden uitgewerkt ten aanzien van het terugdringen van strategische afhankelijkheden en het versterken van digitale autonomie door middel van voorwaarden en afspraken met educatieve- en techaanbieders over publieke waarden, en het stimuleren van scholen om de overstap te maken naar alternatieven in lijn met de publieke waarden in het onderwijs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0568489D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0CB65A33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is daarmee al het nodige in gang gezet en we werken daarin goed samen met het onderwijsveld. Vanuit OCW richt onze inzet zich op een aantal elementen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="4AAEFB9E" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faciliteren van NGF-programma’s Npuls, Edu-V en NOLAI, waarmee ingezet wordt op onder andere uniforme standaarden en digitale sectorvoorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="35F7B2DE" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verkennen op welke wijze we inzetten op inkoopvoorwaarden om de digitale autonomie te versterken en autonome cloud- en AI-oplossingen, in samenwerking met de onderwijspartners en de Europese commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="7A95B9A6" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inzetten op Europese samenwerking, onder andere met de Europees Digitaal Infrastructuur Consortium (EDIC) op het gebied van digitale autonomie in het onderwijs. Dit is een instrument van de Europese Commissie waarmee lidstaten samen digitale projecten opzetten, uitvoeren en versnellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="5D000EB0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Faciliteren van het sector-overstijgende gesprek tussen onderwijsinstellingen, kennisorganisaties, het Rijk en de Europese Commissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="664059AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="4DBCC5E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Samen met de leden van de Informatiekamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hebben wij het initiatief genomen om een werkconferentie digitale autonomie te organiseren. Hierin bouwen we voort op deze Kamerbrief en werken we verder aan een breed gedragen aanpak met een bijbehorende routekaart. Ook komende jaren blijven we met deze partners samenwerken, zowel op bestuurlijk als uitvoerend niveau. Hiermee gaan wij in op een ander deel van de motie van de leden Kathmann en Rooderkerk om ‘met een structurele samenwerking met het onderwijsveld de afhankelijkheid van big-tech tegen te gaan.’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="5E00B4B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="5C209D40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage bij deze brief, gaan wij in op de hoofdlijnen hoe het onderwijs meer digitaal autonoom kan worden, welke stappen op de kortere en langere termijn nodig zijn en welke partijen hierbij een rol hebben. Deze hoofdlijnen vergen een nadere uitwerking die we samen met de onderwijsverenigingen en landelijke partners willen maken. In het Regieplan Digitalisering voor het funderend onderwijs sturen we in het najaar een nadere uitwerking op een aantal onderdelen van digitale autonomie. Voor de bredere voortgang van de gezamenlijke aanpak informeren we u in de eerste helft van 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="567873E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="66029711" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="7883EF83" w14:textId="6FF19669">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0CF84D9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00CD7D20" w:rsidP="00CD7D20" w:rsidRDefault="00CD7D20" w14:paraId="409A8DAF" w14:textId="4162B6FA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00B609FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="40AB6A4A" w14:textId="43B570FD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20" w:rsidR="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="698F7DAC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="40D51490" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="4982B36D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="362A31A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...964 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bijlage 1: hoofdlijnen gezamenlijke aanpak </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C41129" w:rsidP="00C41129" w:rsidRDefault="006E661C" w14:paraId="16A4431F" w14:textId="1F145BF0">
-[...21 lines deleted...]
-      <w:r w:rsidR="00E07378">
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0BBF40A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het versterken van de digitale autonomie richten wij ons op twee pijlers, met een aantal onderdelen: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62FA" w:rsidP="00C41129" w:rsidRDefault="00AB62FA" w14:paraId="62F44A18" w14:textId="3AE6DED2">
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="431F81CF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Versterken van de </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E07378">
+        <w:t>Versterken van de gezamenlijke regie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00E07378">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00E07378" w:rsidR="00E07378">
         <w:t>Sturen op publieke waarden bij inkoop</w:t>
       </w:r>
-      <w:r w:rsidR="00E07378">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00E07378">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00E07378" w:rsidR="00E07378">
         <w:t>Het gebruik van uniforme standaarden</w:t>
       </w:r>
-      <w:r w:rsidR="00E07378">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00E07378">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00E07378" w:rsidR="00E07378">
         <w:t>Publieke digitale voorzieningen</w:t>
       </w:r>
-      <w:r w:rsidR="00E07378">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E07378" w:rsidR="00C41129" w:rsidP="00C41129" w:rsidRDefault="00C41129" w14:paraId="420B60DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="2AC3BED0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E07378">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ruimte voor alternatieven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E07378" w:rsidP="00E07378" w:rsidRDefault="00E07378" w14:paraId="214355BA" w14:textId="77777777">
-[...53 lines deleted...]
-    <w:p w:rsidR="00AB62FA" w:rsidP="00AB62FA" w:rsidRDefault="00AB62FA" w14:paraId="5C88E51A" w14:textId="517D4D7F">
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="327BF885" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
-[...1706 lines deleted...]
-    <w:p w:rsidRPr="00F43200" w:rsidR="00AB62FA" w:rsidP="00AB62FA" w:rsidRDefault="00AB62FA" w14:paraId="4C985AE3" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europese en Rijksbrede ontwikkelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="58F9E0AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alternatieven en bewustwording in het onderwijsdomein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="052D4F4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="3647F984" w14:textId="29F556F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per pijler wordt uitgewerkt waarom dit belangrijk is, wat er al gebeurt en hoe dit versterkt of versneld kan worden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="023C0DCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F43200">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+      <w:bookmarkStart w:name="_Hlk223517445" w:id="0"/>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Versterken van de gezamenlijke regie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="54EA4AF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="3B49AE62" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om als onderwijs zelf grip te hebben en te houden op de spelregels en voorwaarden waaronder digitale voorzieningen worden ingezet, is het belangrijk om op een aantal onderdelen gezamenlijk regie te voeren. Hiervoor kan een combinatie van diverse instrumenten worden ingezet, zoals sturen met inkoopvoorwaarden, afspraken, uniforme standaarden en het inrichten van gezamenlijke voorzieningen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="14B3C43D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="4F7C1B72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturen op publieke waarden bij inkoop</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="6735C299" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Instellingen geven jaarlijks tussen de 5 en 8 procent van hun budget uit aan digitale voorzieningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het onderwijs bezit daarmee als collectief een vraagmacht richting de markt. Hoewel het inkopen van digitale diensten aan de instellingen zelf is, kunnen zij via de inkoopvoorwaarden sturen op het versterken van digitale autonomie. Via de coöperaties SURF en SIVON wordt door instellingen in wisselende samenstellingen op sommige thema’s gezamenlijk ingekocht. In de praktijk blijkt echter dat onderwijsinstellingen op veel onderwerpen zelfstandig opereren en eigen inkoopvoorwaarden hanteren, mede omdat zij andere inkoopeisen hebben. Digitale autonomie is nog geen standaard onderdeel van deze voorwaarden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="14774DCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="3FEFE891" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wij willen als eerste stap met SURF, SIVON, Kennisnet en onderwijsinstellingen verkennen welke elementen in inkoopvoorwaarden bijdragen aan het versterken van digitale autonomie. Hierbij kan gedacht worden aan afspraken over uitwisselbaarheid met andere aanbieders, eisen rond de mate van soevereiniteit (zoals met een soevereiniteitsscore, uitgewerkt onder het kopje ‘uniforme standaarden’), de voorkeur voor open source toepassingen, het hebben van een exitstrategie en de keuze voor Europese oplossingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="71B9E6A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van deze verkenning kunnen de onderwijssectoren bekijken of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="03D1942C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uniforme, sectoroverstijgende inkoopvoorwaarden opgesteld kunnen worden. Ook kan bekeken worden of en op welke onderdelen gezamenlijk inkopen bijdraagt aan het versterken van digitale autonomie. Het is belangrijk dat private partijen hierbij betrokken zijn, mede omdat zij niet alleen producten aanbieden op de onderwijsmarkt, maar ook zelf te maken met strategische afhankelijkheden van niet-Europese techaanbieders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="1A2DFBD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het gebruik van uniforme standaarden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="7122D56B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Standaarden vormen een basis voor digitale autonomie, omdat het hiermee gemakkelijker wordt om van aanbieder te wisselen en producten naast elkaar te gebruiken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— zowel marktoplossingen als open-source toepassingen. Dit versterkt de autonomie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het onderwijs werken we per sector vanuit een vastgestelde sectorarchitectuur (doelarchitectuur zoals de FOSA/MOSA/HOSA) die kaders bevat die leveranciers van de gemeenschappelijke informatie- en technologievoorzieningen helpen bij het ontwikkelen en leveren van voorzieningen in de komende 5 tot 10 jaar. Vanuit deze architectuur zijn er al veel standaarden in gebruik en bestaat ook een structuur met Edustandaard om standaarden tussen onderwijsinstellingen en marktpartijen met elkaar af te spreken en in beheer te nemen. De afgesproken standaarden worden echter nog niet door alle partijen altijd gebruikt. Binnen NGF-programma’s Edu-V en Npuls, wordt hard gewerkt aan een gezamenlijk afsprakenstelsel met een keurmerk voor leveranciers, waarmee onderwijsinstellingen en leveranciers gemakkelijk, uniform en veilig gegevens uit kunnen wisselen. Voor het versterken van de digitale autonomie, is het essentieel dat deze standaarden waar mogelijk tussen de onderwijssectoren geharmoniseerd worden, bij onderwijsinstellingen en leveranciers bekend zijn en collectief gebruikt worden. Om het gebruik van uniforme standaarden te stimuleren, loopt een aantal ontwikkelingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="60626F2B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de onderwijssectoren en de genoemde NGF-programma’s, is het belangrijk om bestuurlijk af te spreken dat onderwijsinstellingen zich inzetten om de architectuur, relevante standaarden en keurmerken te (gaan) gebruiken, zoals het Edu-V keurmerk. Wij zien dat alle onderwijssectoren, passend bij hun situatie, hier stappen in nemen en volgen deze ontwikkeling nauwgezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="3B4FA3DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCW en EZK verkennen, samen met SURF, SIVON, de sectorverenigingen, of het mogelijk en haalbaar is bij essentiële onderwijsprocessen een minimale ‘soevereiniteitscore’ te gebruiken waar aanbieders aan moeten voldoen. Dit sluit aan op de inhoud van de voorgestelde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cloud and AI Development Act.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="794DDD39" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat instellingen zich als eerste richten op applicaties die op het gebied van digitale autonomie de grootste urgentie hebben. Om dit te bepalen, kunnen zij bijvoorbeeld gebruik maken van het door de Universiteit Utrecht ontwikkelde Digital Autonomie Assessment Framework.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="3B2CDDA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Publieke digitale voorzieningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="43401294" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op een beperkt aantal onderdelen van de digitale infrastructuur, kan het noodzakelijk zijn om voorzieningen collectief te organiseren. Deze voorzieningen versterken de digitale autonomie, zorgen voor schaalvoordelen en bieden lerenden beter onderwijs. Met name in het vervolgonderwijs worden nu al een aantal voorzieningen ontwikkeld die bijdragen aan de digitale autonomie van de onderwijsinstellingen. Het gaat om identiteits- en toegangsoplossingen, de toegang tot (digitale) onderwijsmiddelen, dataopslag en -uitwisseling van belangrijke onderwijsgegevens en AI. Via coöperatieve samenwerking worden deze voorzieningen ontwikkeld en beschikbaar gesteld aan onderwijsinstellingen in het vervolgonderwijs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0C15997A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onze inzet is dat het beheer en de doorontwikkeling van deze voorzieningen duurzaam bekostigd wordt. Daarom is OCW betrokken bij het initiatief van Npuls om te komen tot een plan hoe de governance en de bekostiging van digitale sectorvoorzieningen structureel georganiseerd kan worden. Voor het funderend onderwijs wordt in het Regieplan Digitalisering Funderend Onderwijs nader ingegaan op de ontwikkeling van publieke digitale voorzieningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="33AD8B67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We faciliteren het gesprek tussen het funderend- en vervolgonderwijs om waar mogelijk samen op te trekken en waar nodig gebruik te maken van elkaars ervaringen en kennis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="23C9BD18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+        <w:t xml:space="preserve">De eerste prioriteit om digitale autonomie te versterken, ligt bij de identiteits- en toegangsoplossingen omdat zij de toegang vormen tot het verdere digitale ecosysteem en onderwijsmiddelen. De Dialogic-onderzoeken laten zien dat deze oplossingen vaak in handen zijn van een niet-Europese techaanbieders, wat strategische afhankelijkheden met zich meebrengt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0D6810EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="6C5DE0FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderwijs heeft een aantal digitale voorzieningen die hier een oplossing voor bieden. Met de bestaande voorzieningen Entreefederatie van Kennisnet in het funderend onderwijs en SURFconext in het vervolgonderwijs, hebben de leerling, student en docent met één inlog toegang tot alle digitale voorzieningen en leermaterialen. In het vervolgonderwijs wordt gewerkt aan eduID, waarmee een lerende een instellingsonafhankelijke, digitale identiteit heeft waarmee hij bij iedere onderwijsinstelling gemakkelijk en veilig kan inloggen: voor, tijdens én na de studie. In het funderend onderwijs werken scholen al langer met ECK-ID om leerlinggegevens veilig uit te wisselen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="688D06AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor het vergroten van de digitale autonomie is eduID een belangrijk instrument. De voorziening is al voor elke instelling in het vervolgonderwijs beschikbaar. Binnen NGF-programma Npuls hebben de onderwijsinstellingen in het vervolgonderwijs afgesproken dat alle instellingen deze voorziening uiterlijk in 2031 gebruiken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="054600AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="6994C0EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten tweede richten we ons op de beschikbaarheid van onderwijsgegevens, waardedocumenten en de toegang tot het onderwijs. Het is voor de digitale autonomie van het onderwijs essentieel dat de toegang en opslag van belangrijke gegevens gewaarborgd is. De opslag van data en het gebruik van clouddiensten worden nu veelal geleverd door enkele grote leveranciers, die zich niet binnen de Europese jurisdictie bevinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0AB9C992" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verminderen van deze afhankelijkheid vraagt intensieve samenwerking tussen OCW en EZK. Samen met EZK, SURF, SIVON, Kennisnet en de sectorverenigingen verkennen we de mogelijkheden om de cloud-afhankelijkheid van het onderwijs te verminderen, bijvoorbeeld via eigen cloud-oplossingen van bijvoorbeeld SURF, het aanscherpen van aanbestedingseisen voor publieke cloud-oplossingen en op langere termijn mogelijk het gebruik van de overheidsbrede soevereine clouddienst die in ontwikkeling is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="1476A37C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor waardedocumenten werkt Npuls aan de eduwallet. Deze wallet stelt lerenden in staat hun identiteit en resultaten te bewaren en te delen, en hierin zelf de regie te hebben. Bij de ontwikkeling van de eduwallet worden de Europese ontwikkelingen op de het gebied van wallets meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="266A7D6D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor het aanmelden, intekenen en inschrijven ontwikkelt het vervolgonderwijs binnen Npuls een nieuwe gezamenlijke voorziening voor alle lerenden in het vervolgonderwijs. Hierdoor kunnen lerenden zich zonder drempels aanmelden voor hele opleidingen, onderdelen van opleidingen of delen van een opleiding bij een andere onderwijsinstelling volgen. Het doel is dat in 2028 alle onderwijsinstellingen in het vervolgonderwijs deze voorziening kunnen gebruiken en dat in 2031 85% van de instellingen dit ook doet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="5E5A8CF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="52DF0625" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De derde prioriteit is het versterken van de autonomie op het gebied van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (AI). AI ontwikkelt zich tot een generieke systeemtechnologie die in toenemende mate bepaalt hoe kennis wordt geproduceerd, verspreid en toegepast. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="50FBA38A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="60BDC6C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commerciële AI-modellen worden in het onderwijs door leerlingen en studenten al volop gebruikt. Docenten worden hierdoor geconfronteerd met nieuwe uitdagingen, bijvoorbeeld hoe zij op een betekenisvolle manier hun onderwijs kunnen inrichten, op welke wijze zij toetsen en examineren en hoe ze leerlingen en studenten verantwoord leren omgaan met AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="6B7F1AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="062F5803" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veldpartijen geven aan dat we juist met AI nog niet vastzitten aan bepaalde ecosystemen en de mogelijkheid hebben om nieuwe, ongewenste afhankelijkheden te voorkomen. Het onderwijsdomein </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">heeft een goede uitgangspositie en kennisbasis om studenten en docenten gebruik te laten maken van AI op basis van onze publieke waarden. Hierop lopen al een aantal belangrijke ontwikkelingen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="615013A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijsinstellingen in het vervolgonderwijs ontwikkelen samen met SURF en Npuls een veilige, transparante en soevereine infrastructuur die toegang biedt tot AI-modellen aan studenten en docenten. De belangrijkste onderdelen daarvan zijn de AI-hub (een infrastructuur waarmee AI-modellen gedeeld kunnen worden) en EduGenAI (een gebruiksvriendelijke interface voor gebruikers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="580DC53A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel test een forse groep instellingen, docenten en studenten uit het mbo, hbo en wo deze voorzieningen. Onderwijsinstellingen in het vervolgonderwijs hebben zelf zeer recent gezamenlijk € 5 miljoen aanvullend op de Npuls-middelen beschikbaar gesteld voor de doorontwikkeling en opschaling van EduGenAI. Het doel is dat eind 2026 alle instellingen in het vervolgonderwijs gebruik kunnen maken van EduGenAI. Onderwijsinstellingen ervaren een hoge urgentie om hun studenten en docenten te faciliteren met een veilige AI-oplossing. Snelheid, opschaling en het ontwikkelen van extra toepassingen op EduGenAI is daarom essentieel, omdat individuele onderwijsinstellingen zich anders genoodzaakt voelen zelfstandig met grootschalige techaanbieders verder te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="235435B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment doet Kennisnet, in opdracht van OCW, een verkenning naar dergelijke voorzieningen in het funderend onderwijs, in afstemming met SURF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="709C5ED3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Europese Commissie streeft naar meer Europese autonome AI-modellen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In combinatie met het gebruik van de AI-hub, kunnen onderwijsinstellingen hierdoor hun digitale autonomie verder vergroten. We volgen de ontwikkelingen hierbij op de voet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="183694FB" w14:textId="472D251B">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tevens zetten we volop in op kennisdeling over de verantwoorde inzet van AI in het onderwijs. In het funderend onderwijs spelen NOLAI en Kennisnet hierin een belangrijke rol. NOLAI ontwikkelt intelligente onderwijsinnovaties voor het funderend onderwijs en onderzoekt de pedagogische en maatschappelijke gevolgen van AI. Kennisnet ondersteunt scholen onder andere met praktische handreikingen voor AI in het onderwijs. In het vervolgonderwijs gebeurt dit via Npuls en SURF. Npuls heeft bijvoorbeeld het AI-GO-raamwerk voor AI-geletterdheid ontwikkeld. SURF ondersteunt onderwijs- en onderzoeksinstellingen met digitale voorzieningen, kennisdeling en innovatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="00FE1DBB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ruimte voor alternatieven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62FA" w:rsidP="00AB62FA" w:rsidRDefault="00AB62FA" w14:paraId="0BE392B4" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="2FC7396B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="08F29757" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de keuzevrijheid voor instellingen en daarmee de digitale autonomie te versterken, zijn volwaardige alternatieven nodig die gebruikt kunnen worden. Dit vraagt om de ontwikkeling en het bestaan van een goed aanbod van Europese en Nederlandse alternatieven. Het vraagt om een meer volwassen (Europees) ecosysteem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="5DA49EF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0F723379" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Europese en Rijksbrede ontwikkelingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00361F56" w:rsidP="00AE1C58" w:rsidRDefault="00CB7E23" w14:paraId="01EF374E" w14:textId="16D5CEAA">
-[...79 lines deleted...]
-    <w:p w:rsidR="00361F56" w:rsidP="00AE1C58" w:rsidRDefault="0067781E" w14:paraId="3B360AE6" w14:textId="7B65E8FB">
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="2B2D4F52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met name voor het versterken van autonomie rondom infrastructuur en voorzieningen, zoals cloud- en platformdiensten, is een Europese en nationale aanpak essentieel. Dit vraagt om goede aansluiting op, en afstemming met, de inspanningen die hierop vanuit de Europese Commissie worden ondernomen. De komende tijd verwachten we een aantal belangrijke ontwikkelingen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0448D6A2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00942289" w:rsidP="00942289" w:rsidRDefault="00942289" w14:paraId="32F71D30" w14:textId="70AA31E6">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen maanden heeft intensieve afstemming plaatsgevonden met de Europese Commissie en een kopgroep van lidstaten om samen te gaan werken in een Europees Digitaal Infrastructuur Consortium (EDIC) op het gebied van digitale autonomie in het onderwijs. In maart, april en mei hebben verkennende gesprekken met de Europese Commissie plaatsgevonden vanuit zowel het ministerie van OCW als SURF, SIVON, Kennisnet en NOLAI. Ik zie dit als een grote kans om nationale initiatieven op Europees niveau op te schalen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland zal binnen de EDIC een leidende rol innemen en actief bijdragen aan de werkzaamheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="795EB028" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00361F56" w:rsidP="00361F56" w:rsidRDefault="00361F56" w14:paraId="09DBC951" w14:textId="719C8C0F">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europees wordt sterk ingezet op digitale wetgeving. Op 3 juni is het Europese Tech Soevereiniteitspakket verschenen, met onder meer de Cloud and AI Development Act (CADA) en een Open-Source Strategie. Bij deze initiatieven is er nadrukkelijk aandacht voor het versterken van Europese (open source) alternatieven en cloud- en datacentercapaciteiten. In breder perspectief zal er vanuit de focus op Europees concurrentievermogen in het nieuwe Meerjarig Financieel Kader (MFK) 2028-2034 aandacht zijn voor innovatie door middel van digitale middelen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="4098EE49" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidR="00361F56" w:rsidP="00AE1C58" w:rsidRDefault="00D9732E" w14:paraId="2417FD4A" w14:textId="4CF16240">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Europese Commissie werkt aan de Roadmap 2030 voor digitaal onderwijs en training, met als belangrijk aandachtspunt digitale autonomie. Naar verwachting zal de Commissie voor publicatie van de Roadmap, in het najaar van 2026, een open consultatie publiceren waar het ministerie en het onderwijsveld nogmaals de prioriteiten voor de komende jaren kunnen inbrengen. Hierbij zullen wij het belang van het creëren van Europese alternatieven inbrengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="45FA34D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Nederlandse Digitaliseringsstrategie (NDS) is digitale autonomie één van de prioriteiten. Hierbij wordt gedacht aan het opzetten van een soevereine overheidscloud. Daarnaast lopen projecten zoals ‘MijnBureau’, waarmee gewerkt wordt aan open source samenwerkingssoftware voor de overheid en publieke sector. OCW, EZK en BZK gaan in gesprek over hoe hier in kan worden samengewerkt en hoe de oplossingen die worden ontwikkeld kunnen worden uitgewisseld tussen de overheid en het onderwijsdomein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="2AC92F03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="031D4DF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...27 lines deleted...]
-      <w:r w:rsidR="00200F82">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alternatieven en bewustwording in het onderwijsdomein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="16441E2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Dialogic-onderzoek naar strategische afhankelijkheden in de OCW-sectoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-      <w:r w:rsidR="00D9732E">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laat zien dat de context rondom afhankelijkheden en autonomie veelal sectorspecifiek zijn. Het onderwijsdomein heeft een eigen verantwoordelijkheid om in te zetten op (open source) alternatieven en het creëren van bewustwording van de afhankelijkheid van niet-Europese techbedrijven. Vanuit de sectoren wordt volop geëxperimenteerd met alternatieven. Zoals in de inleiding is aangegeven, vraagt dit om een stapsgewijze aanpak en met oog voor de uiteenlopende uitgangsposities en verschillen tussen de sectoren en instellingen.   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B4370" w:rsidP="00AE1C58" w:rsidRDefault="006B4370" w14:paraId="2E567C0C" w14:textId="244FC833">
-[...16 lines deleted...]
-    <w:p w:rsidR="006B4370" w:rsidP="006B4370" w:rsidRDefault="006B4370" w14:paraId="7DFACF5D" w14:textId="4EC0F973">
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="4E464EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De komende tijd zetten we in op het volgende: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="7A50F196" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00BD0CA1" w:rsidR="00AE1C58" w:rsidP="001949BA" w:rsidRDefault="006B4370" w14:paraId="4F676070" w14:textId="5D8D4048">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het blijven stimuleren en testen van alternatieven en het ondersteunen van onderwijsinstellingen hierbij, zoals via de Open Source Program Office bij SIVON voor het funderend onderwijs en de pilots met Nextcloud, Mastodon en Peertube van SURF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="0E50F1BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w:rsidRPr="006B4370" w:rsidR="006B4370" w:rsidP="006B4370" w:rsidRDefault="006B4370" w14:paraId="55CC4E57" w14:textId="4130D17E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SURF, SIVON en Kennisnet ondersteunen scholen bij het in kaart te brengen welke alternatieven beschikbaar zijn en stellen een stappenplan op over hoe naar alternatieven kan worden overgestapt en wat daarvoor nodig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="5256CF61" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="006B4370" w:rsidR="00AE1C58" w:rsidP="00AE1C58" w:rsidRDefault="00AE1C58" w14:paraId="27E3C539" w14:textId="4530F1F4">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>We zetten in op digitale geletterdheid van alle leerlingen en studenten. Voor het maken van een weloverwogen keuze is het namelijk belangrijk dat lerenden, docenten en bestuurders voldoende digitaal geletterd en bewust zijn. Dit begint al op de basisschool. Wij zijn daarom erg blij dat digitale geletterdheid één van de kerndoelen is geworden in het curriculum in het funderend onderwijs. Scholen die aan de slag willen met de nieuwe kerndoelen digitale geletterdheid kunnen dat nu al doen. Zij kunnen via het Expertisepunt digitale geletterdheid of het Masterplan Basisvaardigheden kennis en inspiratie opdoen. In het vervolgonderwijs is het doel dat digitale vaardigheden in elke curriculum is opgenomen, waar via Npuls hard aan wordt gewerkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="675E8F68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> ministerie van SZW.</w:t>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Essentieel voor het kunnen ontstaan en duurzaam blijven bestaan van Nederlandse en Europese alternatieven, is de beschikbaarheid van voldoende digitaal talent. Hier is een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>belangrijke rol voor het onderwijs zelf weggelegd. Via het Actieplan Groene en Digitale Banen werken de ministeries van OCW en EZK hier o.a. samen aan met het ministerie van SZW.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="007A1744" w:rsidP="007A1744" w:rsidRDefault="007A1744" w14:paraId="36940DCC" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="00B609FE" w:rsidP="00CD7D20" w:rsidRDefault="00B609FE" w14:paraId="31B07A73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD7D20" w:rsidR="004E5D09" w:rsidP="00CD7D20" w:rsidRDefault="004E5D09" w14:paraId="5A56564F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CD7D20" w:rsidR="004E5D09" w:rsidSect="004B32DF">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ABAAA0C" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC">
+    <w:p w14:paraId="038C8DEB" w14:textId="77777777" w:rsidR="00D400CC" w:rsidRDefault="00D400CC" w:rsidP="00B609FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161A89EB" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="445126B7" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC">
+    <w:p w14:paraId="5A857954" w14:textId="77777777" w:rsidR="00D400CC" w:rsidRDefault="00D400CC" w:rsidP="00B609FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784717D7" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...28 lines deleted...]
-  <w:font w:name="Tahoma">
+  <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46F18782" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="43CDCEC2" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00B609FE" w:rsidRDefault="00B609FE" w:rsidP="00B609FE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="4F391134" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="10480347" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00B609FE" w:rsidRDefault="00B609FE" w:rsidP="00B609FE">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AED9097" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00B609FE" w:rsidRDefault="00B609FE" w:rsidP="00B609FE">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D0C33EA" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC">
+    <w:p w14:paraId="41853746" w14:textId="77777777" w:rsidR="00D400CC" w:rsidRDefault="00D400CC" w:rsidP="00B609FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78305F1D" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="750EBC96" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC">
+    <w:p w14:paraId="3EE2905D" w14:textId="77777777" w:rsidR="00D400CC" w:rsidRDefault="00D400CC" w:rsidP="00B609FE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5165AA39" w14:textId="77777777" w:rsidR="005D4FBC" w:rsidRDefault="005D4FBC"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="70DA9134" w14:textId="77777777" w:rsidR="00632B27" w:rsidRDefault="00632B27" w:rsidP="00632B27">
+    <w:p w14:paraId="292748E8" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Regeerakkoord 2026 – 2023 Aan de slag, Bouwen aan een beter Nederland</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="422F0DDF" w14:textId="16AC8690" w:rsidR="000C5297" w:rsidRDefault="000C5297" w:rsidP="000C5297">
+    <w:p w14:paraId="6324B410" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>”</w:t>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zogenoemde ‘big-tech aanbieders’. Hierbij hanteren wij de definitie van Dialogic en Rathenau: “de technologiebedrijven met de hoogstgenoteerde beurswaarde ter wereld en waarvan de diensten door de Nederlandse samenleving veelvuldig gebruikt worden en die zich kenmerken door een hoge mate van horizontale en verticale integratie van diensten.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7485D86D" w14:textId="77777777" w:rsidR="005D52F3" w:rsidRPr="00B70446" w:rsidRDefault="005D52F3" w:rsidP="005D52F3">
+    <w:p w14:paraId="121CA41B" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B70446">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B70446">
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dialogic (2025), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B70446">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Afhankelijkheid en autonomie, Bigtech-dienstverlening in het funderend onderwijs</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="6FD04E90" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dialogic (2026) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Big-tech in OCW-sectoren</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="2562D157" w14:textId="7FFCF652" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 32034, nr. 70.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5B05C727" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SURF &amp; Kennisnet (2025), waardenwijzer, https://www.surf.nl/themas/publieke-waarden/waardenwijzer</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="07B60720" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het gaat hierbij om waarden als openheid, onafhankeheilijkheid, integriteit, transparantie, verifieerbaar, toetsbaar en ruimte voor autonome kennisontwikkeling.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="6D3C15F0" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kerssens, N., &amp; Van Dijck, J. (2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Governed by edtech? Valuing pedagogical autonomy in a platform society. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Harvard Educational Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>omie, Bigtech-dienstverlening in het funderend onderwijs</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2), 284-303.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="4DCCC6E8" w14:textId="77777777" w:rsidR="005D52F3" w:rsidRPr="00EF342F" w:rsidRDefault="005D52F3" w:rsidP="005D52F3">
+  <w:footnote w:id="9">
+    <w:p w14:paraId="352284AF" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EF342F">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een vendor-lock in betekent dat een organisatie zo afhankelijk is van één leverancier dat overstappen naar een alternatief zeer kostbaar, tijdrovend of technisch vrijwel onmogelijk is.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="08490804" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dialogic (2025), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Big-tech in OCW-sectoren</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Afhankelijkheid en autonomie, Bigtech-dienstverlening in het funderend onderwijs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, p. 5.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="133D90A3" w14:textId="17DF95B6" w:rsidR="00D737C5" w:rsidRDefault="00D737C5">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="74C53E24" w14:textId="5138CE50" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SURF &amp; Kennisnet (2025), waardenwijzer, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00CD7D20">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.surf.nl/themas/publieke-waarden/waardenwijzer</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F271AA" w:rsidRPr="00B70446">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEDF03A" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="5BD693E5" w14:textId="4F01B4B0" w:rsidR="00D737C5" w:rsidRDefault="00D737C5" w:rsidP="00D737C5">
+  <w:footnote w:id="12">
+    <w:p w14:paraId="3C25B25E" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00676263">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00676263">
-[...71 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universiteiten van Nederland, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...133 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>versterken digitale autonomie bij universiteiten</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00474B3A">
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00CD7D20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Versterken Digitale Autonomie bij de Universiteiten | Universiteiten van Nederland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="0EA8D123" w14:textId="77777777" w:rsidR="001046AF" w:rsidRDefault="001046AF" w:rsidP="001046AF">
+    <w:p w14:paraId="0D389D10" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> MBO Digitaal (2026), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00474B3A">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>digitaliseringsroute mbo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00474B3A">
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00CD7D20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>De mbo digitaliseringsroute - MBO Digitaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="64FB8342" w14:textId="60CE4AB1" w:rsidR="00EB02A6" w:rsidRDefault="00EB02A6">
+    <w:p w14:paraId="4FEE2B47" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In de informatiekamer zitten de bestuurders van de sectorraden van het po, vo, mbo, hbo en wo, Surf, Kennisnet, SIVON en OCW.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="2A49A297" w14:textId="77777777" w:rsidR="004911FB" w:rsidRPr="00B70446" w:rsidRDefault="004911FB" w:rsidP="004911FB">
+    <w:p w14:paraId="7EFF3308" w14:textId="36F4A1C0" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B70446">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B70446">
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 32034 nr. 70.</w:t>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 32034, nr. 70.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="670E6F72" w14:textId="085547DD" w:rsidR="00CF37FA" w:rsidRDefault="00CF37FA">
+    <w:p w14:paraId="1F55BDDB" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Berenschot (2025) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00676263">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IT-kosten hogescholen stijgen ondanks dalende studentenaantallen; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MBO Raad (2023),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financiële benchmark MBO</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="37614F74" w14:textId="548BAC99" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europese Commissie (2026), Proposal for the Cloud and AI Development Act (CADA), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00CD7D20">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://digital-strategy.ec.europa.eu/en/library/proposal-cloud-and-ai-development-act-cada</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="2B31E743" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universiteit Utrecht (2026) Digital Autonomie Assessment Framework, https://ibestuur.nl/markt-en-overheid/digitale-infrastructuur/universiteit-utrecht-ontwikkelt-meetlat-digitale-autonomie</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="3481D22D" w14:textId="0CAC79AA" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europese Commissie (2026), Proposal for the Cloud and AI Development Act (CADA), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00CD7D20">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://digital-strategy.ec.europa.eu/en/library/proposal-cloud-and-ai-development-act-cada</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7368E435" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="20">
+    <w:p w14:paraId="1A07B99F" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00CD7D20" w:rsidRDefault="00B609FE" w:rsidP="00CD7D20">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dialogic (2026) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...134 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Big-tech in OCW-sectoren</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="36B01D53" w14:textId="022A504C" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="1581F1F9" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00B609FE" w:rsidRDefault="00B609FE" w:rsidP="00B609FE">
     <w:pPr>
-      <w:rPr>
-[...76 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="23235A21" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="0A1CEE5C" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00B609FE" w:rsidRDefault="00B609FE" w:rsidP="00B609FE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1E4577C3" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...14 lines deleted...]
-  <w:p w14:paraId="526CF051" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17C76F8E" w14:textId="77777777" w:rsidR="00B609FE" w:rsidRPr="00B609FE" w:rsidRDefault="00B609FE" w:rsidP="00B609FE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...389 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04706BFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7D04826"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6390,2024 +3816,741 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05454C21"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CEC6676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9DCAC0F8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="968AD7EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04130015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15687574"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F4CEB68"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15AB6CC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DB780A9E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28870AFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B40F1E8"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FBE41CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="151C2442"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33492B49"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="95AEB9FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="-"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
-[...1420 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
-[...94 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...313 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41051687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9F6771C"/>
     <w:lvl w:ilvl="0" w:tplc="4C220DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="710"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -8452,51 +4595,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B912F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0F2758C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8565,282 +4708,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...230 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B00BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91B44522"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8909,51 +4821,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C09214F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21040304"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9022,51 +4934,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C5328B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6C85864"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9135,51 +5047,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602D5E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FC65E46"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1504" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9248,164 +5160,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5824" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="641F4A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39B09300"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9474,51 +5273,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676A1E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55286EFA"/>
     <w:lvl w:ilvl="0" w:tplc="C9C2C29C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9586,2097 +5385,363 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...336 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1959868346">
+  <w:num w:numId="1" w16cid:durableId="1694308802">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="967321082">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="287050768">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="774902723">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="367073601">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="548490690">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1828089996">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="376852961">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="840388022">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="722414194">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1515152454">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1477452217">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1194610184">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="308480732">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1279145012">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1101484787">
-[...125 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1421 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00B609FE"/>
+    <w:rsid w:val="001F135B"/>
+    <w:rsid w:val="002E36AD"/>
+    <w:rsid w:val="004B32DF"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006421F4"/>
+    <w:rsid w:val="0065029D"/>
+    <w:rsid w:val="00660BF3"/>
+    <w:rsid w:val="00B609FE"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00CD7D20"/>
+    <w:rsid w:val="00D400CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16535340"/>
-  <w15:docId w15:val="{794C30D4-17CA-4609-A206-DE81EDE44340}"/>
+  <w14:docId w14:val="6D993A78"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EFDACE48-0A5A-42F2-8F5A-6D51778837F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -11825,1297 +5890,1041 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A13D38"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B609FE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B609FE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B609FE"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B609FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...438 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B609FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B609FE"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B609FE"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00372245"/>
+    <w:rsid w:val="00B609FE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...2 lines deleted...]
-    <w:rsid w:val="00261581"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00261581"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00261581"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012075C"/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0012075C"/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B609FE"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B609FE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B609FE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B609FE"/>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00474B3A"/>
+    <w:rsid w:val="00B609FE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD7D20"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbodigitaal.nl/de-digitaliseringsroute-van-het-mbo/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universiteitenvannederland.nl/actueel/nieuws/versterken-digitale-autonomie-bij-de-universiteiten" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mbodigitaal.nl/de-digitaliseringsroute-van-het-mbo/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universiteitenvannederland.nl/actueel/nieuws/versterken-digitale-autonomie-bij-de-universiteiten" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.surf.nl/themas/publieke-waarden/waardenwijzer" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/library/proposal-cloud-and-ai-development-act-cada" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/library/proposal-cloud-and-ai-development-act-cada" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...3 lines deleted...]
-  <ap:Lines>207</ap:Lines>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>4502</ap:Words>
+  <ap:Characters>24762</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>206</ap:Lines>
   <ap:Paragraphs>58</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>29329</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29206</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-22T11:17:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O203SMA</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O203SMA</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>