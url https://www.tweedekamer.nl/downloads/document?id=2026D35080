--- v0 (2026-07-02)
+++ v1 (2026-08-25)
@@ -1,4487 +1,2118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...472 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="4A17CBC1" w14:textId="040CF4DB">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2462</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="010CB4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="051861CB" w14:textId="3E0FF173">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
       <w:r>
         <w:t>2026Z13085</w:t>
       </w:r>
-      <w:r w:rsidR="00E82C38">
-[...90 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00EB231E" w14:paraId="2362EC2E" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="03E2D404" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="39960519" w14:textId="63383CD6">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="57BABEEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="0DF07DB0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="38B95C99" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00EB231E" w14:paraId="78810D31" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="5E1282DB" w14:textId="1FDB317C">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Bent u bekend met de post op Instagram van 11 juni 2026 waarin u vertelt over uw ontmoeting met leden van de Moslim Studenten Associatie (hierna: MSA)?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00820DDA" w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="0732F510" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="48F010B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00E94951" w14:paraId="09E40F95" w14:textId="756FEBE7">
+    <w:p w:rsidRPr="00820DDA" w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="3CBD6B1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="0D36877F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="48ABDE1C" w14:textId="77777777">
+    <w:p w:rsidRPr="00820DDA" w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="49C2E0F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="543D7517" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="0474C379" w14:textId="77777777">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="54C1DBE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>In deze post zegt u dat ‘veel moslimstudenten’ zich ‘nog niet altijd’ thuis voelen op hun onderwijsinstelling, heeft u een idee hoeveel studenten dit betreft en wat hun klachten precies zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="0C4B2B14" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="0E7BB0A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="2C1D2F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="76B3A5B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7CBC" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="67800B00" w14:textId="58D63825">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="64E8B551" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>Voor het onderwijs zijn er geen cijfers</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7CBC">
-[...9 lines deleted...]
-        <w:t>l</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> over thuisgevoel</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve"> uitgesplitst naar religie. </w:t>
       </w:r>
-      <w:r w:rsidR="00FC7CBC">
+      <w:r>
         <w:t xml:space="preserve">Breder onderzoek laat zien </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidR="00FC7CBC">
+      <w:r>
         <w:t xml:space="preserve"> er </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:t>moslimdiscriminatie plaatsvindt in de Nederlandse samenleving.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00FC7CBC" w14:paraId="3A33E8C1" w14:textId="5B9F1419">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="4E80D6D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94951" w:rsidR="00E94951">
+      <w:r w:rsidRPr="00E94951">
         <w:t>oslimstudenten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> geven aan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94951" w:rsidR="00E94951">
+      <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DD343D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00DD343D">
+      <w:r>
+        <w:t>onder andere op basis van een eigen enquête</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00DD343D">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00E94951" w:rsidR="00E94951">
+      <w:r>
+        <w:t xml:space="preserve"> die zij aan één van mijn ambtsvoorgangers hebben aangeboden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DD343D">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00E94951" w:rsidR="00E94951">
+      <w:r>
+        <w:t xml:space="preserve">dat (gebrek aan) thuisgevoel in het onderwijs een belangrijk issue voor hen is. Tevens hebben zij mij en mijn ambtsvoorgangers er in gesprekken op gewezen dat zij te maken krijgen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">incidenten zoals koranverscheuringen, onveiligheid tijdens stages met angst om te melden en meer beveiligingscontroles op basis van uiterlijke kenmerken (zoals het dragen van een hoofddoek). Ook noemen zij dat moslimstudenten vaak de eerste in hun familie zijn die naar het hoger onderwijs gaan. Dit brengt prestatiedruk met zich mee, vaak ook een financiële druk thuis, en vraagt om aandacht voor thuisgevoel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="74750CE7" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="497CDD1F" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="3FBEDDF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="1855D068" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="563BDAFB" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Was u ervan op de hoogte dat de MSA is aangesloten bij Femyso, het </w:t>
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="2F28D570" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">Was u ervan op de hoogte dat de MSA is aangesloten bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Femyso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">, het </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Forum of European Muslim Youth and Student Organisations</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Forum of European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Council of European Muslims</w:t>
-[...28 lines deleted...]
-        <w:pStyle w:val="standaard-tekst"/>
+        <w:t>Muslim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94951" w:rsidR="00E94951">
-[...152 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">entryism </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="4D165B96" w14:textId="77777777">
+        <w:t>Youth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Student </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">, dat volgens de inlichtingendiensten van België, Duitsland en Frankrijk en verschillende wetenschappers de officieuze jongerentak is van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Council of European </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Muslims</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>, een organisatie die de strategie voor de Europese Unie coördineert van de Moslimbroederschap die streeft naar de islamisering van het Westen? Zo ja, heeft u hierover gesproken met de delegatie van MSA? [2] [3] [4] [5] [6] [7] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="4C90F13E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6F83C345" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="2CE70F8D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het is openbare informatie dat MSA lid is van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Femyso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">it is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tijdens het gesprek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">niet aan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de orde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> gekomen. Het gesprek ging over studentenwelzijn en thuisgevoel. Daarover spreek ik met meerdere studenten</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Dat vind ik belangrijk en blijf ik doen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">De MSA heeft mij naar aanleiding van deze vragen laten weten dat zij is aangesloten bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Femyso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>, maar dat zij geen enkele verbinding heeft met de Moslimbroederschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="374C53D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="06391AC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="57C401B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">Wat vindt u van de bevinding dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Femyso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en de bij haar aangesloten verenigingen zoals MSA strijden volgens de in vraag 3 genoemde inlichtingendiensten en wetenschappers tegen islamofobie of moslimdiscriminatie en voor ‘sociale veiligheid’ omdat officieel erkend slachtofferschap helpt bij het behouden en verkrijgen van subsidies en het verwezenlijken van faciliteiten zoals bijvoorbeeld gebeds- of stilteruimten waarmee de ‘ongelovige’ omgeving kan worden aangepast aan de islamitische norm?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="15823AF3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="401C269D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00DD343D" w:rsidRDefault="005162D6" w14:paraId="13022091" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ik deel dit beeld niet. Discriminatie van welke groep dan ook is bij wet verboden. Dit kabinet zet zich in voor het tegengaan van discriminatie en het verbeteren van sociale veiligheid voor iedereen. Zoals ik ook in het debat over mentale gezondheid van scholieren en studenten van 24 juni jl. heb aangegeven, spreek ik met allerlei studenten over onderwerpen waar zij mee zitten, met welke achtergrond dan ook. Ik vind het enorm belangrijk dat iedereen zich thuis voelt binnen het onderwijs en zie het als mijn rol om daarover in gesprek te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="53A811BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Er is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> geen subsidierelatie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tussen het ministerie en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> de MSA</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Voorts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> blijft het al dan niet verwezenlijken van stilteruimten een verantwoordelijkheid van onderwijsinstellingen zelf. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Net als d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">e toekenning van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>bestuursbeurzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> voor studentenverenigingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="71BDB9A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="16874F40" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="5FF8042B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">Wat vindt u van de bevinding dat volgens de Franse sociologe en kenner van de ideologie van de Moslimbroederschap Florence </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Bergeaud-Blackler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en van een in mei vorig jaar verschenen onderzoek dat is verricht in opdracht van het Franse ministerie van Binnenlandse Zaken dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Femyso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en bij haar aangesloten verenigingen zoals MSA opleidingsstructuren voor hooggekwalificeerde kaderleden van de Moslimbroederschap zijn die een rol moeten spelen in de strategie die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>entryism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">wordt genoemd, dat wil zeggen het ideologisch bewerken en verleiden van overheidsorganisaties om deze een ‘inclusieve’ koers te laten varen die de islam accommodeert? Bent u bekend met het onderzoek van Florence </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Bergeaud-Blackler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en hoe beoordeelt u de bevindingen en waarschuwingen daarin? [8]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="48C4CF1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="414AA883" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="6DC466ED" w14:textId="079BC938">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="682F71AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">Hier ben ik niet bekend mee. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="22AD7F58" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="74FB2683" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="7F28A348" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="550CEC27" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="62015DBC" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidR="00C4724E" w:rsidRDefault="00C4724E" w14:paraId="614473A6" w14:textId="77777777">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6BCC7CB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Het onderzoek van het Franse ministerie van Binnenlandse Zaken was voor de Franse president Macron aanleiding om aan te dringen op maatregelen, het rapport waarschuwt onder andere dat de organisaties van het moslimbroedernetwerk heel bedreven zijn in het exploiteren van slachtofferschap (‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>victimisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>’) om de eigen agenda vooruit te helpen, herkent u het beeld ? Zo nee, waarom niet? [9] [10]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="1ED87B0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidRDefault="005162D6" w14:paraId="71F57929" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="6975CFBC" w14:textId="78C60F43">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="7136191F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00232BE8" w14:paraId="67AF425A" w14:textId="7E831F37">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="436EA496" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t>Ik beschik niet over de informatie om dit beeld te duiden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001716BA" w:rsidRDefault="001716BA" w14:paraId="16874769" w14:textId="0C1442D6">
+    <w:p w:rsidR="005162D6" w:rsidRDefault="005162D6" w14:paraId="06ACDEBF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="000F491B" w:rsidRDefault="00E94951" w14:paraId="678920E7" w14:textId="0BBE170F">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="000F491B" w:rsidRDefault="005162D6" w14:paraId="30E9E71B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="12C03A3A" w14:textId="77777777">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="1853C69C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>Meent u -in het licht van deze waarschuwing- dat het verstandig was om leden van de MSA niet alleen te ontvangen maar ook hun narratief over te nemen dat ‘veel moslimstudenten’ zich niet thuis voelen op universiteiten, hogescholen en mbo-instellingen waardoor deze klacht die draait om een niet nader omschreven gevoel wint aan legitimiteit? Graag een toelichting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="714B9609" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00D85DA6" w:rsidRDefault="00E94951" w14:paraId="738683A8" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="60F7134E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00D85DA6" w:rsidRDefault="005162D6" w14:paraId="01AC7FDD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="0A75B3E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="51B203AC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">Ik vind het belangrijk dat iedereen zich thuis voelt binnen het onderwijs. Thuisgevoel is, los van een op zichzelf staande waarde, ook van invloed op studiesucces. Ik spreek met een brede groep studenten met verschillende achtergronden, waarbij ik geen enkele groep studenten boven de andere plaats. Op die manier leer ik wat er speelt onder studenten. Ik wijs uw suggestie af dat ik door gesprekken te voeren een bepaald narratief overneem in relatie tot de uitdagingen die moslimstudenten ervaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="60835FBC" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="2AFC9FB1" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="3543B4C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="017B183A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="38870E76" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="30429172" w14:textId="77777777">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6A5D2C0E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Lokale afdelingen van de MSA – zoals de MSA Rotterdam (Erasmus Universiteit), de MSA UAS (Amsterdam) en de EMSA (Universiteit Twente) - zijn erkende studentenorganisaties die in aanmerking komen voor subsidies van de onderwijsinstellingen zoals ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>bestuursmaanden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>’ en activiteitensubsidies, daarnaast kunnen zij een beroep doen bij gemeenten op een bijdrage uit welzijns- en diversiteitspotjes, bent u bereid met de betrokken onderwijsinstellingen en gemeenten in overleg te treden om te zien hoeveel subsidie de MSA via al deze kanalen ontvangt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="136FFDC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="4A66FDA0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="04D28E52" w14:textId="38B27D14">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6C1CD085" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>Nee, ik ben</w:t>
       </w:r>
-      <w:r w:rsidR="00CB28FA">
+      <w:r>
         <w:t xml:space="preserve"> daartoe</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve"> niet bereid. Onderwijsinstellingen en gemeenten gaan zelf over hun uitgaven, binnen de kaders die er gelden. Ik heb er vertrouwen in dat zij hun keuzes en afwegingen zorgvuldig maken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="1CAA9358" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="56E3493F" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="28785FA6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="2CFA3B59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="687DCB27" w14:textId="77777777">
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="3CE78C22" w14:textId="77777777">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="16C38938" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">Hoe beoordeelt u de financiering van deze organisaties, in het licht van de formele banden van MSA met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Femyso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en vindt u het wenselijk? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6673F28C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="092CD076" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="19F7BC96" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="1745EC0D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">Zie antwoord op vraag 8. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="500A7DDD" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="3D8B6A0B" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="707D7680" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="18380D28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="286FEAE9" w14:textId="356E8EE1">
+    <w:p w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="395D665D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>Bent u bereid kennis te nemen van de actuele wetenschappelijke literatuur over de Moslimbroederschap en het zogenoemde ‘broederisme’ alsmede het rapport van de Franse overheid dat beschrijft hoe verenigingen die zich presenteren als ngo’s voor burgerrechten en non-discriminatie in feite religieuze lobbyorganisaties zijn die de taal spreken van diversiteit en inclusie om groepsprivileges af te dwingen zoals gebedsruimten, inclusief tentamenbeleid - flexibiliteit rondom religieuze feestdagen – en halal-opties in de kantine? Graag een toelichting. [11] [12]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="538A6F56" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00C4724E" w:rsidRDefault="00C4724E" w14:paraId="0BA79D8F" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="4F2CC56A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005162D6" w:rsidRDefault="005162D6" w14:paraId="039E663A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="6893A7FC" w14:textId="5C282887">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6EC47611" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="03A0695C" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="01F25075" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t xml:space="preserve">Ik neem kennis van uiteenlopende wetenschappelijke publicaties en rapporten over verschillende onderwerpen. Daarbij baseer ik mijn oordeel niet op één specifieke analyse of denkrichting, maar op een brede weging van beschikbare feiten en onderzoek.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="3BF696BC" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="7E01797E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="480549BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="0DEA71BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>[1] https://www.instagram.com/p/DZceDxxsOmD/?igsh=MXNrNGpyZWF4cHNqbw==</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="199ED6C1" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>[2] Website FEMYSO, geraadpleegd op 15 juni 2026, "Member organsiations", (https://femyso.org/we-are-femyso/member-organisations/)</w:t>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="761A323A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">[2] Website FEMYSO, geraadpleegd op 15 juni 2026, "Member </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>organsiations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>", (https://femyso.org/we-are-femyso/member-organisations/)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="7DA166E0" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>[3] Website Franse Ministère de l’'Intérieur, 21 mei 2025, "Publication du rapport "Frères musulmans et islamisme politique en France", (Publication du rapport "Frères musulmans et islamisme politique en France" | Ministère de l'Intérieur)</w:t>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6605E1B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">[3] Website Franse Ministère de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>l’'Intérieur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>, 21 mei 2025, "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Publication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> du rapport "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Frères</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>musulmans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> et islamisme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en France", (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Publication</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> du rapport "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Frères</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>musulmans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> et islamisme </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en France" | Ministère de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>l'Intérieur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="33F4AB7E" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>[4] Website Duitse Bundesamt für Verfassungsschutz (BfV), juni 2024, </w:t>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="0AB1130F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>[4] Website Duitse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Bundesamt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Verfassungsschutz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>BfV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>), juni 2024, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94951">
-        <w:t>Verfassungsschutzbericht 2023"</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Verfassungsschutzbericht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> 2023"</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94951">
-        <w:t>Bundesamt für Verfassungsschutz - Publikationen - Verfassungsschutzbericht 2023</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Bundesamt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Verfassungsschutz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Publikationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Verfassungsschutzbericht</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="4C63CE06" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>[5] Website Belgische Veiligheid van de Staat, 17 maart 2026, "Actualisering van het toezichtsonderzoek 2021.287 betreffende de Moslimbroeders", Onderzoeksverslagen</w:t>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="4634D74D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">[5] Website Belgische Veiligheid van de Staat, 17 maart 2026, "Actualisering van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>toezichtsonderzoek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> 2021.287 betreffende de Moslimbroeders", Onderzoeksverslagen</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="2BE3A06F" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="74348F4B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[6] Website European Conservatives and Reformists, 2 december 2025, "Unmasking The Muslim Brotherhood, Brotherism, Islamophobia and the EU", (VVSEUnmasking The Muslim Brotherhood // ECR Group)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">[6] Website European Conservatives and Reformists, 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>december</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025, "Unmasking The Muslim Brotherhood, Brotherism, Islamophobia and the EU", (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>VVSEUnmasking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Muslim Brotherhood // ECR Group)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="568E9D83" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>[7] Boek van Florence Bergeaud-Blackler, 28 maart 2025, "Kalifat nach Plan: Frérismus und seine Netzwerke in Europa". Oorspronkelijk in het Frans verschenen onder de titel: </w:t>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="1F6A26C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">[7] Boek van Florence </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Bergeaud-Blackler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>, 28 maart 2025, "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Kalifat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>nach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> Plan: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Frérismus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>seine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Netzwerke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> in Europa". Oorspronkelijk in het Frans verschenen onder de titel: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Le frérisme et ses réseaux</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>frérisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>réseaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t> (2023)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="465EAE48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>[8] [9] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94951">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:t>Zie noot 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="2B619DE2" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>[10] Le Figaro, 21 mei 2025, "Rapport sur les Frères musulmans : Macron demande des mesures au gouvernement d’ici début juin face à la «gravité des faits»", (https://www.lefigaro.fr/politique/rapport-sur-les-freres-musulmans-macron-demande-des-mesures-au-gouvernement-d-ici-debut-juin-face-a-la-gravite-des-faits-20250521) </w:t>
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="3950E203" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve">[10] Le Figaro, 21 mei 2025, "Rapport </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>sur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Frères</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>musulmans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> : Macron </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>demande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>mesures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> au gouvernement </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>d’ici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>début</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> juin face à la «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>gravité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>faits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>»", (https://www.lefigaro.fr/politique/rapport-sur-les-freres-musulmans-macron-demande-des-mesures-au-gouvernement-d-ici-debut-juin-face-a-la-gravite-des-faits-20250521) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="5AF2BC12" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="6EFB6F78" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>[11] Zie noot 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="2D25D7A1" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="3EF03B64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t>[12] Zie noot 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E94951" w:rsidR="00E94951" w:rsidP="00E94951" w:rsidRDefault="00E94951" w14:paraId="1FCE1435" w14:textId="77777777">
+    <w:p w:rsidRPr="00E94951" w:rsidR="005162D6" w:rsidP="00E94951" w:rsidRDefault="005162D6" w14:paraId="21233B47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00E94951">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Toelichting:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94951">
         <w:br/>
-        <w:t>Deze vragen dienen ter aanvulling op eerdere vragen terzake van de leden Raijer en Wilders (beiden PVV), ingezonden 15 juni 2026 (vraagnummer 2026Z13069)</w:t>
-[...8 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId8"/>
+        <w:t xml:space="preserve">Deze vragen dienen ter aanvulling op eerdere vragen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>terzake</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> van de leden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t>Raijer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E94951">
+        <w:t xml:space="preserve"> en Wilders (beiden PVV), ingezonden 15 juni 2026 (vraagnummer 2026Z13069)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00820DDA" w:rsidR="005162D6" w:rsidP="00820DDA" w:rsidRDefault="005162D6" w14:paraId="5FA5E55D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00894EE6" w:rsidRDefault="00894EE6" w14:paraId="7A5D0111" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00894EE6">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CDFC264" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F">
+    <w:p w14:paraId="652321D4" w14:textId="77777777" w:rsidR="00C76710" w:rsidRDefault="00C76710" w:rsidP="005162D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F312994" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B2A37F2" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F">
+    <w:p w14:paraId="11168EBE" w14:textId="77777777" w:rsidR="00C76710" w:rsidRDefault="00C76710" w:rsidP="005162D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB10C04" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C1DA12A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="33B63753" w14:textId="77777777" w:rsidR="005162D6" w:rsidRPr="005162D6" w:rsidRDefault="005162D6" w:rsidP="005162D6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="256BB020" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="5D661BA2" w14:textId="77777777" w:rsidR="005162D6" w:rsidRPr="005162D6" w:rsidRDefault="005162D6" w:rsidP="005162D6">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10407CAE" w14:textId="77777777" w:rsidR="005162D6" w:rsidRPr="005162D6" w:rsidRDefault="005162D6" w:rsidP="005162D6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6690DA61" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F">
+    <w:p w14:paraId="113239F0" w14:textId="77777777" w:rsidR="00C76710" w:rsidRDefault="00C76710" w:rsidP="005162D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E169DFE" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42469691" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F">
+    <w:p w14:paraId="5103E963" w14:textId="77777777" w:rsidR="00C76710" w:rsidRDefault="00C76710" w:rsidP="005162D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290B0D1F" w14:textId="77777777" w:rsidR="001A426F" w:rsidRDefault="001A426F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3FE9EB21" w14:textId="583A678A" w:rsidR="00E94951" w:rsidRPr="000F4C87" w:rsidRDefault="00E94951" w:rsidP="00E94951">
+    <w:p w14:paraId="1E817960" w14:textId="77777777" w:rsidR="005162D6" w:rsidRPr="000F4C87" w:rsidRDefault="005162D6" w:rsidP="00E94951">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD343D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F4C87">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26 30950, nr. 505</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 30950, nr. 505; </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="000F4C87" w:rsidRPr="000F4C87">
+        <w:r w:rsidRPr="000F4C87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://fra.europa.eu/sites/default/files/fra_uploads/pr-2024-being-muslim-in-the-eu_nl.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6D086718" w14:textId="6BAEEFFA" w:rsidR="00DD343D" w:rsidRDefault="00DD343D">
+    <w:p w14:paraId="681A09A0" w14:textId="77777777" w:rsidR="005162D6" w:rsidRDefault="005162D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="000F4C87">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.moslimpeil.nl/moslimstudenten/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="1ED1C5C2" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="607F0ED3" w14:textId="77777777" w:rsidR="005162D6" w:rsidRPr="005162D6" w:rsidRDefault="005162D6" w:rsidP="005162D6">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="2E0C8A5C" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="18405D29" w14:textId="77777777" w:rsidR="005162D6" w:rsidRPr="005162D6" w:rsidRDefault="005162D6" w:rsidP="005162D6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A9FFB61" w14:textId="77777777" w:rsidR="005162D6" w:rsidRPr="005162D6" w:rsidRDefault="005162D6" w:rsidP="005162D6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...928 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="005162D6"/>
+    <w:rsid w:val="005162D6"/>
+    <w:rsid w:val="00894EE6"/>
+    <w:rsid w:val="00C76710"/>
+    <w:rsid w:val="00E81B8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1CD3DF11"/>
-  <w15:docId w15:val="{D34DFDA2-EC61-495A-BA70-E9359825C3CF}"/>
+  <w14:docId w14:val="6DCA8C79"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B13C121C-D82A-4B50-8DD2-19C889DF034A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4630,1220 +2261,1013 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
-      <w:tabs>
-[...41 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
-    <w:name w:val="Huisstijl-Adres"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Huisstijl-AdresChar"/>
-[...18 lines deleted...]
-    <w:rsid w:val="004F44C2"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
-[...2 lines deleted...]
-    <w:rsid w:val="000B7FAB"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005162D6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
-    <w:name w:val="Huisstijl-Gegeven"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
-      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
-      <w:sz w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaKopje">
-[...3 lines deleted...]
-    <w:rsid w:val="00EE4C2D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
-    <w:name w:val="Huisstijl-Rubricering"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
-      <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:noProof/>
-[...14 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005162D6"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
-[...165 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
+    <w:rsid w:val="005162D6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pagebreak">
-[...3 lines deleted...]
-    <w:rsid w:val="00D51F76"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005162D6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
-      <w:pageBreakBefore/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...20 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00215356"/>
-[...62 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+    <w:rsid w:val="005162D6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005162D6"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...87 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...7 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...83 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005162D6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moslimpeil.nl/moslimstudenten/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fra.europa.eu/sites/default/files/fra_uploads/pr-2024-being-muslim-in-the-eu_nl.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8749</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1450</ap:Words>
+  <ap:Characters>7977</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>291</ap:Lines>
-  <ap:Paragraphs>160</ap:Paragraphs>
+  <ap:Lines>66</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10087</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9409</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>