--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,3158 +1,1020 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F45E33" w:rsidP="006C1F46" w:rsidRDefault="00F45E33" w14:paraId="1FC5CEF2" w14:textId="77777777">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="007B6CDF">
+    <w:p w:rsidRPr="007D692A" w:rsidR="007D692A" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="4A5E9662" w14:textId="05F2093C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A" w:rsidR="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00BE650F" w:rsidR="00F45E33" w:rsidP="006C1F46" w:rsidRDefault="00F45E33" w14:paraId="3865E08B" w14:textId="77777777">
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A" w:rsidR="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Landbouw- en Visserijraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="007D692A" w:rsidP="007D692A" w:rsidRDefault="007D692A" w14:paraId="4DAAC90C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A" w:rsidR="006B51F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1823</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="007D692A" w:rsidP="007D692A" w:rsidRDefault="007D692A" w14:paraId="57E480BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="007D692A" w14:paraId="7BD509B8" w14:textId="17F8F32A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A" w:rsidR="006B51F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007D692A" w:rsidR="006B51F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 13 juli a.s. vindt de Landbouw- en Visserijraad (hierna: Raad) plaats in Brussel. Met deze brief informeren wij de Kamer over de agenda en de Nederlandse inbreng. Daarnaast informeert de minister met deze brief de Kamer over de ontwikkelingen ten aanzien van de onderhandelingen over het Gemeenschappelijk Landbouwbeleid (GLB) 2028-2034.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="36E2E0BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="38D4871B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Geannoteerde agenda Landbouw- en Visserijraad 13 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="4C4FE57C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="3023953F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A600CE">
-        <w:rPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Werkprogramma van het </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Werkprogramma van het Iers voorzitterschap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="60216B80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tijdens de Raad zal het recent aangetreden Iers voorzitterschap zijn werkprogramma en prioriteiten voor het komende halfjaar presenteren. De minister zal de presentatie aanhoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="7D25F0A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="338D363E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Iers </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">voorzitterschap </w:t>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:t>Strategie voor de veehouderij en de EU-Eiwitstrategie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="4B66B5C6" w14:textId="01CB40A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie (hierna: Commissie) zal de Strategie voor Veehouderij en de EU-Eiwitstrategie presenteren. Deze voorstellen zijn op het moment van schrijven nog niet gepubliceerd. In januari 2025 heeft de Commissie aangekondigd dat zij in overleg met verschillende stakeholders zal komen tot een Strategie voor de Veehouderij. Sinds dat moment zijn er verschillende (stakeholder)bijeenkomsten geweest waaraan Nederland actief heeft deelgenomen. De minister zal de presentatie aanhoren en de bouwstenen integreren in de Nederlandse visie op de eiwitketen. Conform motie-Lohman c.s. (Kamerstuk 21 501-32, nr. 1767) zal hij in een later stadium deze visie in Europees verband actief inbrengen. De Kamer zal na publicatie van de stukken zoals gebruikelijk worden geïnformeerd over de kabinetsappreciatie van de voorstellen middels BNC-fiches. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="3E58512F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="5D2F5343" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5186543A">
-        <w:rPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Strategie voor de veehouderij en </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Handelsgerelateerde landbouwvraagstukken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="7B9A0D59" w14:textId="6D7BB2A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit agendapunt staat met enige regelmaat op de agenda van de Raad, meest recentelijk op 26 mei jl. (Kamerstuk 21 501-32, nr. 1811). Op het moment van schrijven is nog geen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">achtergronddocument beschikbaar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals gebruikelijk zal de Commissie onder dit agendapunt de Raad informeren over recente ontwikkelingen in de internationale handel in landbouwgoederen en lopende multilaterale onderhandelingen (onder andere in het kader van de Wereldhandelsorganisatie (WTO)). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast zal de Commissie naar verwachting een update geven over de stand van zaken van lopende en afgeronde bilaterale onderhandelingen over handelsakkoorden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Kamer wordt hierover geïnformeerd via de reguliere Voortgangsrapportage Handelsakkoorden, die als bijlage wordt verzonden bij de geannoteerde agenda van de (informele) Raad Buitenlandse Zaken Handel, meest recentelijk in mei jl. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kamerstuk 21 501-02, nr. 3393, bijlage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="5FFF11A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="575448E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Raad zal Nederland het belang benadrukken van goede handelsafspraken met belangrijke handelspartners voor de economische weerbaarheid van de Europese landbouwsector, zowel in geopolitiek rustige als onrustige tijden, en van het openhouden van handelsstromen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="577D5940" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="7ED5C0D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>de EU-Eiwitstrategie</w:t>
-[...238 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...68 lines deleted...]
-          <w:bCs/>
+        <w:t>Vrouwen in de landbouw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="6953FB14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de Raad vindt een gedachtewisseling over vrouwen in de landbouw plaats. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vrouwen spelen een belangrijke rol in de landbouwsector, die niet altijd goed zichtbaar is. Zij dragen in verschillende rollen bij aan de economische weerbaarheid van agrarische bedrijven, als eigenaar, mede-eigenaar en/of partner. Daarnaast zijn het vaak vrouwen in de sector die nevenactiviteiten opstarten en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>stand van zaken van lopende en afgeronde bilaterale onderhandelingen over handelsakkoorden.</w:t>
-[...346 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">nieuwe verdienmodellen verkennen. Zij zorgen regelmatig voor extra verbinding tussen de boerderij en de maatschappij en zijn onmisbaar om deel te nemen in het bedrijf vanwege de grote behoefte aan bedrijfsopvolgers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="55D41B96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het versterken van de rol van vrouwen in de agrarische sector is erop gericht om uiteenlopende perspectieven en ideeën samen te brengen, en de ontwikkeling van innovatieve en veerkrachtige bedrijfsmodellen te stimuleren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="453323DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="55F364A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afgelopen jaren is er in Europees verband onderzoek gedaan naar de rol van vrouwen in de landbouw, en naar kansen en belemmeringen. Ook binnen het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) wordt onderzocht in hoeverre vrouwen bijvoorbeeld deelnemen aan landbouwregelingen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Structuurproblemen zoals gebrek aan infrastructuur, opvang en economische kansen zijn een minder urgent probleem in een dichtbevolkt land als Nederland dan in landen waar rurale gebieden minder goed bereikbaar zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="7568F0D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...147 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">De Verenigde Naties hebben dit jaar uitgeroepen tot het jaar van de vrouwelijke agrariër. Ook het ministerie van LVVN besteedt hieraan aandacht door netwerken gericht op vrouwen in de landbouw en de voedselsector te ondersteunen en sectorpartijen te vragen om gerichte doelstellingen te formuleren. De minister ondersteunt het initiatief ‘Women in farming Platform’ van de Commissie, dat erop gericht is gelijke kansen voor vrouwen in de landbouwsector te bevorderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="55EC85AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>Tijdens de Raad zal Nederland</w:t>
-[...183 lines deleted...]
-    <w:p w:rsidRPr="007A14CF" w:rsidR="00F45E33" w:rsidP="006C1F46" w:rsidRDefault="00F45E33" w14:paraId="123C9E69" w14:textId="77777777">
+        <w:t xml:space="preserve">Tijdens de Raad zal Nederland het belang benadrukken om binnen de Europese Unie te verkennen hoe de positie van vrouwen in de landbouw en op het platteland onder de nieuwe Nationale en Regionale Partnerschapplannen (NRPP) verder kunnen worden versterkt. Verbeterde databeschikbaarheid over de positie van vrouwen in de landbouw, verbetering van inzicht in kansen en belemmeringen en het bieden van voldoende ruimte voor de inrichting van regelingen die aansluit op behoeften van gerichte doelgroepen (koplopers, jonge boeren, vrouwen, zij-instromers, etc.) kunnen hier mogelijk aan bijdragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="6DD13DBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="0F3ACAEA" w14:textId="43392CA2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maandelijkse voortgangsrapportage over voortgang onderhandelingen Gemeenschappelijk Landbouwbeleid 2028-2034.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="5D8736AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="274918C9" w14:textId="2BF9373A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Op 23 juni jl. voerde de Landbouw en Visserijraad een beleidsdiscussie over de vraag in hoeverre de GLB regelgeving een evenwicht biedt tussen een duidelijk en coherent juridisch kader, meer flexibiliteit voor de lidstaten en het behoud van de gemeenschappelijke doelstellingen. Nederland heeft aangegeven te hechten aan behoud van de gemeenschappelijke GLB-doelstellingen. Tegelijkertijd is het aan de lidstaten zelf om te bepalen hoe</w:t>
-[...79 lines deleted...]
-      <w:pgNumType w:start="1"/>
+        <w:t>Op 23 juni jl. voerde de Landbouw en Visserijraad een beleidsdiscussie over de vraag in hoeverre de GLB regelgeving een evenwicht biedt tussen een duidelijk en coherent juridisch kader, meer flexibiliteit voor de lidstaten en het behoud van de gemeenschappelijke doelstellingen. Nederland heeft aangegeven te hechten aan behoud van de gemeenschappelijke GLB-doelstellingen. Tegelijkertijd is het aan de lidstaten zelf om te bepalen hoe deze doelstellingen worden bereikt. Zo pleitte Nederland voor het voorstel om 6% van het GLB-budget te reserveren voor jonge landbouwers, mits lidstaten voldoende vrijheid behouden om zelf invulling te geven aan de instrumenten waarmee deze doelstelling wordt gerealiseerd. In dezelfde lijn pleitte Nederland voor de herintroductie van een afzonderlijke oormerking binnen de GLB-envelop voor natuur-, milieu- en klimaatdoelen. In lijn met de motie van de leden Bromet en Podt (Kamerstuk 21 501-32, nr.1780) heeft Nederland ook gepleit om de ondergrens van de bandbreedte voor inkomenssteun te verlagen of te schrappen, evenals het geleidelijk verlagen van de gehele DABIS-bandbreedte. Tot slot, heeft Nederland het belang aangegeven van een tijdige implementatie van het toekomstige GLB om zodoende een goede uitvoering mogelijk te maken. Ten aanzien van de rapportage over milieuverplichtingen en het Single Fund zijn er geen recente ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="3A48A89E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="007D692A" w:rsidP="007D692A" w:rsidRDefault="007D692A" w14:paraId="28CDAD13" w14:textId="3C235A5D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="2A20810B" w14:textId="6636EBCB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A" w:rsidR="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="006B51F4" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="6804AFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="007D692A" w:rsidP="007D692A" w:rsidRDefault="007D692A" w14:paraId="5EF6A5C1" w14:textId="3A15A908">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007D692A" w:rsidR="004E5D09" w:rsidP="007D692A" w:rsidRDefault="006B51F4" w14:paraId="58869D2A" w14:textId="532BCF8C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A" w:rsidR="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D692A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="007D692A" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65BAD6F4" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F">
+    <w:p w14:paraId="422C7B20" w14:textId="77777777" w:rsidR="00AF65C5" w:rsidRDefault="00AF65C5" w:rsidP="006B51F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD5396A" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34029FBD" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F">
+    <w:p w14:paraId="205F43CB" w14:textId="77777777" w:rsidR="00AF65C5" w:rsidRDefault="00AF65C5" w:rsidP="006B51F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B6EBD3" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...62 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6AA8DE2B" w14:textId="77777777" w:rsidR="0005312C" w:rsidRDefault="0005312C">
+  <w:p w14:paraId="580E0527" w14:textId="77777777" w:rsidR="006B51F4" w:rsidRPr="006B51F4" w:rsidRDefault="006B51F4" w:rsidP="006B51F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BB189FF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="71E213C5" w14:textId="77777777" w:rsidR="006B51F4" w:rsidRPr="006B51F4" w:rsidRDefault="006B51F4" w:rsidP="006B51F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="28DF9AEB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3451136C" w14:textId="77777777" w:rsidR="006B51F4" w:rsidRPr="006B51F4" w:rsidRDefault="006B51F4" w:rsidP="006B51F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43F4EA4B" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F">
+    <w:p w14:paraId="0B2F8BED" w14:textId="77777777" w:rsidR="00AF65C5" w:rsidRDefault="00AF65C5" w:rsidP="006B51F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CD089A" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50497D33" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F">
+    <w:p w14:paraId="395CA73E" w14:textId="77777777" w:rsidR="00AF65C5" w:rsidRDefault="00AF65C5" w:rsidP="006B51F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E54FC6C" w14:textId="77777777" w:rsidR="00014F0F" w:rsidRDefault="00014F0F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27678185" w14:textId="77777777" w:rsidR="0005312C" w:rsidRDefault="0005312C">
+  <w:p w14:paraId="3383809D" w14:textId="77777777" w:rsidR="006B51F4" w:rsidRPr="006B51F4" w:rsidRDefault="006B51F4" w:rsidP="006B51F4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="28042A10" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="614012C4" w14:textId="77777777" w:rsidR="006B51F4" w:rsidRPr="006B51F4" w:rsidRDefault="006B51F4" w:rsidP="006B51F4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...531 lines deleted...]
-  <w:p w14:paraId="1E8312CA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4938CF6F" w14:textId="77777777" w:rsidR="006B51F4" w:rsidRPr="006B51F4" w:rsidRDefault="006B51F4" w:rsidP="006B51F4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39A368B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95CAD322"/>
     <w:lvl w:ilvl="0" w:tplc="4594B5EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3199,1018 +1061,227 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="2043047206">
+  <w:num w:numId="1" w16cid:durableId="983585318">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2100907285">
-[...44 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...591 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="006B51F4"/>
+    <w:rsid w:val="00212BE1"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00592188"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rsid w:val="007D692A"/>
+    <w:rsid w:val="00AF65C5"/>
+    <w:rsid w:val="00C43A6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="42913BD1"/>
+  <w14:docId w14:val="036744EE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8D2392D9-1ED4-4DAD-882B-304CF4557F83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4232,74 +1303,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4448,1087 +1520,975 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006B51F4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006B51F4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006B51F4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006B51F4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006B51F4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006B51F4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...78 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00F137A3"/>
+    <w:rsid w:val="006B51F4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006B51F4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00F137A3"/>
+    <w:rsid w:val="006B51F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B51F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B51F4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B51F4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D692A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5787</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1086</ap:Words>
+  <ap:Characters>5977</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>49</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6826</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7049</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>