--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,3468 +1,857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...155 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="008F7A1C" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="7B3015DC" w14:textId="2CD7F432">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C" w:rsidR="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
-[...209 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>820</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C" w:rsidR="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C" w:rsidR="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe visie cultuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="008F7A1C" w:rsidP="008F7A1C" w:rsidRDefault="008F7A1C" w14:paraId="393C1B9F" w14:textId="06A00410">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C" w:rsidR="00F6235D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>579</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="008F7A1C" w:rsidP="008F7A1C" w:rsidRDefault="008F7A1C" w14:paraId="05EBF52B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="008F7A1C" w14:paraId="4405ABAC" w14:textId="4087DA5F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C" w:rsidR="00F6235D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C" w:rsidR="00F6235D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De Raad voor Cultuur heeft op 23 september 2025 zijn advies «Toezicht in de culturele sector: een kunst apart» gepubliceerd. De raad geeft aan dat er doorgaans goed toezicht wordt gehouden in de sector. Tegelijkertijd ziet hij op verschillende onderdelen ruimte voor verbeteringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="2897B8A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="5F93D055" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De raad beschrijft vijf oplossingsrichtingen met aanbevelingen. Ten eerste dienen de inrichting van het toezicht en de basiskennis van toezichthouders op orde te zijn. Ten tweede dienen toezichthouders zich meer bewust te zijn van de invloed van gedrag en cultuur op de dynamiek tussen toezichthouders onderling en in de relatie met bestuurders. Ten derde adviseert de raad onderzoek te doen naar andere rechtsvormen die minder toezichthouders vereisen. Ten vierde wordt geadviseerd het externe toezicht te versterken en tot slot doet de raad voorstellen om de Governance Code Cultuur te verbeteren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="44AC3BC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="1E7DEE2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Mijn voorganger heeft een reactie toegezegd op dit advies</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008F7A1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Op dit moment ben ik met verschillende partijen in gesprek om te bepalen welke stappen er gezet kunnen worden op de verschillende oplossingsrichtingen en aanbevelingen van de raad. Daarbij houd ik er rekening mee dat we momenteel midden in de lopende subsidieperiode van de bis 2025-2028 zitten. Ik vind het belangrijk dat we de lessen van de raad meenemen in de voorbereiding op de nieuwe subsidieperiode die in 2029 van start gaat. Voor de aanbevelingen op het gebied van de Governance Code Cultuur is daarvoor nog een verdiepende stap nodig die ik hieronder zal toelichten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="6027069E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="5435C62C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Governance Code Cultuur is een initiatief uit het veld dat door de sector zelf is opgesteld en biedt een richtlijn en normatief kader in aanvulling op en ter concretisering van wettelijke normen. Cultuur+Ondernemen is namens het veld beheerder van de code. De code wordt samen met de andere twee codes - de Fair Practice Code en de Code Diversiteit &amp; Inclusie - betrokken bij de criteria van de bis-beoordeling. In de monitoring- en verantwoordingscyclus besteden het ministerie van Onderwijs, Cultuur en Wetenschap (OCW) en de Rijkscultuurfondsen aandacht aan de waardes in de codes en wordt daarover met instellingen het gesprek gevoerd. Daardoor zijn de codes steeds meer onderdeel gaan uitmaken van het cultuurbeleid. Ik constateer dat daarmee het eigenaarschap van de codes diffuser is geworden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="2E00599B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="5E7A5E0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De raad heeft een waardevolle reflectie gegeven op de werking van de code bij het verbeteren van het toezicht in de culturele sector. De raad is van mening dat de Governance Code Cultuur een zinvol instrument is om goed toezicht te stimuleren, gebrekkig toezicht te voorkomen en toezicht te verantwoorden. De raad ziet echter wel kansen voor verbeteringen. Hij is van mening dat de codetekst moet worden geactualiseerd en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">bis-beoordeling. </w:t>
-[...111 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">aangescherpt. Deze aanbeveling is opgepakt door Cultuur+Ondernemen. Ik vind het mooi om te zien dat zij hiermee aan de slag zijn gegaan. Daarnaast adviseert de raad de inrichting van de code opnieuw te bezien om het eigenaarschap van de sector over de code te verbeteren. Daartoe doet de raad het voorstel voor een combinatie van een apart secretariaat met daarnaast een onafhankelijke meerstemmige codecommissie waarin het veld vertegenwoordigd is. In het kader van de herziening van de Governance Code Cultuur doet de raad tevens een eerste voorzet om deze samen te voegen met de andere twee codes. De raad stelt voor om de Governance Code Cultuur te behouden en de essenties van de twee andere codes hieraan toe te voegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="17773B9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="5436F1E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik kan mij voorstellen dat de aanbevelingen van de raad kunnen bijdragen aan het versterken van het eigenaarschap en het verlagen van de administratieve lasten voor het veld. Tegelijkertijd blijft rondom het eigenaarschap de vraag bestaan op welke wijze de code(s) als subsidievoorwaarde en bij de verantwoording zouden moeten terugkomen in de volgende subsidieperiode. Tot slot vind ik het belangrijk om de betrokkenheid en het draagvlak in de sector goed in beeld te hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="5AEA9B55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="7555EE1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>W</w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:t>Werkprogramma 2025-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> heeft de raad aangekondigd een nader advies te willen uitbrengen over de toekomst van de codes. Ik waardeer dit initiatief en stuur de raad daarom een briefadviesaanvraag met een aantal verdiepende vragen die aansluiten bij de bovenstaande constateringen. Een afschrift van de aanvraag treft u in de bijlage. In de briefadviesaanvraag verzoek ik de raad zijn advies voor het einde van 2026 te presenteren, zodat de uitkomsten (samen met de aanbevelingen uit het toezicht advies) tijdig kunnen worden meegenomen in de voorbereiding op de ontwikkeling van het cultuurbestel vanaf 2029.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00105677" w:rsidP="004336CF" w:rsidRDefault="00105677" w14:paraId="570269FD" w14:textId="6015320C"/>
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="7C9C8707" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="0F41102B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F521E" w:rsidP="003A7160" w:rsidRDefault="000F521E" w14:paraId="3B258104" w14:textId="77777777"/>
-[...34 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="00F6235D" w:rsidP="008F7A1C" w:rsidRDefault="00F6235D" w14:paraId="156C9484" w14:textId="2DB3048A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C" w:rsidR="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008F7A1C" w:rsidR="004E5D09" w:rsidP="008F7A1C" w:rsidRDefault="004E5D09" w14:paraId="6BE07D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008F7A1C" w:rsidR="004E5D09" w:rsidSect="001F3848">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4234B4E4" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55">
+    <w:p w14:paraId="2FF1E5BB" w14:textId="77777777" w:rsidR="00901D34" w:rsidRDefault="00901D34" w:rsidP="00F6235D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0C6764" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37C0F212" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55">
+    <w:p w14:paraId="1D2A2F7D" w14:textId="77777777" w:rsidR="00901D34" w:rsidRDefault="00901D34" w:rsidP="00F6235D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00136B5E" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72495DA1" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="0388B2E4" w14:textId="77777777" w:rsidR="00F6235D" w:rsidRPr="00F6235D" w:rsidRDefault="00F6235D" w:rsidP="00F6235D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40EF30E9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="70E1FDB8" w14:textId="77777777" w:rsidR="00F6235D" w:rsidRPr="00F6235D" w:rsidRDefault="00F6235D" w:rsidP="00F6235D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="1AF14154" w14:textId="77777777" w:rsidR="00F6235D" w:rsidRPr="00F6235D" w:rsidRDefault="00F6235D" w:rsidP="00F6235D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B44FF73" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55">
+    <w:p w14:paraId="17E3EF2A" w14:textId="77777777" w:rsidR="00901D34" w:rsidRDefault="00901D34" w:rsidP="00F6235D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4108910E" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38A1C0A9" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55">
+    <w:p w14:paraId="1F0735A2" w14:textId="77777777" w:rsidR="00901D34" w:rsidRDefault="00901D34" w:rsidP="00F6235D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3068DBA1" w14:textId="77777777" w:rsidR="00DF7C55" w:rsidRDefault="00DF7C55"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="39C41E1C" w14:textId="77777777" w:rsidR="007B5407" w:rsidRDefault="007B5407" w:rsidP="007B5407">
+    <w:p w14:paraId="611C9445" w14:textId="35C314F7" w:rsidR="00F6235D" w:rsidRPr="008F7A1C" w:rsidRDefault="00F6235D" w:rsidP="008F7A1C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7A1C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 32820, nr. 560</w:t>
+      <w:r w:rsidRPr="008F7A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 32 820, nr. 560</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="464728AB" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="76AE3CA7" w14:textId="77777777" w:rsidR="00F6235D" w:rsidRPr="00F6235D" w:rsidRDefault="00F6235D" w:rsidP="00F6235D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="2FB6E0E2" w14:textId="77777777" w:rsidR="00F6235D" w:rsidRPr="00F6235D" w:rsidRDefault="00F6235D" w:rsidP="00F6235D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="462EBB13" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="39979863" w14:textId="77777777" w:rsidR="00F6235D" w:rsidRPr="00F6235D" w:rsidRDefault="00F6235D" w:rsidP="00F6235D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...890 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00F6235D"/>
+    <w:rsid w:val="001F3848"/>
+    <w:rsid w:val="00230BBF"/>
+    <w:rsid w:val="00472EC5"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00793CE5"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="008F7A1C"/>
+    <w:rsid w:val="00901D34"/>
+    <w:rsid w:val="00996986"/>
+    <w:rsid w:val="00E10AC6"/>
+    <w:rsid w:val="00F6235D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3F2F1988"/>
-  <w15:docId w15:val="{C63FE76A-3A9C-489B-9F57-E15B49367752}"/>
+  <w14:docId w14:val="2573919C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{90DB8804-F165-47BF-A136-073D99530DEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3611,1190 +1000,1014 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F6235D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F6235D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F6235D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F6235D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...437 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F6235D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F6235D"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...3 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="004336CF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F6235D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="001F0851"/>
+    <w:rsid w:val="00F6235D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F6235D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6235D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F6235D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7A1C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>764</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>35</ap:Lines>
+  <ap:Words>742</ap:Words>
+  <ap:Characters>4082</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>34</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4962</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4815</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>o203ton</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>o203ton</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>