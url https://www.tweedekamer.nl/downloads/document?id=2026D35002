--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,11922 +1,9233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00300DB4" w:rsidRDefault="569065DF" w14:paraId="5296AAF4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="004E4008" w:rsidR="004E4008" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0364D688" w14:textId="3EB1B3C4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008" w:rsidR="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>045</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008" w:rsidR="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008" w:rsidR="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Situatie in Oekraïne</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A170B" w:rsidRDefault="001A170B" w14:paraId="617D1F65" w14:textId="77777777"/>
-[...28 lines deleted...]
-        <w:t>siedebat Oekraïne op 3 juni jl.</w:t>
+    <w:p w:rsidRPr="004E4008" w:rsidR="004E4008" w:rsidP="004E4008" w:rsidRDefault="004E4008" w14:paraId="19AC8AC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008" w:rsidR="003E78D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>309</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B3EA1" w:rsidRDefault="007B3EA1" w14:paraId="4178E6C6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0075359A" w:rsidR="003276D1" w:rsidP="569065DF" w:rsidRDefault="009C6E87" w14:paraId="1B42E63F" w14:textId="5E61926B">
+    <w:p w:rsidRPr="004E4008" w:rsidR="004E4008" w:rsidP="004E4008" w:rsidRDefault="004E4008" w14:paraId="1213AC5C" w14:textId="36D80E62">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="004E4008" w14:paraId="4236F503" w14:textId="14C64A86">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008" w:rsidR="003E78D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008" w:rsidR="003E78D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij bied ik u, mede namens de minister van Buitenlandse Zaken, het verslag aan van de jaarlijkse Ukraine Recovery Conference (URC) van 25 en 26 juni jl. in Gdańsk, Polen. Ook is in deze brief een overzicht opgenomen van de Nederlandse steun aan Oekraïne, zoals door uw Kamer is verzocht tijdens het Commissiedebat Oekraïne op 3 juni jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="51624C81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="431DD797" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00AD19D8" w:rsidR="00AD19D8">
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Al ruim vier jaar voert Rusland een agressieoorlog tegen Oekraïne, waarbij Russische aanvallen op onder meer woongebouwen, energie-infrastructuur, watervoorzieningen en scholen aanhouden. Niet alleen de economie wordt door Rusland op de proef gesteld, maar ook de moraal van de Oekraïners. Militaire steun stelt Oekraïne in staat zich aan de frontlinie te verdedigen, de niet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:noBreakHyphen/>
-      </w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">militaire steun houdt het front achter het front in stand. Dit is cruciaal om Oekraïne economisch en maatschappelijk overeind te houden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003276D1" w:rsidRDefault="003276D1" w14:paraId="44D43349" w14:textId="1DCA9890"/>
-[...11 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6AE496D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5E7ABD65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door de voortdurende oorlog nemen de kosten van wederopbouw en herstel verder toe: in de vijfde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rapid Damage and Needs Assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RDNA 5) van de Wereldbank, VN en de Europese Commissie worden de totale wederopbouwkosten voor de komende tien jaar ingeschat op USD 588 miljard. Daarnaast hebben de Oekraïense burgers zich dit jaar door een zeer zware winter moeten slaan, waarin Rusland de energie-infrastructuur veelvuldig bombardeerde en men soms tot in wel temperaturen van -32 graden Celsius zonder verwarming zat. Dit jaar zijn de energienoden enorm gestegen door de Russische verwoestingen van de energie-infrastructuur, alleen al voor dit jaar is EUR 5 miljard nodig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="25C0B412" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6CC8CAFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deelname aan de Ukraine Recovery Conference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6E202B71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het licht van bovenstaande en de inzet van het kabinet voor onverminderde steun aan Oekraïne, heb ik deelgenomen aan de URC in Gdańsk. De URC heeft als doel om internationale steun voor herstel en wederopbouw van Oekraïne te mobiliseren. Deze URC is het vervolg op voorgaande conferenties in Lugano (2022), Londen (2023), Berlijn (2024) en Rome (2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="632F7EAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="301B4043" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De conferentie in Gdansk werd geopend door de premier van Polen Donald Tusk, de premier van Oekraïne Yuliia Svyrydenko, en de voorzitter van de Europese Commissie Ursula von der Leyen, waarin zij de noodzaak en urgentie benadrukten voor niet-militaire steun aan Oekraïne. Diverse staatshoofden, regeringsleiders en ministers uit partnerlanden spraken hun blijvende steun uit voor Oekraïne evenals internationale financiële instellingen, het bedrijfsleven, het maatschappelijk middenveld en andere belanghebbenden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="207D1186" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="79160A95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het belang van veiligheid en weerbaarheid in de herstel- en wederopbouwagenda van Oekraïne stond deze conferentie centraal. De nadruk lag op het vergroten van de rol van het bedrijfsleven, het stimuleren van private investeringen en het versterken van het energiesysteem. Daarnaast zijn ook het versterken van de (lokale) overheid, ondersteunen van hervormingen, EU-toetreding, corruptiebestrijding, uitdagingen op de arbeidsmarkt en sociale vraagstukken zoals re-integratie van veteranen, ontheemden en (vrijwillige) terugkeer van Oekraïners aan bod gekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5DA0EC37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0192DE04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de conferentie heb ik de onverminderde Nederlandse steun aan Oekraïne herbevestigd. Zonder financiële en economische steun kan Oekraïne de strijd niet volhouden. Het is cruciaal dat de economie en maatschappij overeind blijven om het moraal op peil te houden. Rusland zet de kou en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">winter in als wapen. Herstel van de energie infrastructuur is daarom een essentieel onderdeel van de Oekraïense weerbaarheid en veiligheid. Naast steun is het van belang de druk op Rusland te blijven vergroten om Rusland naar de onderhandelingstafel te bewegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7A5BDF5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="319527E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van de wederopbouwagenda, alsook de voortzetting van internationale steun vanuit alle partners, kwam ook aan bod in mijn gesprekken met Oekraïense kabinetsleden eerste vicepremier Denys Shmyhal, minister van Economie Oleksii Sobolev, vicepremier voor Wederopbouw, Oleksii Kuleba en vicepremier voor Europese integratie en Handel, Taras Kachka, evenals met de President van de Wereldbank Ajay Banga en de President van de Europese Bank voor Wederopbouw en Ontwikkeling (EBRD) Odile Renaud-Basso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="422815E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="16DCB149" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Energiesteun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2B89EEC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorbereiding op de komende winter was een centraal thema tijdens de URC en ik heb samen met de Oekraïense vicepremier en minister van Energie Denys Shmyhal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Energy Road Map</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondertekend. Dit is een bilaterale samenwerking met Oekraïne om de Nederlandse energiesteun effectief en doelgericht uit te voeren en het energienetwerk weerbaarder te maken voor komende winter. Dit is van essentieel belang voor de continuïteit van de Oekraïense energievoorziening. Hiermee wordt ook uitvoering gegeven aan de motie van de leden Verkuijlen en Bamenga.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voorafgaand aan de URC vond ook een G7+ Energie Ministeriele plaats waaraan ik deelnam. Tijdens deze bijeenkomst heeft Oekraïne de urgente energienoden gepresenteerd en partnerlanden hun blijvende energiesteun benadrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6598FC30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="390F9F5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232432218" w:id="0"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samenwerking op het gebied van menselijk kapitaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2761C280" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met de ondertekening van een intentieverklaring hebben Nederland en Oekraïne afgesproken de samenwerking op het gebied van human capital (menskracht) te intensiveren. Deze samenwerking draait om de ‘dual intent approach’: Oekraïense ontheemden kunnen deelnemen aan de Nederlandse arbeidsmarkt en tegelijk hun kennis en vaardigheden voor de wederopbouw van Oekraïne versterken. De focus ligt op (tekort)sectoren die belangrijk zijn voor zowel de arbeidsmarkt in Nederland als voor sectoren en beroepen die relevant zijn voor de wederopbouw van Oekraïne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6C6F6ACF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="09617DE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Nederlandse bijdrage aan Ukraine Relief, Recovery, Reconstruction and Reform Trust Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hierna: URTF). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7C273C83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samen met de Managing Director Operations van de Wereldbank, Anna Bjerde, heb ik een Memorandum of Understanding getekend over de invulling van de eerder gedane Nederlandse bijdrage van EUR 55 miljoen voor 2026. Ik heb de Wereldbank bedankt voor haar voortdurende inzet, zowel op het gebied van de wederopbouw-inspanningen, als voor de schade- en wederopbouwanalyses en hervormingen in Oekraïne.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het URTF is een door de Wereldbank beheerd multi-donorfonds, dat een integrale bijdrage levert aan de wederopbouw- en hervormingsagenda van Oekraïne. Het URTF richt zich in het bijzonder op herstel van infrastructuur, het elektriciteitsnetwerk, huisvesting, gezondheidszorg, landbouw en onderwijs. Nederland heeft tot op heden in totaal EUR 318 miljoen bijgedragen aan het URTF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="08495FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="01E68F04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (RDNA 5) van de Wereldbank, VN en de Europese Commissie worden de totale wederopbouwkosten voor de komende tien jaar ingeschat op USD 588 miljard. Daarnaast hebben de Oekraïense burgers zich dit jaar door een zeer zware winter moeten slaan, waarin Rusland de energie-infrastructuur veelvuldig bombardeerde en men soms tot in wel temperaturen van -32 graden Celsius zonder verwarming zat. Dit jaar zijn de energienoden enorm gestegen door de Russische verwoestingen van de energie-infrastructuur, alleen al voor dit jaar is EUR 5 miljard nodig. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministeriele bijeenkomst Ukraine Donor Platform </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1547D" w:rsidP="00B1547D" w:rsidRDefault="00B1547D" w14:paraId="1CF9A854" w14:textId="77777777">
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="050932AC" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast nam ik deel aan het jaarlijkse ministeriële overleg van het Ukraine Donor Platform (UDP), het G7+ coördinatieplatform voor de Oekraïense financiële en herstel- en wederopbouwnoden. Voorafgaand aan deze ministeriele bijeenkomst vond een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Steering Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats van het UDP, waar onder meer is gesproken over de Oekraïense financiële situatie, hervormingen, het mobiliseren van de private sector en de wederopbouw- en energienoden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4CE99606" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="382D5517" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijeenkomst ministers van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3E2613A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit jaar vond er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en marge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van de URC op uitnodiging van de Poolse minister van Financiën Domanski voor het eerst een bijeenkomst van ministers van Financiën plaats. Nederland was hierbij op hoogambtelijk niveau vertegenwoordigd. Ook hier is gesproken over het belang van hervormingen, het betrekken van de private sector en de financieringsnoden in 2027. Een aantal landen riep op tot het verder verkennen van de inzet van de geïmmobiliseerde Russische centralebanktegoeden.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="55CC74EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1FAEE66B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deelname Nederlands bedrijfsleven</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="13CA5870" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder leiding van de Speciaal Gezant voor Oekraïne nam een delegatie van 15 Nederlandse bedrijven uit onder meer de gezondheidszorg, energie-, bouw- en defensiesector deel aan de conferentie. Ik heb met deze bedrijven gesproken over kansen en uitdagingen over zakendoen in Oekraïne. Een aantal bedrijven nam deel aan verschillende panels over wederopbouw en de bedrijven kwamen tijdens een matchmaking-evenement in contact met Oekraïense en Poolse bedrijven en overheid en internationale financiële instellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="54AF71B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B1547D" w:rsidR="00427CBD" w:rsidP="569065DF" w:rsidRDefault="00BF15FE" w14:paraId="2ED2D49B" w14:textId="13BA9837">
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="69A96532" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook werden verschillende overeenkomsten door het bedrijfsleven ondertekend. Zo tekenden de NAM (Nederlandse Aardolie Maatschappij) en het Oekraïense bedrijf Naftogaz een intentieverklaring, waarin zij aangeven hun samenwerking te willen versterken. De NAM ontmantelt de komende jaren tal van olie- en gas installaties (o.a. het Groningengasveld) waarvan een deel kan worden hergebruikt in Oekraïne. Onder het in-kind energiesteunprogramma is reeds een eerste levering aan kritische onderdelen van de NAM naar Oekraïne getransporteerd. De komende jaren ziet de NAM mogelijkheden om dit soort leveringen op te schalen. De intentieverklaring die de NAM en Naftogaz tijdens de URC tekenden is een belangrijke stap die het commitment van beide partijen bevestigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="229C1D76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5A22F9BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de conferentie tekende het Nederlandse bedrijf VDL een intentieverklaring met het Oekraïense </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Institute of Traumatherapy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en de Oekraïense </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Charitable Foundation "Hope and Humanity"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over modulaire bouw van ziekenhuizen. Philips tekende met de Kyiv Regional State Administration een overeenkomst, en Invest International tekende met het Oekraïense Ministry of Health en de Kyiv Regional State Administration eveneens een overeenkomst. Beide overeenkomsten gaan over de Kyiv Regional Rehabilitation Clinic. Dit betreft de ontwikkeling van een nieuw orthopedisch en traumacentrum en protheselaboratorium in Kyiv, als uitbreiding van het bestaande regionale revalidatiecentrum. QuinteQ Energy ondertekende een contract voor de levering van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>microgrid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de haven van Odessa, in samenwerking met de Hamburger Hafen und Logistik AG. Deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>microgrid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zorgt ervoor dat er onafhankelijk van het elektriciteitsnet energie opgewekt kan worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0AD347D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6676B7F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met betrekking tot de motie van het lid Boswijk c.s. over een verkenning naar een strategisch partnerschap tussen de havens van Rotterdam en Odessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kan ik uw Kamer informeren dat inmiddels gesprekken hebben plaatsgevonden tussen de havenautoriteiten van Rotterdam en Odessa. Deze gesprekken hebben geresulteerd in een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Memorandum of Understanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gericht op samenwerking op het gebied van havenontwikkeling, logistiek en kennisuitwisseling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="737CBB3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="13286064" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graag informeer ik u daarnaast over de niet-militaire steun die Nederland in Gdańsk heeft aangekondigd onder voorbehoud van parlementaire goedkeuring van de Nota van wijziging op de eerste suppletoire begroting BHO 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0F06A397" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0CBE815F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk233278420" w:id="1"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versnelde steun aan Oekraine in 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0375BEC1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met Nota’s van Wijziging op de begrotingen van BZ en BHOS, wordt er niet-militaire steun ten hoogte van EUR 178 miljoen versneld beschikbaar gesteld in 2026 uit de gereserveerde middelen voor niet-militaire steun aan Oekraïne in 2028 en 2029. Het kabinet is voornemens om deze ODA-steun van EUR 178 miljoen voor 2026 als volgt in te zetten:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5723B027" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232772553" w:id="2"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>EUR 40 miljoen steun via de Europese Bank voor Wederopbouw en Ontwikkeling (EBRD), waaronder energie;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0F29B14C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EUR 20 miljoen energiesteun via het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ukraine Energy Support Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (UESF);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4D835E04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EUR 45 miljoen wederopbouw-steun aan de Wereldbank, te kanaliseren via SPUR 2.0, een speciale crisisfaciliteit voor Oekraïne;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="43BA9C24" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EUR 10 miljoen via de Internationale Financiële Instellingen, waarmee zal worden ingezet  op de private sector; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6904DF00" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EUR 15 miljoen aan de Europese Investeringsbank (EIB), te kanaliseren via het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EU for Ukraine Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EU4U) dat de wederopbouw van Oekraïne ondersteunt. Het financiert infrastructuurprojecten en helpt Oekraïense bedrijven toegang te krijgen tot kapitaal om de economie draaiende te houden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7AEBFF9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EUR 15 miljoen voor humanitaire hulp, te kanaliseren via VN en het ICRC (EUR 10 miljoen) en via het Nederlands maatschappelijk middenveld (EUR 5 miljoen). Veel van deze steun wordt al verstrekt in samenwerking met Oekraïens maatschappelijk middenveld; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4AB9B9C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232512984" w:id="3"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EUR 10 miljoen voor het adresseren van urgente gezondheidsnoden, onder andere te kanaliseren via de Wereldgezondheidsorganisatie (WHO);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="52189A19" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EUR 5 miljoen voor verdere versterking van het Oekraïense stelsel van toegankelijke kwalitatieve geestelijke zorg (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mental Health and Psychosocial Support,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MHPSS); en tenslotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="14DCA1A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>EUR 18 miljoen reserve, later dit jaar te verdelen om te kunnen inspringen op urgente noden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6F314A38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...474 lines deleted...]
-          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A6A09" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="70F75C58" w14:textId="77777777">
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="50F9310A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">: URTF). </w:t>
+      <w:bookmarkStart w:name="_Hlk233205869" w:id="4"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De algehele en ongeoormerkte Nederlandse humanitaire steun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – die ook in Oekraïne kan worden ingezet – en de hierboven genoemde extra humanitaire steun, is zo ingericht dat deze de noden van de hardst getroffen en meest kwetsbare mensen helpt verminderen. Nederland verwacht van haar humanitaire partners ook dat zij in hun aanpak altijd hulp voor de zwaarst getroffen mensen en de hoogste noden prioriteren. Deze werkwijze betekent dat Nederland haar humanitaire partners, in lijn met de Kamermotie van de leden Struijs en Van der Werf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, stimuleert en ondersteunt om in Oekraïne ook specifiek steun te bieden aan extra kwetsbare ouderen en gezinnen nabij de frontlinies. Bovendien betekent dit dat als uitval van energievoorziening levensbedreigend wordt, met name in de winter, ook humanitaire organisaties inzetten op noodenergievoorziening, in lijn met de Kamermotie van Verkuijlen en Bamenga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6A09" w:rsidP="008A6A09" w:rsidRDefault="008A6A09" w14:paraId="47288BCA" w14:textId="2989E974">
-[...60 lines deleted...]
-    <w:p w:rsidRPr="000E2D46" w:rsidR="000E2D46" w:rsidP="000E2D46" w:rsidRDefault="000E2D46" w14:paraId="1DE9FC70" w14:textId="77777777">
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="02DB3FA7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...145 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...831 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="002D6468" w:rsidR="00EA5EB8" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="4F1D39CF" w14:textId="1DABDE53">
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3025962D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="569065DF">
-        <w:rPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inzet EBRD</w:t>
       </w:r>
-      <w:r w:rsidRPr="569065DF">
-        <w:rPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflows </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oekraïne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2CFF1225" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de Kamerbrief ‘Nederlandse inzet tijdens de Ukraine Recovery Conference in Rome’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van vorig jaar is uw Kamer medegedeeld dat er via de EBRD EUR 21,4 miljoen beschikbaar is gekomen om opnieuw in te zetten voor Oekraïne. EUR 8 miljoen afkomstig uit deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reflow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zou worden ingezet als bijdrage aan de EBRD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ukraine First</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faciliteit. Aangezien het CRSF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukraine First </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">twee afzonderlijke fondsen zijn, wordt met deze constructie het risico op onnavolgbaarheid in de financiële administratie te groot geacht. Daarom is ervoor gekozen om EUR 8 miljoen bij te dragen aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukraine First </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>afkomstig uit de middelen ten behoeve van de niet-militaire steun aan Oekraïne in 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De eerder aangekondigde bijdragen van gezamenlijk EUR 23 miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via het CRSF van de EBRD ten behoeve van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Oekraïense staatsgasbedrijf Naftogaz zal voor EUR 15 miljoen afkomstig zijn uit de middelen voor 2026 en voor EUR 8 miljoen afkomstig zijn uit bovengenoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reflow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De resterende EUR 13,4 miljoen wordt binnen het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crisis Response Special Fund </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(CRSF) nogmaals besteed aan Oekraïne, waarmee de inzet en hoogte van de bijdragen aan het CRSF ongewijzigd blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3BE68AC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="16663C06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overzicht steun aan Oekraïne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6B197C35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het Commissiedebat over Oekraïne met de minister van Buitenlandse Zaken op 3 juni jl. heeft uw Kamer verzocht om een overzicht van de Nederlandse steun aan Oekraïne. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232587564" w:id="5"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In onderstaande tabel staat de gerealiseerde en geraamde Nederlandse militaire en niet-militaire Oekraïne-steun op basis van stand Voorjaarsnota (netto uitgaven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Met Nota’s van Wijziging op de begrotingen 2026 van BZ en BHO is er niet-militaire steun versneld beschikbaar gesteld in 2026 uit gereserveerde middelen voor niet-militaire steun aan Oekraïne in 2028 en 2029.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Nota’s van Wijziging zijn opgenomen in de standen in onderstaande tabel. De militaire uitgaven zijn ongewijzigd ten opzichte van het overzicht dat de minister van Defensie op 3 juni jl. deelde met uw Kamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de Miljoenennota 2027 zal uw Kamer opnieuw worden geïnformeerd over de totaal geraamde steun aan Oekraïne, zoals ook de afgelopen jaren het geval was.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4BBEE8C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="75F4E6F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...58 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...344 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overzicht gerealiseerde en geraamde Nederlandse steun aan Oekraïne (in miljoenen euro’s)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblW w:w="10224" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1531"/>
-        <w:gridCol w:w="1984"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="854"/>
+        <w:gridCol w:w="1866"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="1049"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00577E37" w:rsidTr="569065DF" w14:paraId="5D461DA4" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="2B264B89" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="75EB0422" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4F4CA4C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Categorie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="540A7540" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4A5A88F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="3040FD7B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0E452C52" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="48491A5F" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0EC20F4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="37857B50" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="45D1915A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="16D88CDF" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="13C2131F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="0CA11491" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1764558B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="1A9EB214" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7F3281B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="552273F8" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4FA67F73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="25C7CE9B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="41744D4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="7D4DDE28" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="25C63361" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="2F509A2C" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3FADD0C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00577E37" w:rsidR="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="4237445B" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0A2E3EA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Cumulatief </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="6998B6AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="00E25EA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="772C8974" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Militaire steun</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...28 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="02A21A4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1FD80338" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3D004FDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5004BDEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="60F73BD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="07BF5B8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5328361E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="48B10D71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4B5D7B25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5C4A2523" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="237FA2BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7292B2CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.749</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="0EA466EA" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="6474785F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...43 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="07551F95" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="67A9497B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Buitenlandse Zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6474DB6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="72129765" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4E4703BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="156741DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="35561A05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4330F2C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="47DEA8A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="43F86814" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2BBDB291" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="27781C59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="45E45A99" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="3E21737B" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="5EDFF1F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="633AB7B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5EA6D433" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Defensie (incl. DMF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="412797DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="26FA1CB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="642C054C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="07D421A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="701B0257" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5735B02D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>965</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="41B48FD4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>597</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="46FE9DEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="30FD1B69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="79115937" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="29989D86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.793</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="0B334522" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="36C402B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5052C48F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="124B7965" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aanvullende Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="747CCA31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7265A3F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="40507022" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="68EA98BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0AF2D3C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="20B2F420" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0C4C3503" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="629A6F35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="59A92A28" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="49C31B92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5D057E1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.856</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="413D3BA6" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="6F2CF500" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...321 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="18A8FAB4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="25A6852A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="004F5176" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7DF4CDFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="338F76F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="21D3ED53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5A444BD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="091E43E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="691FFC16" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0B16CBE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="04995D0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0A936011" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="52D92352" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="76CE82E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="61E99E26" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2ABFF6A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Niet-militaire steun</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...28 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2165ABF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="54824FDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="263E88CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>546</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="48133787" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="24461714" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>547</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2FF0165C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="289694D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="33D82E7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="077BF7A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="39D7B840" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="23C44425" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3B771190" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.127</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="3576E83A" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="5A5ABFEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...43 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5A64F3AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6DE4B51E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Buitenlandse Zaken (incl. BHO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7A054378" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="36FA514C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3C0DB071" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7436C51A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="74345F6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="183D7825" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>674</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0936E90E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1A9767C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3D73E3ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="21FBD743" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="557DE8D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.718</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="60D3640C" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="1F3B7FCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="66819A92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1513CB14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financiën</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3362714B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="62A11878" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5934A5B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="53C60318" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6E719099" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="15C53878" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4A1402E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7CBF1673" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="49CD3A21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="613BE3AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="519A1599" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="44C6EDA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="74A00073" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="48A2A08E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="21F6538F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Justitie en Veiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="01F064FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7E5E7DFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0A147BCE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4EDE420F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3F992A71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="71FE0797" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="39762431" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="04573ADB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="217988E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4E84BE62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="55889A9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="557B5AD7" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="6A5D14C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="393E3B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2375FF2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aanvullende Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="00CAFAAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="05FF8176" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="361651B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="11493075" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3FD4A65C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5BFEF78E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5F6BDE26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4836304B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="61E79AF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0D2FE665" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="01A6782D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>878</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006A0871" w:rsidR="00BE2DA3" w:rsidTr="569065DF" w14:paraId="5B8A3366" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="72CB996B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0FF26272" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="60B77A0A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overig (EZ, KGG, IenW, OCW)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="79D1CE89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="00ED561C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2C0D18DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0D7F7B9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6EB59374" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="46E6BCCB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1CE58C58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2D45C238" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6838A54C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="602A5556" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5318A054" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE2DA3" w:rsidRDefault="00BE2DA3" w14:paraId="5506329F" w14:textId="77777777"/>
-[...27 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="07C99516" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5B69202B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast bovenstaande steun aan Oekraïne zijn er in EU-kader garanties en leningen verstrekt via de begroting van het ministerie van Financiën.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00577E37" w:rsidRDefault="00577E37" w14:paraId="663A4C23" w14:textId="77777777"/>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6B03EDC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9469" w:type="dxa"/>
+        <w:tblW w:w="10118" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1531"/>
-        <w:gridCol w:w="1984"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="854"/>
+        <w:gridCol w:w="1866"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="546"/>
+        <w:gridCol w:w="1049"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00577E37" w:rsidR="00577E37" w:rsidTr="569065DF" w14:paraId="2223857A" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="3AC919CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA0006" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="59D7D37E" w14:textId="5BB6A343">
-[...16 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="10C5FB88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Categorie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA0006" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="47D976C5" w14:textId="08A21FAE">
-[...16 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="164F5D36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Begroting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D343EC" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="7CAE2FEA" w14:textId="4EA5FD9F">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7DB79B0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA0006" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="417127BB" w14:textId="50FFAB6E">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="07C4825E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA0006" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="2D0E175D" w14:textId="7B607FA9">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="18CA03A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DA0006" w:rsidR="00577E37" w:rsidDel="00BE2DA3" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="10A309E1" w14:textId="400E7B64">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidDel="00BE2DA3" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="18F9E2CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="59BEADF7" w14:textId="06A0950E">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="457E8580" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D343EC" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="0324C389" w14:textId="5982F8E0">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="21D44DBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D343EC" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="346E1A57" w14:textId="10928B76">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="68B6A452" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D343EC" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="7EF53E97" w14:textId="60FCD86D">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="41CAD021" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D343EC" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="216F2689" w14:textId="5F07AE07">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1C9F62E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcW w:w="546" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D343EC" w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="40261D07" w14:textId="44AC39FB">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="29A0D988" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00577E37" w:rsidP="569065DF" w:rsidRDefault="569065DF" w14:paraId="1134656B" w14:textId="1E391A31">
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="1AC60C0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Cumulatief </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00577E37" w:rsidR="00577E37" w:rsidTr="569065DF" w14:paraId="3AB36BCA" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="30C90D50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4FEFA776" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Garanties en leningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...28 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="37F8397A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="48C1CE78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4E1AA091" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6E8EC5BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.443</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="76451FE1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-1.412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="54E4DF5E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="6B59F0E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="747B2933" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="33E889BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7AF89CAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2E9F9F92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3CB96E4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D343EC" w:rsidR="00577E37" w:rsidTr="569065DF" w14:paraId="6CE8E171" w14:textId="77777777">
+      <w:tr w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidTr="004E4008" w14:paraId="7C1220F5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...42 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2C107647" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1866" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0E964ED3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Financiën</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="375A9DA4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="2A5E5DC4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.277</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="01400318" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.443</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="0FC36FDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-1.412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="599" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="57A710FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="3F434C28" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="13CD69F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4A66A429" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5EB48FA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="510" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="546" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="4FF82D45" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="7EED98F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4008">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00577E37" w:rsidRDefault="00577E37" w14:paraId="01FA774A" w14:textId="083DA672"/>
-[...59 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="004E4008" w:rsidR="003E78D4" w:rsidP="004E4008" w:rsidRDefault="003E78D4" w14:paraId="5E874020" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="004E4008" w:rsidP="004E4008" w:rsidRDefault="004E4008" w14:paraId="3A410C49" w14:textId="2FAF7FDB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004E4008" w:rsidR="004E5D09" w:rsidP="004E4008" w:rsidRDefault="004E5D09" w14:paraId="1BDDAFC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004E4008" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32C7C529" w14:textId="77777777" w:rsidR="007F410E" w:rsidRDefault="007F410E">
+    <w:p w14:paraId="31705508" w14:textId="77777777" w:rsidR="00F56F29" w:rsidRDefault="00F56F29" w:rsidP="003E78D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18D7536E" w14:textId="77777777" w:rsidR="007F410E" w:rsidRDefault="007F410E">
+    <w:p w14:paraId="2D142BAF" w14:textId="77777777" w:rsidR="00F56F29" w:rsidRDefault="00F56F29" w:rsidP="003E78D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:altName w:val="Calibri"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BCF06F6" w14:textId="77777777" w:rsidR="006119EF" w:rsidRDefault="006119EF">
+  <w:p w14:paraId="1AB06ED3" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="003E78D4" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="1B78A5C0" w14:textId="77777777" w:rsidR="00867D74" w:rsidRDefault="00867D74">
+  <w:p w14:paraId="590509C7" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="003E78D4" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...32 lines deleted...]
-  <w:p w14:paraId="33B304AE" w14:textId="77777777" w:rsidR="00867D74" w:rsidRDefault="00867D74">
+  <w:p w14:paraId="7865710A" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="003E78D4" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="475CF506" w14:textId="77777777" w:rsidR="007F410E" w:rsidRDefault="007F410E">
+    <w:p w14:paraId="42B71EE0" w14:textId="77777777" w:rsidR="00F56F29" w:rsidRDefault="00F56F29" w:rsidP="003E78D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EFC1C61" w14:textId="77777777" w:rsidR="007F410E" w:rsidRDefault="007F410E">
+    <w:p w14:paraId="54617569" w14:textId="77777777" w:rsidR="00F56F29" w:rsidRDefault="00F56F29" w:rsidP="003E78D4">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="12E82AA1" w14:textId="2F21E01D" w:rsidR="00803E6F" w:rsidRPr="00184F9F" w:rsidRDefault="00803E6F">
+    <w:p w14:paraId="693B0814" w14:textId="409104F7" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>5-XVII, nr. 17</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36915 XVII, nr. 17</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7987A0FE" w14:textId="031AF305" w:rsidR="008A6A09" w:rsidRPr="00CA0425" w:rsidRDefault="008A6A09" w:rsidP="569065DF">
+    <w:p w14:paraId="18B1D33D" w14:textId="531A26DE" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0425">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CA0425">
-[...32 lines deleted...]
-        <w:t>239.</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 045, nr. 239.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="76AD0370" w14:textId="3BE9C77B" w:rsidR="00E42D4D" w:rsidRDefault="00E42D4D">
+    <w:p w14:paraId="79019B2E" w14:textId="2D51EFA3" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2BAD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DC2BAD">
-[...39 lines deleted...]
-        <w:t>501-20, nr. 2265</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-20, nr. 2265</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="07B4B739" w14:textId="315D8DFC" w:rsidR="00603033" w:rsidRPr="006977BD" w:rsidRDefault="00603033" w:rsidP="569065DF">
+    <w:p w14:paraId="4DAB339D" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000347FA">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000347FA">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> het leveren van basisdiensten, herstellen van infrastructuur en implementeren van hervormingen.</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Wereldbank voert onder meer steunprogramma’s uit die Oekraïne helpen bĳ het leveren van basisdiensten, herstellen van infrastructuur en implementeren van hervormingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="55C559F6" w14:textId="5B7CAB62" w:rsidR="00E64767" w:rsidRPr="00B508F3" w:rsidRDefault="00E64767" w:rsidP="569065DF">
+    <w:p w14:paraId="3BE7EA46" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B508F3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B508F3">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">36180-189 </w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie laatstelijk Kamerbrief “De financiële invulling van humanitaire hulp in 2026”, Kamerstuk 36180-189 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="392BA78C" w14:textId="5A7E7519" w:rsidR="000347FA" w:rsidRPr="00B508F3" w:rsidRDefault="000347FA" w:rsidP="569065DF">
+    <w:p w14:paraId="4B1349E8" w14:textId="64DA8567" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B508F3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B508F3">
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 045, nr. 282 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="55BA2F04" w14:textId="017D46A4" w:rsidR="00A516F7" w:rsidRPr="00B508F3" w:rsidRDefault="00A516F7" w:rsidP="569065DF">
+    <w:p w14:paraId="3E073840" w14:textId="5740D57B" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B508F3">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B508F3">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">17 </w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 915 XVII, nr. 17 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="377BC904" w14:textId="0DA12F8B" w:rsidR="00A253CD" w:rsidRPr="00D21A57" w:rsidRDefault="00A253CD" w:rsidP="00A253CD">
+    <w:p w14:paraId="3605C977" w14:textId="2E3C9C0F" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006977BD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006977BD">
-[...32 lines deleted...]
-        <w:t>209</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 045, nr. 209</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="22DB6842" w14:textId="77777777" w:rsidR="00A253CD" w:rsidRPr="003013FD" w:rsidRDefault="00A253CD" w:rsidP="00A253CD">
+    <w:p w14:paraId="170EA862" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003013FD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003013FD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het </w:t>
       </w:r>
-      <w:r w:rsidRPr="003013FD">
-        <w:rPr>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Crisis Response Special Fund</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> ondersteunt vitale sectoren van de Oekraïense economie, waaronder de energievoorziening, landbouw en voedselzekerheid, de financiële sector, infrastructuur en de private sector. </w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CRSF) van de EBRD ondersteunt vitale sectoren van de Oekraïense economie, waaronder de energievoorziening, landbouw en voedselzekerheid, de financiële sector, infrastructuur en de private sector. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="563B8298" w14:textId="58D72EDC" w:rsidR="00A253CD" w:rsidRPr="00D21A57" w:rsidRDefault="00A253CD" w:rsidP="00A253CD">
+    <w:p w14:paraId="285E7C63" w14:textId="663BA48B" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21A57">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D21A57">
-[...32 lines deleted...]
-        <w:t>241</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 045, nr. 241</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="440DDA29" w14:textId="6DA3301B" w:rsidR="00A253CD" w:rsidRPr="00D21A57" w:rsidRDefault="00A253CD" w:rsidP="00A253CD">
+    <w:p w14:paraId="4BD6B210" w14:textId="502C5FDC" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D21A57">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D21A57">
-[...67 lines deleted...]
-        <w:t>265</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36 045, nr. 241 en Kamerstuk 36 045, nr. 265</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="377BA50E" w14:textId="77777777" w:rsidR="00C74B44" w:rsidRPr="00AA2A85" w:rsidRDefault="00C74B44" w:rsidP="569065DF">
+    <w:p w14:paraId="0679F053" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2A85">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA2A85">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Netto uitgaven zijn uitgaven minus ontvangsten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="4983A3BA" w14:textId="28797472" w:rsidR="00BE2DA3" w:rsidRPr="00A95974" w:rsidRDefault="00BE2DA3" w:rsidP="569065DF">
+    <w:p w14:paraId="0F0551D5" w14:textId="0FE51C41" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2A85">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="000F5E51" w:rsidRPr="00AA2A85">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 36 915, V, nr. 6 en Kamerstuk 36 915 XVII, nr. 8  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="26095F2D" w14:textId="1F74C9B9" w:rsidR="00BE2DA3" w:rsidRDefault="00BE2DA3" w:rsidP="00BE2DA3">
+    <w:p w14:paraId="5A211C43" w14:textId="4A8F5868" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A95974">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A95974">
-[...32 lines deleted...]
-        <w:t>296 (blz. 9).</w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 045, nr. 296 (blz. 9).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="3FE9CBB0" w14:textId="1959E5AD" w:rsidR="00577E37" w:rsidRPr="00A95974" w:rsidRDefault="00577E37" w:rsidP="569065DF">
+    <w:p w14:paraId="434625E8" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="004E4008" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A95974">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A95974">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="004E4008">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit zijn verplichtingenuitgaven die niet noodzakelijkerwijs tot kasuitgaven leiden. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F81C85A" w14:textId="77777777" w:rsidR="006119EF" w:rsidRDefault="006119EF">
+  <w:p w14:paraId="058B5A52" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="003E78D4" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5296AAFC" w14:textId="6A2CEFCF" w:rsidR="00300DB4" w:rsidRDefault="007F410E">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0AF650FB" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="003E78D4" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5296AAFE" w14:textId="7DF4B948" w:rsidR="00300DB4" w:rsidRDefault="007F410E">
+  <w:p w14:paraId="21CD815F" w14:textId="77777777" w:rsidR="003E78D4" w:rsidRPr="003E78D4" w:rsidRDefault="003E78D4" w:rsidP="003E78D4">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1012 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8C5CD21B"/>
-[...388 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FB7AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6D6A09A"/>
     <w:lvl w:ilvl="0" w:tplc="1BB6564A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11984,1010 +9295,149 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...179 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1391919805">
+  <w:num w:numId="1" w16cid:durableId="1837187336">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00300DB4"/>
-[...675 lines deleted...]
-    <w:rsid w:val="7DA24D50"/>
+    <w:rsidRoot w:val="003E78D4"/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rsid w:val="004E4008"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00735484"/>
+    <w:rsid w:val="00802A9C"/>
+    <w:rsid w:val="008353CA"/>
+    <w:rsid w:val="00E048B3"/>
+    <w:rsid w:val="00F56F29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="91137"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5296AAF4"/>
-  <w15:docId w15:val="{22DEB001-94F4-416C-8539-3B7F2EF1BDBE}"/>
+  <w14:docId w14:val="387CEC5A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{27D8CB02-0F3D-432C-9DF2-439BBA2B2AEC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12996,77 +9446,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13091,75 +9541,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -13194,55 +9644,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -13311,1011 +9761,715 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003E78D4"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-      <w:ind w:left="861"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="404040"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003E78D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
     <w:pPr>
-      <w:spacing w:after="160"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Geenafstand1">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:pPr>
-[...61 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intensieveverwijzing1">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="003E78D4"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-[...33 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop31">
-[...33 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003E78D4"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopRomeins">
-[...61 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E78D4"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...231 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...184 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA5EB8"/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="003E78D4"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...14 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA5EB8"/>
-[...70 lines deleted...]
-    <w:rsid w:val="0095263E"/>
+    <w:rsid w:val="003E78D4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007930D5"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E78D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E78D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E78D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E4008"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -14587,146 +10741,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>13813</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>2536</ap:Words>
+  <ap:Characters>13952</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>115</ap:Lines>
+  <ap:Lines>116</ap:Lines>
   <ap:Paragraphs>32</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Nederlandse inzet tijdens de Ukraine Recovery Conference in Warschau</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16292</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>16456</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-02T07:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>