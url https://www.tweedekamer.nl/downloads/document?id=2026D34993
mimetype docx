--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,7499 +1,3411 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...166 lines deleted...]
-    <w:p w:rsidR="00684CD3" w:rsidP="00274736" w:rsidRDefault="00274736" w14:paraId="5843213A" w14:textId="77777777">
+    <w:p w:rsidRPr="001F051E" w:rsidR="001F051E" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="37257259" w14:textId="39419B37">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>293</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Primair Onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="001F051E" w:rsidP="001F051E" w:rsidRDefault="001F051E" w14:paraId="45C1EC4A" w14:textId="18691DC0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="00E965BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>880</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Goed onderwijs biedt </w:t>
-[...375 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="001F051E" w:rsidP="001F051E" w:rsidRDefault="001F051E" w14:paraId="662255D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="001F051E" w14:paraId="142DCDB5" w14:textId="4639A312">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="00E965BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="00E965BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Goed onderwijs biedt leerlingen de kennis en vaardigheden die belangrijk zijn voor hun toekomst en draagt bij aan de vooruitgang en ontwikkeling van onze samenleving. Daarom zet ik mij in voor het best mogelijke onderwijs, zodat iedere leerling de kans krijgt diens talenten optimaal te ontwikkelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="3C3964CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="00DD1AB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een soepele overgang van het primair naar het voortgezet onderwijs is daarbij van belang. Een passend schooladvies helpt daarbij en draagt bij aan de onderwijskansen en leerprestaties van leerlingen. De doorstroomtoets dient daarbij als instrument om te signaleren wanneer een leerling over meer (taal- en reken) vaardigheden beschikt dan verwacht. Met behulp van de doorstroomtoets, als tweede objectief gegeven, kan de leerkracht een passender schooladvies geven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="3D55A256" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="19419344" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tegelijkertijd is duidelijk dat er meer nodig is voor die soepele overgang naar het voortgezet onderwijs. Het vraagt om een integrale aanpak, waar de doorontwikkeling van de doorstroomtoets (op de vorm, functie en inhoud) onderdeel van is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274736" w:rsidP="00274736" w:rsidRDefault="00856C23" w14:paraId="438A561E" w14:textId="00E740D0">
-      <w:r>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="03BB445D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...56 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t>Met deze brief bied ik de resultaten aan van de doorstroomtoets in schooljaar 2025/2026. Vervolgens ga ik in op de doorontwikkeling van de doorstroomtoets op vorm, functie en inhoud. Conform een eerdere toezegging licht ik de stand van zaken toe van de verkenning naar één (centrale aanbieder van de) doorstroomtoets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="008C2368" w:rsidR="007E76C4">
-[...11 lines deleted...]
-      <w:r w:rsidR="00274736">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tot slot geef ik een update over de verkenning naar een breder schooladvies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C7061F" w:rsidR="00274736" w:rsidP="00584FF1" w:rsidRDefault="00274736" w14:paraId="2D16861B" w14:textId="716F9333">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="423A6127" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Terugblik afname van de doorstroomtoets 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="54ADE5F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij ontvangt u de definitieve rapportage van het College voor Toetsen en Examens (hierna: CvTE) over de derde afname van de doorstroomtoets. Dit jaar hebben ruim 175.000 leerlingen van bijna 7000 verschillende scholen één van de zes beschikbare doorstroomtoetsen gemaakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De resultaten van de doorstroomtoetsen 2026 laten een vergelijkbaar beeld zien met 2024 en 2025, zowel voor de toetsadviezen als de behaalde referentieniveaus. De definitieve cijfers omtrent de schooladviezen worden dit najaar officieel vastgesteld en vervolgens openbaar gemaakt door DUO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="2E5B210C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="790FA2AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opnieuw is een verschuiving van digitale naar papieren toetsen te zien, waarbij scholen die wisselden naar een papieren toets betere resultaten lijken te halen. Scholen met meer voorlopige ‘vmbo’-schooladviezen kiezen vaker voor adaptieve digitale toetsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="67E08E1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="2CB871C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als voorgaande jaren zien we verschillen in toetsresultaten tussen de diverse toetsen. Daarom blijven we onderzoek doen naar het (prestatie)verschil tussen papieren en digitale toetsen. In de rapportage licht het CvTE toe hoe zij door meerdere onderzoeken naar verschillende aspecten proberen de verschillen in toetsresultaten beter te duiden en monitoren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="3AF0F20C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...46 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">doorstroomtoetsen 2026 laten een vergelijkbaar beeld zien met 2024 en 2025, zowel voor de toetsadviezen als de behaalde referentieniveaus. De definitieve cijfers omtrent de schooladviezen worden dit najaar officieel vastgesteld en vervolgens openbaar gemaakt door DUO. </w:t>
-[...67 lines deleted...]
-      <w:r>
+        <w:t>Doorontwikkeling vorm van de doorstroomtoets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="488296A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toetsen kunnen, mits goed ingezet, een belangrijke bijdrage leveren aan de ontwikkeling van leerlingen en de kwaliteit van het onderwijs. Daarom werk ik onder andere aan de doorontwikkeling van de doorstroomtoets langs de aspecten vorm, functie en inhoud. Een wijziging ten aanzien van de vorm van de doorstroomtoets zie ik als eerste, belangrijke en noodzakelijke, stap binnen een langer traject om toetsing en schooladvisering zo te ontwikkelen dat deze beter bijdragen aan goed onderwijs en een optimale benutting van talent. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C2368" w:rsidR="00274736" w:rsidP="00274736" w:rsidRDefault="00274736" w14:paraId="5AC6087D" w14:textId="77777777">
-[...57 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="54D9FB14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stelsel met één centrale aanbieder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C7061F" w:rsidP="00274736" w:rsidRDefault="000B31A3" w14:paraId="7E7D6303" w14:textId="1EB65F31">
-[...207 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="4981FE83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben voornemens om per schooljaar 2029/2030 over te gaan naar een stelsel met één centrale aanbieder van zowel een papieren als digitale doorstroomtoets, tenzij er zich onverwachte ontwikkelingen voordoen die tot heroverweging van dit besluit leiden. Daarnaast houden we ook nauwlettend de uitkomsten van lopende onderzoeken in de gaten, zoals het onderzoek naar hoe de eerste groep leerlingen die in 2024 binnen het huidig stelsel de doorstroomtoets heeft gemaakt, geplaatst zijn in het derde jaar van het voortgezet onderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="1B0DD609" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="7CD8E711" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De signalen en zorgen van uw Kamer en het onderwijsveld over de werking van het huidige stelsel met veel keuzevrijheid heb ik goed gehoord. Het gaat met name om de vraag in hoeverre de vergelijkbaarheid van toetsresultaten en toetsadviezen voldoende kan worden gewaarborgd om leerlingen zo van een passend advies te voorzien. De spanning tussen vergelijkbaarheid en keuzevrijheid is complex en volledige vergelijkbaarheid tussen toetsen is een utopie. Een goede vergelijkbaarheid van toetsresultaten over jaren vraagt ook om een grote mate van stabiliteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="2825622D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="3D341A83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De genoemde zorgen vragen om een hernieuwde afweging van het belang van vergelijkbaarheid in relatie tot keuzevrijheid, juist in verband met mijn ambitie om kinderen de kans te geven zich te ontwikkelen. Een wijziging naar één centrale aanbieder draagt daaraan bij, zo stelt ook de Onderwijsraad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="008E6C64">
-[...49 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit kan daarmee bijdragen aan meer vertrouwen in de juiste werking van de doorstroomtoets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="12E9D5FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="2FC2AF1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast de eerder met uw Kamer gedeelde verkenning van het CvTE, Stichting Cito en OCW en het advies van de Onderwijsraad is ook een behoeftepeiling uitgevoerd onder scholen ten aanzien van keuzevrijheid binnen het toetsstelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00305435" w:rsidR="007E76C4">
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00305435">
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00305435">
-[...77 lines deleted...]
-      <w:r w:rsidRPr="00305435" w:rsidR="006D2A8E">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieruit blijkt dat de meerderheid van de reguliere po- en vo-scholen het aantal doorstroomtoetsen van zes te veel vindt en positief staat tegenover een wijziging. Tegelijkertijd staan scholen minder welwillend tegenover het afnemen van een andere doorstroomtoets dan de toets die zij nu gebruiken. De resultaten van de behoeftepeiling laten ook zien dat scholen hechten aan een keuze tussen een papieren en digitale toets. Scholen in het speciaal (basis)onderwijs hebben zorgen over de toegankelijkheid van toetsen voor leerlingen met een ondersteuningsbehoefte en benadrukken het belang van een, ook voor die leerlingen, passend aanbod van de doorstroomtoets. Een wijziging naar één doorstroomtoets zal in alle gevallen van scholen een omslag vragen. Om die reden wil ik hiervoor een heel zorgvuldig proces doorlopen, waar draagvlak ook een belangrijk onderdeel van is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274736" w:rsidP="00127F1A" w:rsidRDefault="00127F1A" w14:paraId="7483C3B2" w14:textId="781E0DD8">
-[...11 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="5AC4B676" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een stelsel met één centrale aanbieder van zowel een papieren als digitale toets zie ik als de meest passende richting voor de toekomst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="00DB5AEF">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze vorm kan de vergelijkbaarheid aanzienlijk verbeteren. Met een aanbod van zowel een papieren als digitale toets kunnen leerlingen gebruik blijven maken van een afnamemodus die aansluit bij de werkwijze op school en wat voor hen vertrouwd is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="4798BF48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="49EF1502" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toekomst en vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274736" w:rsidP="00274736" w:rsidRDefault="00232CF3" w14:paraId="2AB148D9" w14:textId="73839B22">
-[...165 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="7405BE1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De afname van de doorstroomtoets met één centrale aanbieder kan op zijn vroegst plaatsvinden in schooljaar 2029/2030. Deze termijn is nodig voor het wetstraject, de ontwikkeling van een nieuwe toets en een zorgvuldige overgangsperiode voor scholen en toetsaanbieders. Dit zorgt tevens voor een redelijke afbouwtermijn van de subsidie aan de huidige toetsaanbieders zodat zij hun werkzaamheden goed kunnen afronden. Ik vind, net als de Onderwijsraad, zorgvuldige invoering noodzakelijk en dat scholen ondersteund moeten worden bij de overgang naar één toets. Het CvTE blijft in aanloop naar de wijziging naar één centrale aanbieder de kwaliteit van de doorstroomtoetsen bewaken en versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="1B5BA7A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="263B2C80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de voorgestelde wijziging naar het stelsel met één centrale aanbieder van de doorstroomtoets dienen nog verschillende keuzes gemaakt te worden over de stelselinrichting. Deze keuzes zijn van groot belang voor de stabiliteit, uitvoerbaarheid en draagvlak binnen het toetsstelsel. Zo moet in de governance worden bezien welke partij verantwoordelijk wordt voor de ontwikkeling van de toets, wie de toets gaat aanbieden en op welke wijze de kwaliteit van de toets wordt bewaakt. Ik ga met toetsexperts, betrokken partijen en belanghebbenden aan de slag om de aansluiting op het geactualiseerde curriculum, de toetsinhoud, de mogelijkheid en wenselijkheid tot adaptiviteit van de digitale toets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00F442EF">
-[...78 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, de verhouding tussen toetsmodi en aansluiting op de behoeften van scholen en leerlingen goed uit te werken. Ook zal ik kijken naar het effect van deze wijziging op de leerlingvolgsystemen. De uitwerking van het stelsel met één aanbieder is een grote opgave die tijd kost om dit op een goede manier voor alle leerlingen te regelen. Mijn inzet is een stabiel stelsel met zo min mogelijk wijzigingen door de jaren heen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="4726EFE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="3BCD9295" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toepassing Caribisch Nederland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274736" w:rsidP="00274736" w:rsidRDefault="000D4269" w14:paraId="72F980CB" w14:textId="3E3C4CBF">
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="587D4408" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook de BES-eilanden zijn verplicht een doorstroomtoets af te nemen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00C976A2" w:rsidR="00274736">
-[...81 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op Bonaire is recent een eigen doorstroomtoets ontwikkeld en de evaluatie daarvan is nog gaande. Daarom is het nu te vroeg om Caribisch Nederland ook gelijk mee te nemen in de voorgestelde wijziging naar één centrale aanbieder in Europees Nederland. Mede in het kader van de lopende aanbesteding wordt onderzocht of en wanneer aansluiting bij de voorgestelde wijziging voor Europees Nederland passend is voor Bonaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="58A7C1F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="36C82EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doorontwikkeling inhoud en functie doorstroomtoets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274736" w:rsidP="00274736" w:rsidRDefault="00274736" w14:paraId="1EB8F202" w14:textId="62257B4B">
-      <w:r>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="38BF8417" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Naast de ontwikkelingen rondom de vorm van de doorstroomtoets, werk ik aan de doorontwikkeling van de functie en inhoud van de toets.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het eerdergenoemde advies van de Onderwijsraad over toetsing neem ik daarbij mee. Ook betrek ik daarbij de verschillende door uw Kamer geuite wensen ten aanzien van de inhoud van de doorstroomtoets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="263B3A94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="4942F989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoek praktische vaardigheden in doorstroomtoets</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...14 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:t>Uw Kamer heeft mij verzocht te onderzoeken of praktische vaardigheden in de doorstroomtoets kunnen worden opgenomen, om zo – naast cognitieve vaardigheden – ook praktische vaardigheden positief te herkennen en erkennen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijgaand (bijlage 3) stuur ik u het onderzoek van CitoLab naar het waarderen van praktische vaardigheden in het primair onderwijs. Vooralsnog biedt dit onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>helaas geen aanknopingspunt om praktische vaardigheden op te nemen in de doorstroomtoets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Praktische vaardigheden komen in principe tot uiting in concrete handelingen, die zich niet goed laten toetsen in traditionele (gestandaardiseerde) vormen van toetsen. Toch zou ik graag een mogelijkheid voor het waarderen van praktische vaardigheden willen ontwikkelen maar dat vergt nadere verkenning en uitwerking. Een uitgebreidere reactie op de aanbevelingen van dit onderzoek volgt samen met de beleidsreactie op het advies van de Onderwijsraad over toetsing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="296BD855" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="29570D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Apart toetsadvies praktijkonderwijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00274736" w:rsidP="00274736" w:rsidRDefault="00274736" w14:paraId="61C3AB76" w14:textId="22467935">
-      <w:r>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="0BA8BCD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Uw Kamer heeft mijn ministerie verzocht een apart toetsadvies praktijkonderwijs mogelijk te maken.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik ben aan het uitzoeken hoe en op welke termijn dit mogelijk gemaakt kan worden. De genoemde termijn, schooljaar 2026-2027, is niet haalbaar. Voor een zorgvuldige invoering zijn verschillende stappen nodig, waaronder aanpassingen in regelgeving, uitvoering en communicatie. Vóór het einde van 2026 kom ik bij uw Kamer terug met een overzicht van de benodigde stappen voor invoering en per wanneer deze haalbaar zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="6361814F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="2EAAA18C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gewicht doorstroomtoets in schooladvies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="63043646" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uw Kamer heeft opgeroepen het gewicht van de doorstroomtoets af te halen en de toetsuitslag als ondersteuning van het schooladvies van de leerkracht te laten meewegen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals mijn voorganger in debat met uw Kamer heeft aangegeven is de toets momenteel ook al een ondersteunend hulpmiddel naast bestaande gegevens over de leerling. De maatregel ‘bijstellen schooladvies’ verplicht  scholen het schooladvies bij te stellen, wanneer de leerling op de toets laat zien meer uitdaging aan te kunnen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is onverstandig deze maatregel in het huidige stelsel af te schaffen: jaarlijks zouden duizenden leerlingen hierdoor een schooladvies krijgen dat niet passend is bij de vaardigheden die zij op de toets lieten zien, bijvoorbeeld meiden die te maken krijgen met een (onbewuste) onderschatting van hun vaardigheden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit monitoringsonderzoek blijkt dat de toets als tweede objectief gegeven nog steeds nodig is om leerlingen een passend schooladvies te geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook het advies van de Onderwijsraad over toetsen onderschrijft deze functie van de doorstroomtoets.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scholen hebben en gebruiken al de vrijheid om af te wijken van bovengenoemde maatregel, indien bijstellen van het schooladvies niet in het belang van de leerling is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wanneer schooladviezen breder zijn en leerlingen met meer flexibiliteit kunnen starten in het vo, kan bekeken worden wat het gewicht van de doorstroomtoets in die situatie moet zijn. Ik neem deze motie daarom mee in de verkenning naar een breder schooladvies (zie hieronder).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="33A30109" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="0F6B7570" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verkenning breder schooladvies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="288501E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uw Kamer heeft middels de motie Rooderkerk verzocht te verkennen hoe leerlingen een breder schooladvies kunnen krijgen aan het einde van de basisschool, waardoor leerlingen later in de middelbareschooltijd de keuze kunnen maken voor een definitieve, zo nodig smallere, richting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals toegezegd geef ik een update over deze verkenning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De huidige praktijk is dat we relatief smalle schooladviezen hebben en dat scholen relatief smalle onderbouwklassen aanbieden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wanneer leerlingen een breder schooladvies zouden krijgen, dan moeten zij daarmee goed kunnen landen in de onderbouw van het vo. Vo-scholen moeten hiermee uit de voeten kunnen. Om de schooladviezen te verbreden moeten we dus (ook) kijken naar de inrichting van de onderbouw in het vo. De verkenning naar deze verbreding loopt over drie sporen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="11A61DC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="2CD163F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidR="00064067">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Inventarisatie ervaren belemmeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="77F4BA31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het eerste spoor verkent de vraag wat de ervaren belemmeringen zijn voor scholen bij het aanbieden van brede brugklassen of dakpanklassen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit verschillende gesprekken met scholen kwam een divers beeld naar voren. Er is veel enthousiasme bij scholen om hier, vanuit het oogpunt van kansengelijkheid, energie in te steken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veel scholen bieden leerlingen langer de tijd om een passende plek te vinden. Bijvoorbeeld in mavo/havo/vwo-brugklassen of in 10-14-scholen. Bredere stromen zijn dus in de praktijk al mogelijk, maar scholen geven ook aan soms tegen knelpunten aan te lopen, zoals leermiddelen en toetsen die gescheiden zijn per onderwijsrichting, concurrentie van scholen die geen verbreding willen aanbieden, voortkomend uit de schoolkeuze van ouders, differentiatievaardigheden van leerkrachten en (veronderstelde) verwachtingen vanuit de inspectie. Tegelijk leven er zorgen over leerlingen bij wie de juiste onderwijsrichting al vroeg duidelijk is, met name vanuit het praktijkonderwijs en gymnasia. Ook de behoeftes van deze leerlingen wil ik meenemen in beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="0297E43D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="181BA425" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. Vermindering verkokering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="7774EAD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het tweede spoor zet in op minder verkokering in de onderbouw van het vo. De onderbouw van het vo wordt vaak ingericht naar leerwegen in de bovenbouw, met name in het vmbo. Zo zijn er veel vmbo-scholen die aparte onderbouwklassen aanbieden voor bijvoorbeeld bb-, kb- of tl-niveau, terwijl de wet dit helemaal niet voorschrijft. Ik verken daarom met een aantal vmbo-scholen of één onderwijsprogramma voor deze groep leerlingen in de onderbouw mogelijk is en wat dit vraagt van de school.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A751D5">
-[...84 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="5B6160CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="41CB11CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. Kennisontwikkeling en kennisdeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="2676DF4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het derde spoor zet in op kennisontwikkeling over hoe de geconstateerde belemmeringen weggenomen kunnen worden en wie daarvoor aan zet is. Er is al veel bewijs dat het voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kansengelijkheid goed is om leerlingen later te selecteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Scholen geven aan dat er daarnaast behoefte is aan meer kennis over het inrichten van brede brugklassen. Samen met onder andere het Landelijk Expertisepunt po-vo, de Gelijke Kansen Alliantie en de VO-raad werk ik aan de benodigde kennisdeling en ondersteuning. Met de leertrajecten van NKO wordt de kennisbasis over dit thema verder uitgebouwd, bijvoorbeeld over het effect van verschillende brugklasvarianten op cognitief sterkere leerlingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We blijven in gesprek met de Inspectie over de uitwerking van toezicht op brede stromen, en hoe eventuele misverstanden over dat toezicht mogelijk kunnen worden weggenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="39619A83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stimuleren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="707171FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit kabinet wil aansluiten bij de wens van scholen om aan de slag te gaan met het versoepelen van de overgang van po naar vo en bredere stromen in de onderbouw van het vo. Dit doen we met de subsidieregeling verbinding po-vo. Momenteel werken 150 coalities van po- en vo-scholen aan een soepele overgang voor leerlingen zodat zij hun leerprestaties in lijn met hun potentie voortzetten en met zelfvertrouwen starten in de brugklas. De opbrengsten van de subsidieregeling worden momenteel geëvalueerd. In het coalitieakkoord zijn daarnaast middelen beschikbaar gesteld om te werken aan een goede beschikbaarheid van breder onderwijs. Scholen kunnen hier zelf ook al mee aan de slag en ik roep scholen dan ook op dat te gaan doen. Ik rapporteer uw Kamer hierover na de zomer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="4B2F3EBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="6E86E9A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De versoepeling van de overgang van basis naar middelbaar onderwijs is een complex transitievraagstuk. Een beweging richting een breder schooladvies vergt naast een grotere flexibiliteit binnen de onderbouw van het vo ook een maatschappelijke omslag. De nadruk hoort te liggen op het vinden van vervolgonderwijs dat goed past bij de talenten van een leerling. Dit vraagt bijvoorbeeld dat meer ouders kiezen voor scholen en schoolrichtingen die goed aansluiten op de brede talenten van hun kind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="48BE4AFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="474FA30D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...71 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="552F0D14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief ben ik ingegaan op verschillende verzoeken van uw Kamer rondom de doorstroom van het primair naar het voortgezet onderwijs. Zoals toegelicht in de brief zie ik kansrijke aangrijpingspunten om met een wijziging naar één centrale aanbieder van de doorstroomtoets het onderwijsveld de duidelijkheid te bieden die nodig is. Graag ga ik op korte termijn met uw Kamer en het onderwijsveld in gesprek over dit voorstel om daarna de plannen verder te concretiseren. Na de zomer ontvangt u van mij een reactie op het advies van de Onderwijsraad ‘Kijk anders naar toetsing’, waarin ik ook inga op de verschillende functies van toetsing en hoe we daarmee omgaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="09158C90" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="001F051E" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="295A775C" w14:textId="1152AE1A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="00E965BF" w:rsidP="001F051E" w:rsidRDefault="00E965BF" w14:paraId="596AB4EC" w14:textId="3D04843C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E" w:rsidR="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00897FFE">
-[...540 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F051E" w:rsidR="004E5D09" w:rsidP="001F051E" w:rsidRDefault="004E5D09" w14:paraId="6DABB173" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="001F051E" w:rsidR="004E5D09" w:rsidSect="00C36696">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08474940" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577">
+    <w:p w14:paraId="64B41427" w14:textId="77777777" w:rsidR="003E1152" w:rsidRDefault="003E1152" w:rsidP="00E965BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D1CADB" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D21504" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577">
+    <w:p w14:paraId="2A231D1A" w14:textId="77777777" w:rsidR="003E1152" w:rsidRDefault="003E1152" w:rsidP="00E965BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517D3D0D" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7783A22C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2705204A" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="00E965BF" w:rsidRDefault="00E965BF" w:rsidP="00E965BF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="2543C421" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="4BC4DF04" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="00E965BF" w:rsidRDefault="00E965BF" w:rsidP="00E965BF">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2AC36F45" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="00E965BF" w:rsidRDefault="00E965BF" w:rsidP="00E965BF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33DA75C2" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577">
+    <w:p w14:paraId="2282C36B" w14:textId="77777777" w:rsidR="003E1152" w:rsidRDefault="003E1152" w:rsidP="00E965BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE46838" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559E0DE8" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577">
+    <w:p w14:paraId="58F4C4EA" w14:textId="77777777" w:rsidR="003E1152" w:rsidRDefault="003E1152" w:rsidP="00E965BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B885878" w14:textId="77777777" w:rsidR="00E07577" w:rsidRDefault="00E07577"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D6D4054" w14:textId="77777777" w:rsidR="007E76C4" w:rsidRDefault="007E76C4" w:rsidP="0020057F">
+    <w:p w14:paraId="0BF6FB07" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Tweede Kamer, vergaderjaar 2025–2026, 31 293, nr. 854</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 31 293, nr. 854</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1A49B5FE" w14:textId="3076273C" w:rsidR="00F451C6" w:rsidRDefault="00F451C6" w:rsidP="00F14194">
+    <w:p w14:paraId="1D08E834" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>In januari jl. is uw Kamer reeds geïnformeerd over het feit dat de overheidsdoorstroomtoets, de DOE-toets, vanwege een beperkt aantal inschrijvingen niet is afgenomen voor de reguliere doelgroep. Wel is de braille- en slechtziende versie afgenomen. De resultaten hiervan zijn vanwege de kleine aantallen niet meegenomen in de terugblik.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In januari jl. is uw Kamer reeds geïnformeerd over het feit dat de overheidsdoorstroomtoets, de DOE-toets, vanwege een beperkt aantal inschrijvingen niet is afgenomen voor de reguliere doelgroep. Wel is de braille- en slechtziende versie afgenomen. De resultaten hiervan zijn vanwege de kleine aantallen niet meegenomen in de terugblik.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5658BB93" w14:textId="2A780358" w:rsidR="00C641F5" w:rsidRDefault="00C641F5" w:rsidP="0020057F">
+    <w:p w14:paraId="79C0D041" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een adaptieve toets is een toets waarbij de opgaven tijdens de afname aangepast worden aan het niveau van de leerling.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5F415677" w14:textId="43325B71" w:rsidR="00232CF3" w:rsidRDefault="00232CF3" w:rsidP="00F14194">
+    <w:p w14:paraId="750244BF" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderwijsraad (2026), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kijk anders naar toetsing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="006B5CD0">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kijk anders naar toetsing | Onderwijsraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.: p.50.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="136FA77B" w14:textId="77777777" w:rsidR="00232CF3" w:rsidRDefault="00232CF3" w:rsidP="00071676">
+    <w:p w14:paraId="73144C65" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Onderdeel van de evaluatie Wet doorstroomtoetsen PO.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="572822B6" w14:textId="77777777" w:rsidR="007E76C4" w:rsidRDefault="007E76C4" w:rsidP="00071676">
+    <w:p w14:paraId="6CC3A604" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00C767E7">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Verkenning van scenario's voor de afname van één doorstroomtoets | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3E003A52" w14:textId="2DE68626" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="00071676">
+    <w:p w14:paraId="28C4D3E0" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderwijsraad (2026), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kijk anders naar toetsing</w:t>
       </w:r>
-      <w:r w:rsidR="005C4787">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="005C4787" w:rsidRPr="006B5CD0">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kijk anders naar toetsing | Onderwijsraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005C4787">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="6599B6D4" w14:textId="31C886AA" w:rsidR="007E76C4" w:rsidRDefault="007E76C4" w:rsidP="00071676">
+    <w:p w14:paraId="22010BEC" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Inclusief een passend doorstroomtoetsaanbod voor ondersteuningsbehoeften</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="48704545" w14:textId="69689BFC" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="1D332485" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij een adaptieve toets wordt de moeilijkheidsgraad van de vraag aangepast aan de vaardigheden van de leerling.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="6030F7C7" w14:textId="6D34F0BB" w:rsidR="000D4269" w:rsidRDefault="000D4269" w:rsidP="003E2412">
+    <w:p w14:paraId="4E0CB63E" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WPO BES, artikel 51b.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="161E4AE6" w14:textId="19F5EC14" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="58B83DA4" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="005C4787">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 31 293, nr. 872.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="7F332512" w14:textId="77777777" w:rsidR="000B67AC" w:rsidRDefault="000B67AC" w:rsidP="003E2412">
+    <w:p w14:paraId="2F21A39B" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van de leden Beertema en Paul: Tweede Kamer, vergaderjaar 2022–2023, 36 200 VIII nr. 143.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="68222683" w14:textId="0A6E68FA" w:rsidR="000B67AC" w:rsidRDefault="000B67AC" w:rsidP="003E2412">
+    <w:p w14:paraId="388E41C8" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parallel loopt er tot 2029 een promotieonderzoek naar de mogelijkheden om praktijkgerichte vaardigheden te meten en toetsen in de doorstroomtoets, waar wellicht andere uitkomsten uit voort komen: </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="005C4787" w:rsidRPr="005C4787">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Praktische vaardigheden meten in de doorstroom naar het vo | CitoLab</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005C4787">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="39960A70" w14:textId="48BDEAA7" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="447E72A4" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="001D7175">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van de leden Boomsma (JA21) en Rooderkerk (D66): Tweede Kamer, vergaderjaar 2025–2026, 36 745, nr. 19.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="03B3D892" w14:textId="38DFEC79" w:rsidR="000B67AC" w:rsidRDefault="000B67AC" w:rsidP="003E2412">
+    <w:p w14:paraId="4200E761" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 31 293 nr. 834.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="258802C7" w14:textId="77777777" w:rsidR="000B67AC" w:rsidRDefault="000B67AC" w:rsidP="003E2412">
+    <w:p w14:paraId="37B939FF" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De werking van deze maatregel en uitzondering omtrent leerlingen met een voorlopig schooladvies praktijkonderwijs staan beschreven in de Handreiking schooladvisering: </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00D9538A">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Handreiking schooladvisering (versie december 2025) | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="6DDF466F" w14:textId="560E7868" w:rsidR="000B67AC" w:rsidRDefault="000B67AC" w:rsidP="003E2412">
+    <w:p w14:paraId="57F2C998" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00225D16">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Zie </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidR="004D0A0D" w:rsidRPr="00225D16">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Verschil in schooladvies tussen jongens en meiden - DUO Open Onderwijsdata</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D0A0D" w:rsidRPr="00225D16">
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> Gegevens van schooljaar 2024-2025 zijn te vinden in </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, met beantwoording schriftelijke vragen Tweede Kamer, 2025Z21151. Vóór invoering van de doorstroomtoets kregen jaarlijks ca. 8500 meiden een bijgesteld schooladvies, ná invoering van de DST 21.000. Gegevens van schooljaar 2024-2025 zijn te vinden in </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="004D0A0D" w:rsidRPr="006B5CD0">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>DUO Monitor schooladvies en doorstroomtoets 2024-2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D0A0D">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="299E0EBB" w14:textId="7842A9C3" w:rsidR="000B67AC" w:rsidRDefault="000B67AC" w:rsidP="003E2412">
+    <w:p w14:paraId="182CC3E2" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="006B5CD0">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="006B5CD0" w:rsidRPr="006B5CD0">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>DUO Monitor schooladvies en doorstroomtoets 2024-2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006B5CD0">
-[...6 lines deleted...]
-        <w:t>72.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, beleidsreactie in: Tweede Kamer, vergaderjaar 2025–2026, 31 293, nr. 872.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="2FA7DFE5" w14:textId="2613EC62" w:rsidR="000B67AC" w:rsidRDefault="000B67AC" w:rsidP="003E2412">
+    <w:p w14:paraId="08636BA7" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderwijsraad (2026), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kijk anders naar toetsing</w:t>
       </w:r>
-      <w:r w:rsidR="005C4787">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="005C4787" w:rsidRPr="006B5CD0">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kijk anders naar toetsing | Onderwijsraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005C4787">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="2973AF93" w14:textId="656024C5" w:rsidR="0055048E" w:rsidRDefault="0055048E" w:rsidP="003E2412">
+    <w:p w14:paraId="6925A222" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Zie </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij meer dan één op de vier leerlingen die op de doorstroomtoets laten zien over meer vaardigheden te beschikken dan verwacht, wordt het schooladvies niet bijgesteld. Ook wordt het schooladvies vaak maar gedeeltelijk bijgesteld, bijvoorbeeld door van een enkelvoudig advies naar een dubbelvoudig advies te gaan. Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="004D0A0D" w:rsidRPr="006B5CD0">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>DUO Monitor schooladvies en doorstroomtoets 2024-2025</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004D0A0D">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="016D43BC" w14:textId="346F8A1C" w:rsidR="00274736" w:rsidRPr="00573963" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="63C9E298" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00573963">
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 31 293 nr. 817.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="57CC2FF4" w14:textId="34936425" w:rsidR="00274736" w:rsidRPr="00573963" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="5306BECE" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00573963">
-[...18 lines deleted...]
-        <w:t>54.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025–2026, 31 293 nr. 854.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="4F58875F" w14:textId="7D82D4D9" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="44D2B9A8" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00573963">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Op dit moment zijn er voor het regulier onderwijs tien mogelijke schooladviezen (pro, vmbo-bb, vmbo bb/kb, vmbo-kb, vmbo-kb/tl, vmbo-tl, vmbo-tl/havo, havo, havo/vwo en vwo) en zes mogelijke toetsadviezen (pro/vmbo-bb, vmbo-bb/kb, vmbo-kb/tl, vmbo-tl/havo, havo/vwo en vwo).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="124E23C0" w14:textId="2291D1E5" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="63292D2F" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De brugklas is de eerste (soms ook tweede of derde) klas van het vo. We onderscheiden categorale oftewel homogene brugklassen, met één schooltype, bijvoorbeeld havo. Daarnaast zijn er brede oftewel heterogene brugklassen met twee of meer schooltypes gecombineerd. Dakpanbrugklassen zijn daarin de smalste vorm van brede brugklassen: daar is sprake van twee schooltypes, bijvoorbeeld havo/vwo.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="0C34F21A" w14:textId="6ADC8AE3" w:rsidR="00225D16" w:rsidRDefault="00225D16" w:rsidP="007F7DC1">
+    <w:p w14:paraId="3DB74508" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zo hebben 728 vo-scholen met subsidie op grond van de subsidieregeling heterogene brugklassen (2022-2023) hun aanbod van brede brugklassen uitgebreid en doorontwikkeld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="58BA5ED0" w14:textId="096F9D28" w:rsidR="00A926B4" w:rsidRDefault="00A926B4" w:rsidP="003E2412">
+    <w:p w14:paraId="3AE01F65" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Op initiatief van de raden werkt een adviesteam vanuit scholen aan een advies over de overgang po-vo (verwacht eind 2026): </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op initiatief van de raden werkt een adviesteam vanuit scholen aan een advies over de overgang po-vo (verwacht eind 2026): </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="003E2412" w:rsidRPr="00BC36FA">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Adviesteam Overgang PO-VO officieel van start | PO-Raad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003E2412">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Onderwijsraad verwacht begin 2027 klaar et zijn met hun </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00C84C45" w:rsidRPr="00BC36FA">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Stelselverkenning naar de inrichting van het onderwijs | Onderwijsraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C84C45">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="5ABE473A" w14:textId="19ECC2BA" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="43213737" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O.a. adviezen en rapportages van de Sociaal-Economische Raad (SER) (2021) </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00225D16" w:rsidRPr="00295891">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Gelijke kansen in het onderwijs - Structureel investeren in kansengelijkheid voor iedereen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00225D16">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, de Onderwijsraad (2021) </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00225D16" w:rsidRPr="00295891">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Later selecteren, beter differentiëren | Onderwijsraad</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00225D16">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en (2019) </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00225D16" w:rsidRPr="00295891">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Doorgeschoten differentiatie in het onderwijsstelsel. Stand van educatief Nederland 2019</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00225D16">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, het Sociaal en Cultureel Planbureau (SCP) (2021): </w:t>
       </w:r>
-      <w:r w:rsidR="00225D16" w:rsidRPr="00295891">
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Samen of gescheiden naar school; De betekenis van sociale scheiding en ontmoeting in het voortgezet onderwijs</w:t>
       </w:r>
-      <w:r w:rsidR="00225D16">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en het Centraal Planbureau (CPB) (2020): </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00225D16" w:rsidRPr="006E548B">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Ongelijkheid van het jonge kind</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00225D16">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Recente onderzoeken zijn Elffers, L. (2022), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Onderwijs maakt het verschil: kansengelijkheid in het Nederlandse onderwijs</w:t>
       </w:r>
-      <w:r w:rsidR="00225D16">
-[...19 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Terrin, É., &amp; Triventi, M. (2023), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The effect of school tracking on student achievement and inequality: A meta-analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> (2024), </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEO &amp; Sardes (2024), </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00225D16" w:rsidRPr="00295891">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Meerwaarde heterogene brugklassen en capaciteitentesten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00225D16">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">; Kohnstamm Instituut (2024): </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00225D16" w:rsidRPr="00630618">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Doorstroom in een kansrijk stelsel | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00225D16">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="50BF6B0A" w14:textId="19C6A4D0" w:rsidR="00274736" w:rsidRDefault="00274736" w:rsidP="003E2412">
+    <w:p w14:paraId="6C50046E" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="001F051E" w:rsidRDefault="00E965BF" w:rsidP="001F051E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Zie </w:t>
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00BF11D0" w:rsidRPr="00BF11D0">
+        <w:r w:rsidRPr="001F051E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Doorstroom in een kansrijk stelsel | Nationaal Kennisinstituut Onderwijs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF11D0">
+      <w:r w:rsidRPr="001F051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="35F0C64F" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="0657D535" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="00E965BF" w:rsidRDefault="00E965BF" w:rsidP="00E965BF">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="031EBFA1" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3E745CE9" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="00E965BF" w:rsidRDefault="00E965BF" w:rsidP="00E965BF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1472 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27B590BA" w14:textId="77777777" w:rsidR="00E965BF" w:rsidRPr="00E965BF" w:rsidRDefault="00E965BF" w:rsidP="00E965BF">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1402 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00E965BF"/>
+    <w:rsid w:val="00124CAA"/>
+    <w:rsid w:val="001F051E"/>
+    <w:rsid w:val="003E1152"/>
+    <w:rsid w:val="004C0B8A"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005673CC"/>
+    <w:rsid w:val="00587756"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0080378D"/>
+    <w:rsid w:val="00A42E69"/>
+    <w:rsid w:val="00A618F1"/>
+    <w:rsid w:val="00C36696"/>
+    <w:rsid w:val="00E965BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5FA3B167"/>
-  <w15:docId w15:val="{354D4611-3F8A-4731-8605-A86765D16348}"/>
+  <w14:docId w14:val="47F7CB87"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8A4CC868-18B1-4DF9-8EA1-B191DD31E793}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7642,1253 +3554,1081 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0020150D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E965BF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E965BF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E965BF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E965BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...395 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E965BF"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E965BF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
-    <w:name w:val="ui-provider"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00BF518F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00991ED0"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...3 lines deleted...]
-    <w:rsid w:val="00B244B2"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-    <w:name w:val="Tekst opmerking Char"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00B244B2"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00B244B2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00E965BF"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F031FC"/>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE2E29"/>
+    <w:rsid w:val="00E965BF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E965BF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003547EB"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E965BF"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00E965BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C767E7"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E965BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E965BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F051E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://duo.nl/open_onderwijsdata/primair-onderwijs/publicaties/schooladvies-en-doorstroomtoetsen.jsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ser.nl/-/media/ser/downloads/adviezen/2021/gelijke-kansen-in-onderwijs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2024/10/26/doorstroom-in-een-kansrijk-stelsel-eindrapport" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/documenten/2026/05/28/kijk-anders-naar-toetsing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://duo.nl/open_onderwijsdata/primair-onderwijs/publicaties/schooladvies-en-doorstroomtoetsen.jsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/adviezen/adviezen-in-voorbereiding/in-voorbereiding/stelselverkenning/stelselverkenning-naar-inrichting-van-het-onderwijs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seo.nl/publicaties/meerwaarde-heterogene-brugklassen-en-capaciteitentesten-monitor-subsidieregelingen-heterogene-brugklassen-en-capaciteitentesten/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/12/02/verkenning-van-scenario-s-voor-de-afname-van-een-doorstroomtoets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/system/files/cpbmedia/omnidownload/CPB-Notitie-Ongelijkheid-van-het-jonge-kind.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/documenten/2026/05/28/kijk-anders-naar-toetsing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://duo.nl/open_onderwijsdata/primair-onderwijs/publicaties/verschil-in-schooladvies-tussen-jongens-en-meiden.jsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poraad.nl/onderwijskwaliteit/overgang-po-vo/adviesteam-overgang-po-vo-officieel-van-start" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2025/12/16/handreiking-schooladvisering-versie-december-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/site/binaries/site-content/collections/documents/2019/02/22/doorgeschoten-differentiatie-onderwijs/Stand-van-educatief-Nederland-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://duo.nl/open_onderwijsdata/primair-onderwijs/publicaties/schooladvies-en-doorstroomtoetsen.jsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nko.nl/onderzoeksprogrammas/doorstroom-in-een-kansrijk-stelsel" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cito.nl/onderzoek-innovatie/portfolio/promotieonderzoek/praktische-vaardigheden-meten-in-de-doorstroom-naar-het-vo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/documenten/2026/05/28/kijk-anders-naar-toetsing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onderwijsraad.nl/documenten/2021/04/15/later-selecteren-beter-differentieren" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15103</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2714</ap:Words>
+  <ap:Characters>14931</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>125</ap:Lines>
+  <ap:Lines>124</ap:Lines>
   <ap:Paragraphs>35</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17814</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17610</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O201KUR</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O201KUR</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>