--- v1 (2026-08-17)
+++ v2 (2026-10-17)
@@ -76,67 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Centraal Orgaan opvang Asielzoekers (COA)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="35E53E48" w14:textId="6A4C6BB6">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>19</w:t>
-[...15 lines deleted...]
-        <w:t>637</w:t>
+        <w:t>19 637</w:t>
       </w:r>
       <w:r w:rsidRPr="006C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vreemdelingenbeleid</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="42C83AF6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -204,683 +188,2003 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Den Haag, 2 juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="13DADE79" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="57094A5E" w14:textId="77777777">
-[...29 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="31FFE7DA" w14:textId="2A570F90">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Centraal Orgaan opvang asielzoekers (COA) biedt menswaardige asielopvang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en draagt zo bij een belangrijke maatschappelijke opgave. Het COA doet dit sinds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1994 als zelfstandig bestuursorgaan (zbo). Op grond van artikel 39 van de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kaderwet zelfstandige bestuursorganen (Kaderwet zbo’s) ontvangt uw Kamer elke</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vijf jaar een verslag ten behoeve van de beoordeling van de doeltreffendheid en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatigheid. In het najaar van 2025 tot begin 2026 is deze Kaderwetevaluatie uitgevoerd over de jaren 2019 tot en met 2024. Met deze brief informeer ik uw Kamer over de uitkomsten van de evaluatie en geef ik mijn beleidsreactie. Daarbij staat voorop dat het van belang is om meer rust en stabiliteit te brengen in de asielopvang. Deze evaluatie bevat goede aanknopingspunten hiervoor en onderstreept het belang van de maatregelen die dit kabinet inzet om te komen tot voldoende en toekomstbestendige opvangcapaciteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="416E5609" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="40E767D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006C25B5">
+        <w:t>Onderzoeksopzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="576198CD" w14:textId="66B9BE24">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De evaluatie is in opdracht van het Ministerie van Justitie en Veiligheid uitgevoerd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>door Significant Public. In het onderzoek is daarbij de context van de organisatie,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de samenwerking in de keten, het sturingsmodel van JenV en de passendheid van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de ZBO-status meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="562FD387" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="03D2C0D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Onderzoeksopzet</w:t>
-[...32 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006C25B5">
+        <w:t>Uitkomsten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="35D78A47" w14:textId="4BED7FC6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De taken van het COA zijn vastgelegd in de Wet COA en komen kortheidshalve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neer op de opvang en begeleiding van asielzoekers. Gedurende de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksperiode groeide de organisatie uitzonderlijk sterk: de benodigde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opvangcapaciteit nam toe van gemiddeld circa 31.000 plekken in 2019 naar bijna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>73.000 in 2024, de bezetting steeg van 78% naar 95%, uitgaven namen toe van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ruim €658 mln. naar ruim €4,5 mld. en het personeelsbestand van 2.639 naar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.450 fte, met een groter aandeel tijdelijke contracten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="28E08AF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="011211F4" w14:textId="74FFAAFA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door tekorten aan reguliere locaties zijn (tijdelijke) noodopvanglocaties geopend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die in principe voor korte tijd zijn, duurder zijn dan reguliere locaties en vaak van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een lager kwaliteits- en voorzieningenniveau. Externe factoren als COVID-19,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geopolitieke ontwikkelingen, woningtekort en arbeidsmarktkrapte en wisselende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>politieke verhoudingen waren belangrijke factoren in de taakuitvoering van het</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>COA. De bezetting bij het COA is, naast de instroom, in hoge mate afhankelijk van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de doorlooptijden van de asielprocedures en de uitstroom richting land van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>herkomst of huisvesting. Hierdoor spelen de ontwikkelingen bij ketenpartners,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoals IND en DTenV, als ook gemeenten een belangrijke rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="2D477BC3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="2A63A234" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doeltreffendheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="52246D0E" w14:textId="731AE4B5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In algemene zin is de taakuitvoering door het COA doeltreffend: gedurende het</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grootste deel van de onderzoeksperiode is alle asielzoekers onderdak geboden,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met uitzondering van een periode in 2022 wanneer mensen in Ter Apel buiten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>moesten slapen. Het verwerven en beheren van opvanglocaties verliep wisselend.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Noodgrepen waren noodzakelijk om iedereen opvang te bieden en de kwaliteit,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>leefbaarheid en veiligheid van de opvang, met name in (langdurige) noodopvang,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stond onder druk. Stakeholders spreken waardering uit voor wat het COA heeft</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gerealiseerd in een complexe en dynamische context en een periode van sterke</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>groei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="5A788149" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="5C04A722" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelmatigheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="5EC8452F" w14:textId="283C03F7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Door de dominante focus op het realiseren van voldoende opvangplekken kreeg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatigheid in 2021–2023 relatief weinig aandacht. In 2024 is aantoonbaar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meer aandacht besteed aan doelmatigheid: zo is er een referentiekader opgesteld</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met normen voor kostprijzen, wordt er vaker ‘nee’ gezegd tegen aangeboden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(dure) locaties en zijn voor sommige (nood)locaties prijzen heronderhandeld. In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de context van sterk fluctuerende instroom en beperkte voorspelbaarheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beoordeelt Significant de taakuitvoering als grotendeels doelmatig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="4412F3E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="2623472C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturing en governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="7FBC26AA" w14:textId="20885ED9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform de circulaire ‘Governance ten aanzien van zelfstandige bestuursorganen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(zbo’s)’ wordt binnen het departement gewerkt met twee rollen die van elkaar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gescheiden zijn: die van eigenaar en van opdrachtgever. Het zbo is in dit model</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de opdrachtnemer. Significant signaleert dat in periode van crisis de rolzuiverheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onder druk komt te staan: de relatie tussen opdrachtgever en opdrachtnemer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stond onder spanning; de eigenaar werd door sommigen als onvoldoende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zichtbaar ervaren. SZW deed als kleinere opdrachtgever niet steeds volwaardig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mee in de driehoek. Significant constateert echter dat er groei wordt ervaren in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het functioneren van de driehoek met meer onderling vertrouwen en toenemende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rolvastheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="70245478" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="18729174" w14:textId="3A503B96">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een omvorming naar een andere rechtsvorm, zoals bijvoorbeeld een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agentschapsstatus, wordt door Significant niet als oplossing gezien; dit zou naar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verwachting niet leiden tot betere sturingsmogelijkheden op het realiseren van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsdoelstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="7E42E00F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="669AA63E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Uitkomsten</w:t>
-[...245 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="006C25B5">
+        <w:t>Aanbevelingen en reflectie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="55EA783E" w14:textId="481E5CCB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik deel de hoofdconclusies en kan mij vinden in de aanbevelingen. Ik reageer op</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hoofdlijnen op de belangrijkste aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="1F13CD99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="3932134B" w14:textId="55E9CB56">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De kern van de bevindingen van Significant betreffen de gevolgen van een sterke</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>groei van de organisatie in korte tijd. Het COA heeft daarbij substantieel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gepresteerd, maar stond – mede door externe omstandigheden – langdurig in een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ad-hoc en crisisstand. Zoals het onderzoek aangeeft is het van belang te zorgen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voor een goede balans tussen korte en lange termijn binnen het COA en in relatie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tussen het COA en het departement. Het COA werkt op dit moment aan een</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nieuwe Meerjarenkoers, die richting geeft aan de organisatie. Daarin is onder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>andere aandacht voor resultaatgericht en wendbaar werken. Inherent aan de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatschappelijke opgave van het COA is dat zij een wendbare organisatie moet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zijn. De ambitie is dat het COA niet langer wendbaar is vanuit crisis maar juist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wendbaar vanuit een stabiele basis. In het Coalitieakkoord ‘Aan de slag’ zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keuzes gemaakt om de asielketen op orde te brengen en stelt het COA in staat om</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voldoende structurele en flexibele opvangplekken te realiseren, zowel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grootschalig- als kleinschalig, met stabiele financiering op basis van de laatste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meerjaren productie prognose. Hiermee ontstaat de mogelijkheid voor de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>organisatie om ‘uit de crisisstand’ te komen, wendbaar te zijn vanuit stabiliteit én</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>een betrouwbare partner te zijn richting gemeenten en samenleving, waarbij</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>gemeenten ook zelf een rol kunnen spelen in de asielopvang. Tegelijkertijd zijn we</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hier nog niet en toont het huidige tekort aan opvangplekken temeer het belang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van een stabiel opvanglandschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="511AF8FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="3E5B1AE6" w14:textId="6173278B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De overige aandachtspunten die Significant constateert betreffen de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>samenwerking binnen de migratieketen, de doorvertaling van landelijke afspraken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>naar regionaal en lokaal niveau binnen het COA en het verbreden van de sturing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op andere vlakken dan enkel bezetting en capaciteit. Hierop wordt vanuit de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bestuurlijke driehoek gestuurd en gemonitord. Verschillende maatregelen zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reeds in gang gezet door de bestuurlijke driehoek. Zo is in 2023 het Ketenplan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>migratieketen vastgesteld. Het doel van het ketenplan is om op realisatie van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ketendoelen te sturen en het concretiseren van een gezamenlijke strategie. Juist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in een keten waarin de afzonderlijke organisaties onder grote druk staan door</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grote stelselwijzigingen en voorraden van asielaanvragen, is een gezamenlijke blik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lastig en vraagt extra aandacht. Het streven is om op ontwikkelingen tijdig te</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anticiperen, de voorspelbaarheid te vergroten en de effectiviteit van maatregelen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binnen de keten te versterken. Voorts blijf ik, samen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>met het COA en andere ketenpartners, onderzoeken hoe het migratiestelsel, inclusief de daarbij behorende taakverdeling tussen organisaties, verbeterd kan worden. Ten aanzien van sturing op doeltreffendheid en doelmatigheid en de gewenste voorspelbaarheid van uitgaven aan asielopvang acht ik het wenselijk om nader te bezien in hoeverre de ex post kostprijzen per modaliteit beter gemonitord kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="4823CC63" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CCE" w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="2064BBD9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Aanbevelingen en reflectie</w:t>
-[...113 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="1FEF4B9B" w14:textId="4B3F64A6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het COA heeft haar taak de afgelopen jaren onder uitzonderlijke druk uitgevoerd.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De inzet en professionaliteit van de medewerkers verdienen grote waardering. Met</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de opvolging van de aanbevelingen zet ik in op een stabieler, doelmatiger en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>menswaardiger opvanglandschap, met duidelijke rolverdeling, betere ketenregie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en voorspelbare randvoorwaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC3CCE" w:rsidP="00DC3CCE" w:rsidRDefault="00DC3CCE" w14:paraId="45A39D02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="7F5364EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5" w:rsidR="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidRPr="006C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Het COA heeft haar taak de afgelopen jaren onder uitzonderlijke druk uitgevoerd.De inzet en professionaliteit van de medewerkers verdienen grote waardering. Metde opvolging van de aanbevelingen zet ik in op een stabieler, doelmatiger enmenswaardiger opvanglandschap, met duidelijke rolverdeling, betere ketenregieen voorspelbare randvoorwaarden.</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="7F5364EE" w14:textId="77777777">
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="38DBFB82" w14:textId="3A343148">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C25B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>G.</w:t>
       </w:r>
       <w:r w:rsidRPr="006C25B5" w:rsidR="001E0C4E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> van den Brink</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E5D09" w:rsidP="006C25B5" w:rsidRDefault="004E5D09" w14:paraId="0F2DF806" w14:textId="34338E04">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="006C25B5" w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="57BCEFC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="006C25B5" w:rsidR="006C25B5" w:rsidSect="00B72D8E">
+    <w:sectPr w:rsidRPr="006C25B5" w:rsidR="006C25B5" w:rsidSect="003846A0">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BDD40C8" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+    <w:p w14:paraId="154CD768" w14:textId="77777777" w:rsidR="001F19BD" w:rsidRDefault="001F19BD" w:rsidP="001E0C4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47E0C839" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+    <w:p w14:paraId="04B8E45A" w14:textId="77777777" w:rsidR="001F19BD" w:rsidRDefault="001F19BD" w:rsidP="001E0C4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -912,138 +2216,143 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="361C3AC4" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65C3966D" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="185FC079" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+    <w:p w14:paraId="1E61954B" w14:textId="77777777" w:rsidR="001F19BD" w:rsidRDefault="001F19BD" w:rsidP="001E0C4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C163DEC" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+    <w:p w14:paraId="137DFC56" w14:textId="77777777" w:rsidR="001F19BD" w:rsidRDefault="001F19BD" w:rsidP="001E0C4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="140A4FFD" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="489F5E7E" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="569A5962" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E0C4E"/>
     <w:rsid w:val="00133F65"/>
     <w:rsid w:val="001E0C4E"/>
+    <w:rsid w:val="001F19BD"/>
     <w:rsid w:val="002351D5"/>
     <w:rsid w:val="00262C0E"/>
     <w:rsid w:val="00291B39"/>
+    <w:rsid w:val="00333454"/>
+    <w:rsid w:val="003846A0"/>
     <w:rsid w:val="00391061"/>
     <w:rsid w:val="003C667D"/>
     <w:rsid w:val="004E5D09"/>
     <w:rsid w:val="005B53BC"/>
     <w:rsid w:val="006C25B5"/>
     <w:rsid w:val="009A4B5B"/>
+    <w:rsid w:val="00AC7AE8"/>
     <w:rsid w:val="00B72D8E"/>
+    <w:rsid w:val="00DC3CCE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C6FE048"/>
@@ -1633,51 +2942,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E0C4E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -2331,58 +3639,58 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1259</ap:Words>
-  <ap:Characters>6929</ap:Characters>
+  <ap:Words>1272</ap:Words>
+  <ap:Characters>6999</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>57</ap:Lines>
+  <ap:Lines>58</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8172</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8255</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>