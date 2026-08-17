--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,6093 +1,1109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="000F0C63" w:rsidR="00C23F8D" w:rsidP="00C23F8D" w:rsidRDefault="00C23F8D" w14:paraId="444A780E" w14:textId="77777777">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="000F0C63" w:rsidR="004758F7">
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="10CD1BE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5" w:rsidR="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F0C63">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0C63" w:rsidR="004758F7">
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>042</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5" w:rsidR="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5" w:rsidR="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Centraal Orgaan opvang Asielzoekers (COA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="35E53E48" w14:textId="6A4C6BB6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F0C63">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="42C83AF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5" w:rsidR="001E0C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="64CEAE01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="6BC0D81A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="13DADE79" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="57094A5E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Centraal Orgaan opvang asielzoekers (COA) biedt menswaardige asielopvangen draagt zo bij een belangrijke maatschappelijke opgave. Het COA doet dit sinds1994 als zelfstandig bestuursorgaan (zbo). Op grond van artikel 39 van deKaderwet zelfstandige bestuursorganen (Kaderwet zbo’s) ontvangt uw Kamer elkevijf jaar een verslag ten behoeve van de beoordeling van de doeltreffendheid endoelmatigheid. In het najaar van 2025 tot begin 2026 is deze Kaderwetevaluatie uitgevoerd over de jaren 2019 tot en met 2024. Met deze brief informeer ik uw Kamer over de uitkomsten van de evaluatie en geef ik mijn beleidsreactie. Daarbij staat voorop dat het van belang is om meer rust en stabiliteit te brengen in de asielopvang. Deze evaluatie bevat goede aanknopingspunten hiervoor en onderstreept het belang van de maatregelen die dit kabinet inzet om te komen tot voldoende en toekomstbestendige opvangcapaciteit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="26FA4609" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="21E9C427" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoeksopzet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="5C068136" w14:textId="6A5D8CA7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De evaluatie is in opdracht van het Ministerie van Justitie en Veiligheid uitgevoerddoor Significant Public. In het onderzoek is daarbij de context van de organisatie,de samenwerking in de keten, het sturingsmodel van JenV en de passendheid vande ZBO-status meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="2591B9CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="00555279" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Uitkomsten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F0C63" w:rsidR="00C23F8D" w:rsidP="00C23F8D" w:rsidRDefault="00C23F8D" w14:paraId="5EFC5EDC" w14:textId="77777777">
-[...91 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="5A11D919" w14:textId="62916ED2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De taken van het COA zijn vastgelegd in de Wet COA en komen kortheidshalveneer op de opvang en begeleiding van asielzoekers. Gedurende deonderzoeksperiode groeide de organisatie uitzonderlijk sterk: de benodigdeopvangcapaciteit nam toe van gemiddeld circa 31.000 plekken in 2019 naar bijna73.000 in 2024, de bezetting steeg van 78% naar 95%, uitgaven namen toe vanruim €658 mln. naar ruim €4,5 mld. en het personeelsbestand van 2.639 naar7.450 fte, met een groter aandeel tijdelijke contracten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="769EA0B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="354D195C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door tekorten aan reguliere locaties zijn (tijdelijke) noodopvanglocaties geopenddie in principe voor korte tijd zijn, duurder zijn dan reguliere locaties en vaak vaneen lager kwaliteits- en voorzieningenniveau. Externe factoren als COVID-19,geopolitieke ontwikkelingen, woningtekort en arbeidsmarktkrapte en wisselendepolitieke verhoudingen waren belangrijke factoren in de taakuitvoering van hetCOA. De bezetting bij het COA is, naast de instroom, in hoge mate afhankelijk vande doorlooptijden van de asielprocedures en de uitstroom richting land vanherkomst of huisvesting. Hierdoor spelen de ontwikkelingen bij ketenpartners,zoals IND en DTenV, als ook gemeenten een belangrijke rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="777578E0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="00F8DDE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doeltreffendheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F0C63" w:rsidR="00C23F8D" w:rsidP="00C23F8D" w:rsidRDefault="00C23F8D" w14:paraId="5804E0B0" w14:textId="77777777">
-[...48 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="528F440C" w14:textId="0622D2AD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In algemene zin is de taakuitvoering door het COA doeltreffend: gedurende hetgrootste deel van de onderzoeksperiode is alle asielzoekers onderdak geboden,met uitzondering van een periode in 2022 wanneer mensen in Ter Apel buitenmoesten slapen. Het verwerven en beheren van opvanglocaties verliep wisselend.Noodgrepen waren noodzakelijk om iedereen opvang te bieden en de kwaliteit,leefbaarheid en veiligheid van de opvang, met name in (langdurige) noodopvang,stond onder druk. Stakeholders spreken waardering uit voor wat het COA heeftgerealiseerd in een complexe en dynamische context en een periode van sterkegroei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="72DF73A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="4F882531" w14:textId="031F266C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelmatigheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="718153C3" w14:textId="3507B107">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5" w:rsidR="001E0C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oor de dominante focus op het realiseren van voldoende opvangplekken kreegdoelmatigheid in 2021–2023 relatief weinig aandacht. In 2024 is aantoonbaarmeer aandacht besteed aan doelmatigheid: zo is er een referentiekader opgesteldmet normen voor kostprijzen, wordt er vaker ‘nee’ gezegd tegen aangeboden(dure) locaties en zijn voor sommige (nood)locaties prijzen heronderhandeld. Inde context van sterk fluctuerende instroom en beperkte voorspelbaarheidbeoordeelt Significant de taakuitvoering als grotendeels doelmatig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="039969C9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="0CCBAFBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...116 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturing en governance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="43C356B5" w14:textId="5D11BEA5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform de circulaire ‘Governance ten aanzien van zelfstandige bestuursorganen(zbo’s)’ wordt binnen het departement gewerkt met twee rollen die van elkaargescheiden zijn: die van eigenaar en van opdrachtgever. Het zbo is in dit modelde opdrachtnemer. Significant signaleert dat in periode van crisis de rolzuiverheidonder druk komt te staan: de relatie tussen opdrachtgever en opdrachtnemerstond onder spanning; de eigenaar werd door sommigen als onvoldoendezichtbaar ervaren. SZW deed als kleinere opdrachtgever niet steeds volwaardigmee in de driehoek. Significant constateert echter dat er groei wordt ervaren inhet functioneren van de driehoek met meer onderling vertrouwen en toenemenderolvastheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="401AD418" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="7E449F53" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een omvorming naar een andere rechtsvorm, zoals bijvoorbeeld eenagentschapsstatus, wordt door Significant niet als oplossing gezien; dit zou naarverwachting niet leiden tot betere sturingsmogelijkheden op het realiseren vanbeleidsdoelstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="2E58E7A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="685AEE97" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanbevelingen en reflectie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F0C63" w:rsidR="00C23F8D" w:rsidP="00C23F8D" w:rsidRDefault="00C23F8D" w14:paraId="794D0F8C" w14:textId="77777777">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="000F0C63">
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="27B4E1D0" w14:textId="23BB6D40">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik deel de hoofdconclusies en kan mij vinden in de aanbevelingen. Ik reageer ophoofdlijnen op de belangrijkste aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="5EF9A60F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="01630BA7" w14:textId="741D3BCE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De kern van de bevindingen van Significant betreffen de gevolgen van een sterkegroei van de organisatie in korte tijd. Het COA heeft daarbij substantieelgepresteerd, maar stond – mede door externe omstandigheden – langdurig in eenad-hoc en crisisstand. Zoals het onderzoek aangeeft is het van belang te zorgenvoor een goede balans tussen korte en lange termijn binnen het COA en in relatietussen het COA en het departement. Het COA werkt op dit moment aan eennieuwe Meerjarenkoers, die richting geeft aan de organisatie. Daarin is onderandere aandacht voor resultaatgericht en wendbaar werken. Inherent aan de</w:t>
+      </w:r>
+      <w:r w:rsidR="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>maatschappelijke opgave van het COA is dat zij een wendbare organisatie moetzijn. De ambitie is dat het COA niet langer wendbaar is vanuit crisis maar juistwendbaar vanuit een stabiele basis. In het Coalitieakkoord ‘Aan de slag’ zijnkeuzes gemaakt om de asielketen op orde te brengen en stelt het COA in staat omvoldoende structurele en flexibele opvangplekken te realiseren, zowelgrootschalig- als kleinschalig, met stabiele financiering op basis van de laatstemeerjaren productie prognose. Hiermee ontstaat de mogelijkheid voor deorganisatie om ‘uit de crisisstand’ te komen, wendbaar te zijn vanuit stabiliteit éneen betrouwbare partner te zijn richting gemeenten en samenleving, waarbijgemeenten ook zelf een rol kunnen spelen in de asielopvang. Tegelijkertijd zijn wehier nog niet en toont het huidige tekort aan opvangplekken temeer het belangvan een stabiel opvanglandschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="3DA11529" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="7BA1B97C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overige aandachtspunten die Significant constateert betreffen desamenwerking binnen de migratieketen, de doorvertaling van landelijke afsprakennaar regionaal en lokaal niveau binnen het COA en het verbreden van de sturingop andere vlakken dan enkel bezetting en capaciteit. Hierop wordt vanuit debestuurlijke driehoek gestuurd en gemonitord. Verschillende maatregelen zijnreeds in gang gezet door de bestuurlijke driehoek. Zo is in 2023 het Ketenplanmigratieketen vastgesteld. Het doel van het ketenplan is om op realisatie vanketendoelen te sturen en het concretiseren van een gezamenlijke strategie. Juistin een keten waarin de afzonderlijke organisaties onder grote druk staan doorgrote stelselwijzigingen en voorraden van asielaanvragen, is een gezamenlijke bliklastig en vraagt extra aandacht. Het streven is om op ontwikkelingen tijdig teanticiperen, de voorspelbaarheid te vergroten en de effectiviteit van maatregelenbinnen de keten te versterken. Voorts blijf ik, samen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>maatschappelijke opgave van het COA is dat zij een wendbare organisatie moet</w:t>
-[...131 lines deleted...]
-        <w:rPr>
+        <w:t>het COA en andere ketenpartners, onderzoeken hoe het migratiestelsel, inclusief de daarbij behorende taakverdeling tussen organisaties, verbeterd kan worden. Ten aanzien van sturing op doeltreffendheid en doelmatigheid en de gewenste voorspelbaarheid van uitgaven aan asielopvang acht ik het wenselijk om nader te bezien in hoeverre de ex post kostprijzen per modaliteit beter gemonitord kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="3EE013E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="0693DEC1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F0C63" w:rsidR="00C23F8D" w:rsidP="00C23F8D" w:rsidRDefault="00C23F8D" w14:paraId="2003D19E" w14:textId="77777777">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="000F0C63">
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="20D8B20E" w14:textId="35688A71">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het COA heeft haar taak de afgelopen jaren onder uitzonderlijke druk uitgevoerd.De inzet en professionaliteit van de medewerkers verdienen grote waardering. Metde opvolging van de aanbevelingen zet ik in op een stabieler, doelmatiger enmenswaardiger opvanglandschap, met duidelijke rolverdeling, betere ketenregieen voorspelbare randvoorwaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="1FEF4B9B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="001E0C4E" w14:paraId="7F5364EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="00021977">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F0C63">
+      <w:r w:rsidRPr="006C25B5" w:rsidR="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>inister van Asiel en Migratie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000F0C63" w:rsidR="00C23F8D" w:rsidP="00C23F8D" w:rsidRDefault="00C23F8D" w14:paraId="69B69460" w14:textId="77777777"/>
-[...12 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="38DBFB82" w14:textId="3A343148">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C25B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C25B5" w:rsidR="001E0C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004E5D09" w:rsidP="006C25B5" w:rsidRDefault="004E5D09" w14:paraId="0F2DF806" w14:textId="34338E04">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C25B5" w:rsidR="006C25B5" w:rsidP="006C25B5" w:rsidRDefault="006C25B5" w14:paraId="57BCEFC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006C25B5" w:rsidR="006C25B5" w:rsidSect="00B72D8E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14FA20CE" w14:textId="77777777" w:rsidR="00674E98" w:rsidRDefault="00674E98">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BDD40C8" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72966480" w14:textId="77777777" w:rsidR="00674E98" w:rsidRDefault="00674E98">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="47E0C839" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...38 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="791F8AC9" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="361C3AC4" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65C3966D" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C612B03" w14:textId="77777777" w:rsidR="00674E98" w:rsidRDefault="00674E98">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="185FC079" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5716C494" w14:textId="77777777" w:rsidR="00674E98" w:rsidRDefault="00674E98">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C163DEC" w14:textId="77777777" w:rsidR="003C667D" w:rsidRDefault="003C667D" w:rsidP="001E0C4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40FD23BA" w14:textId="77777777" w:rsidR="00D10FD1" w:rsidRDefault="0013427C">
-[...487 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="140A4FFD" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71FAF8EE" w14:textId="77777777" w:rsidR="00D10FD1" w:rsidRDefault="0013427C">
+  <w:p w14:paraId="489F5E7E" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1320 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...3119 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="569A5962" w14:textId="77777777" w:rsidR="001E0C4E" w:rsidRPr="001E0C4E" w:rsidRDefault="001E0C4E" w:rsidP="001E0C4E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D96E5E"/>
-[...126 lines deleted...]
-    <w:rsid w:val="00FE6046"/>
+    <w:rsidRoot w:val="001E0C4E"/>
+    <w:rsid w:val="00133F65"/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rsid w:val="002351D5"/>
+    <w:rsid w:val="00262C0E"/>
+    <w:rsid w:val="00291B39"/>
+    <w:rsid w:val="00391061"/>
+    <w:rsid w:val="003C667D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006C25B5"/>
+    <w:rsid w:val="009A4B5B"/>
+    <w:rsid w:val="00B72D8E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="66ECEA95"/>
+  <w14:docId w14:val="7C6FE048"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5394A82E-ED34-4EEA-9426-840082BB5E71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6096,77 +1112,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6191,75 +1207,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6294,55 +1310,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6414,966 +1430,631 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...34 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001E0C4E"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...202 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007E00A7"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...9 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005C5CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...15 lines deleted...]
-    <w:rsid w:val="005C5CD9"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0C4E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...29 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007325B4"/>
+    <w:rsid w:val="001E0C4E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007325B4"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="001E0C4E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001E0C4E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001E0C4E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C25B5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7650,52 +2331,63 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1240</ap:Words>
-  <ap:Characters>6826</ap:Characters>
+  <ap:Words>1259</ap:Words>
+  <ap:Characters>6929</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
+  <ap:Lines>57</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8050</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8172</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>