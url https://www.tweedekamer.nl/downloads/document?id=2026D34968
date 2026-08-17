--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,4337 +1,1385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...167 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidRPr="003E5284" w:rsidR="003E5284" w:rsidP="003E5284" w:rsidRDefault="00A029AE" w14:paraId="14F4399D" w14:textId="24ED6DBD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284" w:rsidR="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...279 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284" w:rsidR="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284" w:rsidR="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Onderwijs, Cultuur en Wetenschap (VIII) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="003E5284" w:rsidP="003E5284" w:rsidRDefault="003E5284" w14:paraId="0E3F93B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284" w:rsidR="00A029AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>180</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00A029AE" w:rsidP="003E5284" w:rsidRDefault="003E5284" w14:paraId="64FC6E8A" w14:textId="325379E7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="003E5284" w:rsidP="003E5284" w:rsidRDefault="003E5284" w14:paraId="6F985B2D" w14:textId="646AFCB4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00A029AE" w:rsidP="003E5284" w:rsidRDefault="00A029AE" w14:paraId="2C95AB51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="4DC3716E" w14:textId="43299068">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op verzoek van de vaste Kamercommissie OCW stuur ik u, mede namens de minister van Onderwijs, Cultuur en Wetenschap (OCW), een reactie op de brief van Scholengemeenschap Bonaire (SGB) over de position paper 2.0 “Onderwijs binnen het Nederlandse stelsel vraagt om Nederlandse randvoorwaarden”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="52AF6756" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="5DE36F76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="7937EE49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Allereerst wil ik mijn dank uitspreken voor de heldere boodschap van de SGB. Caribisch Nederland (CN) ís Nederland: de achterstanden moeten actief worden aangepakt. Ik zet mij in voor gelijkwaardigheid, zowel in beleid als in de uitvoering daarvan, inclusief de bijbehorende randvoorwaarden, samen met de openbare lichamen, schoolbesturen en andere betrokken partijen. De SGB en het ministerie van OCW werken nauw samen, ieder vanuit zijn eigen rol en verantwoordelijkheid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="0A8AD02C" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="71BD605A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="09264406" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hieronder ga ik per punt in op de zorgen en knelpunten die de SGB heeft beschreven in de position paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="433A13BC" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="1C0C603D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="21D4D7A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Huisvesting en infrastructuur</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="64DF107F" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="7D6122A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De SGB geeft aan dat gelijke onderwijskwaliteit om gelijke fysieke randvoorwaarden vraagt. Sinds 2012 werkt OCW samen met het openbaar lichaam Bonaire aan de vervanging van alle bekostigde scholen. In 2018 is de nieuwbouw voor onderdeel ‘Liseo Boneriano’ van de SGB opgeleverd en momenteel wordt gebouwd aan een geheel nieuw schoolgebouw voor het mbo. Het klopt dat er als gevolg van sterke prijsstijgingen momenteel onvoldoende financiële middelen beschikbaar zijn om ook de overige onderdelen van de SGB op korte termijn van nieuwbouw te voorzien. Naar aanleiding van het debat over de begrotingsbehandeling 2025 is aan de Eerste Kamer toegezegd hier op terug te komen voor de begroting van 2027. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="5C88D45E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="127BB22C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="2E6EF05E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Arbeidsvoorwaarden en personeelsvoorziening</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="3A2B582B" w14:textId="77777777">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="71080A55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goede arbeidsvoorwaarden zijn van belang voor het kunnen aantrekken en behouden van personeel en dus een randvoorwaarde voor goed onderwijs. De situatie op Bonaire, en ook op Saba en Sint Eustatius is complex. Arbeidsvoorwaarden, waaronder beloning, zijn niet eenvoudig te vergelijken tussen Europees en Caribisch Nederland. Daarbij moet namelijk rekening gehouden worden met contextuele verschillen, waaronder het afwijkende belastingstelsel voor CN. Het is van belang stappen te blijven zetten voor het verbeteren van het proces van arbeidsvoorwaardenvorming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="5C8143F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="6618E931" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">tussen Europees en Caribisch Nederland. Daarbij moet namelijk rekening gehouden worden met contextuele verschillen, waaronder het afwijkende belastingstelsel voor CN. Het is van belang stappen te blijven zetten voor het verbeteren van het proces van arbeidsvoorwaardenvorming. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
         <w:t>OCW heeft recent een onderzoek laten uitvoeren naar het proces van arbeidsvoorwaardenvorming voor het onderwijs in CN</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Om te komen tot een toekomstbestendig proces van arbeidsvoorwaardenvorming, en actielijnen voor de korte en lange termijn, gaat OCW de komende periode, samen met alle stakeholders op de eilanden, aan de slag met de aanbevelingen uit dit onderzoek: het versterken van de positie van onderwijswerkgevers en werknemers, en het opbouwen van de benodigde samenwerking voor cao-overleg, inclusief de bijbehorende ondersteuningsstructuur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="3C2DF89E" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="64B6D8D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="4AA7A7DB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="55A87F80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wetgeving en sociaal stelsel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="1CDF49F6" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="3C302678" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De SGB benoemt onder meer het arbeidsrecht en de sociale zekerheid als terreinen waarop op Bonaire nog verouderde en van Europees Nederland afwijkende regelgeving geldt. Het wettelijk stelsel in CN, gericht op het verzekeren van adequate bescherming in tal van situaties, loopt inderdaad zichtbaar achter op wat we in Europees Nederland vanzelfsprekend achten. Dat het ministerie van Sociale Zaken en Werkgelegenheid (SZW) hier volop de aandacht voor heeft, blijkt onder meer uit het door SZW geïnitieerde onderzoek arbeidsrecht CN</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Op het terrein van de sociale zekerheid is een vergelijkende analyse aangekondigd</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. Deze is naar ik heb begrepen met de bestuurlijke partijen in CN gedeeld. Op het sociale stelsel is en wordt er al veel in gang gezet; de brief met prioritaire onderwerpen op het domein van SZW die eind vorig jaar aan uw Kamer is gezonden</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, geeft daar blijk van. Ik meen dat we hiermee serieuze stappen zetten om het arbeidsrecht en de sociale zekerheid in CN te versterken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="3D252E32" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="1E40A2B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="30ADEC4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wijziging van de wet studiefinanciering BES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="3C9F99EF" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="1B4EAF1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Momenteel werkt OCW aan een wetsvoorstel dat de Wet studiefinanciering BES (WSF BES) wijzigt</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Over de voortgang daarvan wordt uw kamer nog in de eerste helft van dit jaar geïnformeerd. Het wetsvoorstel heeft als doel een zoveel als mogelijk gelijkwaardig voorzieningenniveau binnen de WSF BES te creëren ten opzichte van de Wet studiefinanciering 2000, met goed uitvoerbare oplossingen. Hierbij worden onder meer rekening gehouden met de andere context en andere studentenaantallen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="51E13AB8" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="34A102BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="1FF2FBA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wijziging van de Wet educatie en beroepsonderwijs, de Wet voortgezet onderwijs 2020 en enkele andere wetten, alsmede tot intrekking van de Wet educatie en beroepsonderwijs BES en de Wet sociale kanstrajecten jongeren BES vanwege de modernisering van de regels voor beroeps- en volwassenenonderwijs en het voorkomen en bestrijden van voortijdig schoolverlaten in Caribisch Nederland.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="4F5EBE91" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="47AC29B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="32C8AC8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Twee specifieke BES-wetten die we sinds 2010 kennen, worden ingetrokken. Deze wetten zijn verouderd en de uitvoeringspraktijk is daarmee soms niet meer in lijn te brengen. Dat is goed nieuws omdat we in het beroepsonderwijs zien dat er in Caribisch Nederland een flinke verbeterslag is gemaakt en dit onderwijs in de praktijk grotendeels de Europees Nederlandse regels volgt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="1E9F2823" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="57901547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="4D8D3B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Met dit wetsvoorstel geef ik dan ook gehoor aan het rijksbrede beleid van </w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“comply or explain”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ten behoeve van een gelijkwaardig voorzieningenniveau in Caribisch Nederland. Met name op het gebied van volwasseneneducatie ontbreken de voorzieningen in CN ten opzichte van die in Europees Nederland nog in de huidige wetgeving. En ook ten aanzien van het beleid op het gebied van voortijdig schoolverlaten zijn de verschillen niet goed meer uit te leggen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="7E84E127" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="3E270D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hiermee wordt ook in het mbo een stap gezet die eerder al in het voortgezet onderwijs werd genomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="4ABE839D" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="7B2F364D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="5D431238" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bekostiging die recht doet aan de opdracht</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="6F75AF1E" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="711EDE0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De SGB vraagt om CN standaard mee te nemen in landelijke subsidieregelingen, want gelijke wetgeving zonder passende bekostiging ondermijnt gelijkwaardigheid. Dit is ook het streven: elke subsidieregeling die het funderend onderwijs raakt moet beschikbaar zijn voor de scholen in CN, tenzij er sterke inhoudelijke redenen zijn om dit niet te doen. Wanneer een subsidieregeling geschikt wordt gemaakt voor CN gebeurt dat op een manier die aansluit bij de inrichting en context van de eilanden. Een goed voorbeeld is de subsidieregeling voor Sterk Techniekonderwijs. De SGB is hiervan penvoerder voor de techniekluwe regio CN (Bonaire, Sint Eustatius en Saba). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="10CBF22F" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="4839DEFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
         <w:t>Niet alle subsidieregelingen die voor CN worden opengesteld worden gemakkelijk door de betrokken scholen gevonden. Op het onderwijsplatform van 23 maart jl. heeft OCW de scholen daarom inzicht gegeven in de subsidieregelingen waarvan nu al bekend is dat deze de komende 2 jaar open zullen worden gesteld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="7B16B848" w14:textId="77777777">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="6F2C34FF" w14:textId="571DD48A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="0DFA1778" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Op het rapport van het Economisch Bureau Amsterdam: ‘Gelijke kansen, voldoende middelen – Onderzoek naar de toereikendheid van de bekostiging van het primair- en voortgezet onderwijs in Caribisch Nederland’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="0060287A">
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, waar de SGB in haar brief naar verwijst ontvangt uw Kamer voor de zomer mijn reactie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0060287A" w:rsidR="0060287A" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="2D04D99F" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="4E6321BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="4C127D58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060287A">
-        <w:rPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B94EAB" w:rsidP="0060287A" w:rsidRDefault="0060287A" w14:paraId="68058068" w14:textId="77777777">
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="7C5F7474" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Onderwijsraad heeft recent een onderzoek uitgevoerd naar het functioneren van het onderwijssysteem in CN, vijftien jaar na de staatkundige veranderingen. Hierin is meer fundamenteel naar het gevoerde beleid gekeken en of dit ook als effect heeft dat de eilandelijke jeugd goed wordt voorbereid voor het vervolgonderwijs, de arbeidsmarkt en deelname aan de samenleving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B94EAB" w:rsidRDefault="00B94EAB" w14:paraId="6ADE003F" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0060287A">
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="75037E06" w14:textId="4397B251">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="22069DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Dit onderzoek gaat zowel in op de geconstateerde vooruitgang als op een aantal structurele kwetsbaarheden. In de kabinetsreactie op dit onderzoek zal ik hier, naar verwachting ook nog voor het zomerreces, inhoudelijk op ingaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00416619" w:rsidR="00BE5470" w:rsidP="00D51B72" w:rsidRDefault="00BE5470" w14:paraId="6D47BD52" w14:textId="77777777"/>
-[...44 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="72E8162D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="003E5284" w:rsidP="003E5284" w:rsidRDefault="003E5284" w14:paraId="68DB3DDF" w14:textId="66EDF1BE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="62A96A2C" w14:textId="07B4D626">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284" w:rsidR="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00F12101" w:rsidP="003E5284" w:rsidRDefault="00F12101" w14:paraId="77C98EF9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003E5284" w:rsidR="00FE0FA3" w:rsidP="003E5284" w:rsidRDefault="00FE0FA3" w14:paraId="0A7ED26F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003E5284" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3617D938" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727">
+    <w:p w14:paraId="5890F2D1" w14:textId="77777777" w:rsidR="00C9742A" w:rsidRDefault="00C9742A" w:rsidP="00F12101">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF50326" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="749ECB2C" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727">
+    <w:p w14:paraId="2468C25C" w14:textId="77777777" w:rsidR="00C9742A" w:rsidRDefault="00C9742A" w:rsidP="00F12101">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE54821" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...40 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05887861" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="3E8B0BF8" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="00F12101" w:rsidRDefault="00F12101" w:rsidP="00F12101">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21E6A8CE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5DC55744" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="00F12101" w:rsidRDefault="00F12101" w:rsidP="00F12101">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="79A672EF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="65252693" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="00F12101" w:rsidRDefault="00F12101" w:rsidP="00F12101">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="126B82DA" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727">
+    <w:p w14:paraId="42FD619C" w14:textId="77777777" w:rsidR="00C9742A" w:rsidRDefault="00C9742A" w:rsidP="00F12101">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41879BE5" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F2A3138" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727">
+    <w:p w14:paraId="5D7150EB" w14:textId="77777777" w:rsidR="00C9742A" w:rsidRDefault="00C9742A" w:rsidP="00F12101">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AF0FAF" w14:textId="77777777" w:rsidR="00100727" w:rsidRDefault="00100727"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="35D66DE5" w14:textId="77777777" w:rsidR="0060287A" w:rsidRDefault="0060287A" w:rsidP="0060287A">
+    <w:p w14:paraId="318CE37A" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="003E5284" w:rsidRDefault="00F12101" w:rsidP="003E5284">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="003E5284">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Naar een beter proces voor arbeidsvoorwaardenvorming voor onderwijspersoneel in Caribisch Nederland | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7E42AE73" w14:textId="77777777" w:rsidR="0060287A" w:rsidRDefault="0060287A" w:rsidP="0060287A">
+    <w:p w14:paraId="04FF87B4" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="003E5284" w:rsidRDefault="00F12101" w:rsidP="003E5284">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>amerstukken 2025-2026, 29 544, nr. 1305</w:t>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken 2025-2026, 29 544, nr. 1305</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5F2B5DD3" w14:textId="77777777" w:rsidR="0060287A" w:rsidRDefault="0060287A" w:rsidP="0060287A">
+    <w:p w14:paraId="5A05C9B3" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="003E5284" w:rsidRDefault="00F12101" w:rsidP="003E5284">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken 2023-2024, 36 557, nr. 7, pag. 5</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1DBB3ECC" w14:textId="77777777" w:rsidR="0060287A" w:rsidRDefault="0060287A" w:rsidP="0060287A">
+    <w:p w14:paraId="2B17B28B" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="003E5284" w:rsidRDefault="00F12101" w:rsidP="003E5284">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Brief van 21 november 2025, Kamerstukken 2025-2026, 36 800 IV, nr. 25</w:t>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brief van 21 november 2025, Kamerstukken 2025-2026, 36 800 IV, nr. 25</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3364D51A" w14:textId="77777777" w:rsidR="0060287A" w:rsidRDefault="0060287A" w:rsidP="0060287A">
+    <w:p w14:paraId="47294228" w14:textId="3DF294D8" w:rsidR="00F12101" w:rsidRPr="003E5284" w:rsidRDefault="00F12101" w:rsidP="003E5284">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 24724, 248</w:t>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026, 24724, nr. 248</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3E501ABD" w14:textId="77777777" w:rsidR="0060287A" w:rsidRDefault="0060287A" w:rsidP="0060287A">
+    <w:p w14:paraId="14DBD333" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="003E5284" w:rsidRDefault="00F12101" w:rsidP="003E5284">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E5284">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003E5284">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="003E5284">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Eindrapport Gelijke kansen, voldoende middelen - Onderzoek naar de toereikendheid van de bekostiging van het primair- en voortgezet onderwijs in Caribisch Nederland (Economisch Bureau Amsterdam, september 2025, 41 p.) - Eerste Kamer der Staten-Generaal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DF09824" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="7DCD08D9" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="00F12101" w:rsidRDefault="00F12101" w:rsidP="00F12101">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="086CDEF8" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="57A37653" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="00F12101" w:rsidRDefault="00F12101" w:rsidP="00F12101">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="498FFE89" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1976082B" w14:textId="77777777" w:rsidR="00F12101" w:rsidRPr="00F12101" w:rsidRDefault="00F12101" w:rsidP="00F12101">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1461 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...975 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00F12101"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003E5284"/>
+    <w:rsid w:val="00492F99"/>
+    <w:rsid w:val="00695877"/>
+    <w:rsid w:val="006F5260"/>
+    <w:rsid w:val="0092423C"/>
+    <w:rsid w:val="00971EDA"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A029AE"/>
+    <w:rsid w:val="00AF0F30"/>
+    <w:rsid w:val="00C9742A"/>
+    <w:rsid w:val="00CB6601"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F12101"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4AA0071B"/>
-  <w15:docId w15:val="{740ECE7A-01BA-42C5-8ECD-05BADD4259C0}"/>
+  <w14:docId w14:val="53525B13"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{67843F3A-A92D-4648-A094-06F9061F4F4D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4480,1231 +1528,1031 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF2DFF"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...395 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F12101"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...14 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00942E14"/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00DF2DFF"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...7 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00985A9E"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00F12101"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00985A9E"/>
+    <w:rsid w:val="00F12101"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F12101"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00E62E06"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F12101"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-    <w:rsid w:val="00E62E06"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F12101"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F12101"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003E5284"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eerstekamer.nl/overig/20251216/eindrapport_gelijke_kansen/meta" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/11/10/bijlage-2-definitieve-eindrapportage-avw-vorming-onderwijspersoneel-cn" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6892</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1218</ap:Words>
+  <ap:Characters>6703</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>57</ap:Lines>
-  <ap:Paragraphs>16</ap:Paragraphs>
+  <ap:Lines>55</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8128</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7906</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>o002yil</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>o002yil</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>