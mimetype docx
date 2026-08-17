--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,554 +1,534 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="384D79D3" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00BE39D2" w:rsidR="007F3645" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="0F477284" w14:textId="4C2F76F8">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6C087FC4" w14:textId="4739B90D">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hierbij zend ik u de antwoorden op de vragen van het lid </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00BE39D2" w:rsidR="00BE39D2">
         <w:rPr>
-          <w:bCs/>
+          <w:b/>
         </w:rPr>
-        <w:t>2026Z12773),</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00EF6D37" w:rsidP="00783F2F" w:rsidRDefault="00EF6D37" w14:paraId="534C5D89" w14:textId="77777777">
+        <w:t>AH 2465</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="33B1977A" w14:textId="03B84267">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00BE39D2" w:rsidP="00783F2F" w:rsidRDefault="00BE39D2" w14:paraId="54082477" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2026Z12773</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="563D9351" w14:textId="60014915">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:r>
+      <w:r w:rsidRPr="002B56B6">
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Antwoord van minister Van Veldhoven-van der Meer (Klimaat en Groene Groei) (ontvangen </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE39D2" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="3D08EF16" w14:textId="7784C726">
+        <w:t xml:space="preserve"> 2 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="1CA9AA82" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00BE39D2" w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00747885" w14:paraId="143D2060" w14:textId="126F66A0">
+    </w:p>
+    <w:p w:rsidRPr="00BE39D2" w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="1D1A65DC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00BE39D2" w:rsidR="00BE39D2">
+      <w:r w:rsidRPr="00BE39D2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Bent u bekend met het bericht 'Energietekort dreigt komende winter door extreem</w:t>
       </w:r>
-      <w:r w:rsidR="00BE39D2">
+      <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE39D2" w:rsidR="00BE39D2">
+      <w:r w:rsidRPr="00BE39D2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>lage gasvoorraad: huishoudens staan voor hogere energierekening'?</w:t>
       </w:r>
-      <w:r w:rsidR="00BE39D2">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B7A36" w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="080FB588" w14:textId="77777777">
+    <w:p w:rsidRPr="006B7A36" w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="18C272E1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7A36">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00BE39D2" w14:paraId="5DB3CDCA" w14:textId="60819591">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="76BDDFED" w14:textId="77777777">
       <w:r>
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="005F0D54" w14:paraId="55EA9EBD" w14:textId="77777777"/>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="24D8A921" w14:textId="77777777">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6D447E28" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="77A8B67E" w14:textId="77777777">
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00BE39D2" w14:paraId="26DD231E" w14:textId="6B6D5145">
-[...13 lines deleted...]
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="6462B555" w14:textId="77777777">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="1E6E0A9E" w14:textId="77777777">
+      <w:r>
+        <w:t>Hoe reageert u op de waarschuwingen van de Gasunie dat het vultempo van de gasvoorraden zorgelijk laag is om voor komende winter huishoudens en bedrijven genoeg buffer te bieden, dat het besluit over de aanleg van een strategische gasvoorraad te lang duurt en dat er, kortom, meer urgentie moet komen om energietekorten en nog hogere energierekeningen te voorkomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="7E9A1933" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="78C5B681" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00BE39D2" w14:paraId="39D37AA3" w14:textId="0DE1D580">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="53F7722A" w14:textId="77777777">
       <w:r w:rsidRPr="00BE39D2">
-        <w:t xml:space="preserve">Ik zie de uitlatingen van </w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="01148341" w14:textId="77777777">
+        <w:t>Ik zie de uitlatingen van Gasunie als een oprechte zorg. Ik deel de mening dat de leveringszekerheid van gas moet worden geborgd tegen redelijke kosten. Daar is mijn beleid, waarbij Gasunie een adviserende rol heeft, ook op gericht.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="56E3A679" w14:textId="77777777">
       <w:r>
         <w:br/>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00BE39D2" w14:paraId="0AFC0565" w14:textId="106388CA">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="76765B67" w14:textId="77777777">
       <w:r w:rsidRPr="00BE39D2">
-        <w:t xml:space="preserve">Bent u ervan op de hoogte dat de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> al in maart jl. waarschuwde “dat Nederland onvoldoende is voorbereid op grote gastekorten” en opriep om een strategische gasvoorraad op te bouwen?</w:t>
+        <w:t>Bent u ervan op de hoogte dat de Gasunie al in maart jl. waarschuwde “dat Nederland onvoldoende is voorbereid op grote gastekorten” en opriep om een strategische gasvoorraad op te bouwen?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE39D2">
         <w:t>Wat hebt u sindsdien gedaan om het vullen van de voorraden en het aanleggen van een strategische voorraad te versnellen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="005F0D54" w14:paraId="0167B0B0" w14:textId="77777777"/>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="00B445B2" w14:paraId="01F20960" w14:textId="77777777">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="359D6A64" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="73074E6C" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F0D54" w:rsidP="00783F2F" w:rsidRDefault="0083419C" w14:paraId="66526AE8" w14:textId="4B2BA127">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="7A588C1A" w14:textId="77777777">
       <w:r w:rsidRPr="0083419C">
-        <w:t xml:space="preserve">De uitlatingen van </w:t>
+        <w:t>De uitlatingen van Gasunie zijn mij bekend. Ik heb ervoor gezorgd dat EBN </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0083419C">
-        <w:t>Gasunie</w:t>
+        <w:t>Capital</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0083419C">
-        <w:t xml:space="preserve"> zijn mij bekend. Ik heb ervoor gezorgd dat EBN Capital B.V. (hierna: EBN) vanaf april is begonnen met het injecteren van gas. EBN </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA2285">
+        <w:t> B.V. (hierna: EBN) vanaf april is begonnen met het injecteren van gas. EBN </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">ligt </w:t>
       </w:r>
       <w:r w:rsidRPr="0083419C">
         <w:t>op schema om</w:t>
       </w:r>
-      <w:r w:rsidR="00DA2285">
+      <w:r>
         <w:t>, indien nodig,</w:t>
       </w:r>
       <w:r w:rsidRPr="0083419C">
-        <w:t xml:space="preserve"> 80 TWh gas op te slaan. Daarnaast treft EBN de voorbereidingen voor het aanleggen van een strategische opslag (noodvoorraad) van 5 TWh in de PGI Alkmaar. Zodoende kan EBN indien nodig </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A2216">
+        <w:t xml:space="preserve"> 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0083419C">
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0083419C">
+        <w:t> gas op te slaan. Daarnaast treft EBN de voorbereidingen voor het aanleggen van een strategische opslag (noodvoorraad) van 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0083419C">
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0083419C">
+        <w:t xml:space="preserve"> in de PGI Alkmaar. Zodoende kan EBN indien nodig </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">omdat marktpartijen onvoldoende vullen </w:t>
       </w:r>
       <w:r w:rsidRPr="0083419C">
-        <w:t>driekwart van het vuldoel voor komende winter voor haar rekening nemen.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00DA6A6A">
+        <w:t xml:space="preserve">driekwart van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0083419C">
+        <w:t>vuldoel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0083419C">
+        <w:t xml:space="preserve"> voor komende winter voor haar rekening nemen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6A6A">
+        <w:t xml:space="preserve">Hiermee zorgen we voor voldoende gas deze winter. Daarnaast werk ik, samen met alle partijen, aan een brief over strategisch gasbeleid om ervoor te zorgen dat we structureel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6A6A">
+        <w:lastRenderedPageBreak/>
+        <w:t>voldoende gas achter de hand hebben voor noodsituaties</w:t>
+      </w:r>
+      <w:r>
         <w:t>. D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA6A6A" w:rsidR="00DA6A6A">
+      <w:r w:rsidRPr="00DA6A6A">
         <w:t xml:space="preserve">aarover voer ik ook gesprekken in Europa om te voorkomen dat </w:t>
       </w:r>
-      <w:r w:rsidR="006867F5">
+      <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA6A6A" w:rsidR="00DA6A6A">
+      <w:r w:rsidRPr="00DA6A6A">
         <w:t>Nederlandse belastingbetaler alleen voor hoge koste</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6A6A">
+      <w:r>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA6A6A" w:rsidR="00DA6A6A">
+      <w:r w:rsidRPr="00DA6A6A">
         <w:t xml:space="preserve"> opdraait, terwijl de Europese Unie in de breedte van deze garantie zou kunnen profiteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083419C" w:rsidP="00783F2F" w:rsidRDefault="0083419C" w14:paraId="25C8F557" w14:textId="77777777"/>
-    <w:p w:rsidR="0083419C" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="26EE4937" w14:textId="20F90C2F">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="3203BFDA" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="54E3D228" w14:textId="77777777">
       <w:r>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="6EC5D0D5" w14:textId="080261A6">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="430218B4" w14:textId="77777777">
       <w:r w:rsidRPr="00001E51">
         <w:t>Op welke vulgraad verwacht u, met het huidige te lage tempo, in oktober uit te komen, en wat zal dat doen met de leveringszekerheid en energieprijzen? Wat gaat u doen om op een vulgraad van minimaal 80% uit te komen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="79B9C814" w14:textId="77777777"/>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="5012351A" w14:textId="4727BF73">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="427A98DE" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="74475091" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="7186727E" w14:textId="05D43189">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6EEAB54C" w14:textId="77777777">
       <w:r w:rsidRPr="00001E51">
-        <w:t>Het EU-vuldoel voor Nederland dit jaar bedraagt 74%, oftewel ca. 107 TWh tussen 1 oktober en 1 december. Het nationale vuldoel voor</w:t>
+        <w:t>Het EU-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t>vuldoel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t xml:space="preserve"> voor Nederland dit jaar bedraagt 74%, oftewel ca. 107 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t xml:space="preserve"> tussen 1 oktober en 1 december. Het nationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t>vuldoel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t xml:space="preserve"> voor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001E51">
         <w:t>Nederland op 1</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001E51">
-        <w:t>november is 80%, oftewel 115 TWh. Beide zijn nog binnen bereik. Of deze doelen worden gehaald hangt ook samen met hoeveel marktpartijen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A2216">
+        <w:t xml:space="preserve">november is 80%, oftewel 115 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001E51">
+        <w:t>. Beide zijn nog binnen bereik. Of deze doelen worden gehaald hangt ook samen met hoeveel marktpartijen</w:t>
+      </w:r>
+      <w:r>
         <w:t>, die het eerst aan zet zijn bij het vullen,</w:t>
       </w:r>
       <w:r w:rsidRPr="00001E51">
         <w:t xml:space="preserve"> deze zomer opslaan. De stappen die de overheid via EBN heeft gezet om de doelen te halen zijn toegelicht in antwoord 3. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="05752CC5" w14:textId="77777777"/>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="7E8ACABA" w14:textId="77777777">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="3D3A10BB" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="77A0B3F7" w14:textId="77777777">
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="1802F5A4" w14:textId="463BC895">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6B25095B" w14:textId="77777777">
       <w:r w:rsidRPr="00001E51">
         <w:t>Klopt het dat inkopers (commerciële bedrijven) weten dat Nederland vroeg of laat moet vullen en daarom zo lang mogelijk wachten zodat het Rijk hen met een bonus verleidt om de bergingen toch te vullen? Wat gaat u doen om deze opportunistische prikkel weg te nemen en ervoor te zorgen dat de voorraden alsnog tijdig en voldoende worden gevuld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="72F6D549" w14:textId="77777777"/>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="7F74809F" w14:textId="42DB59EA">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="06E4E75E" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="168CA5A4" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00001E51" w:rsidP="00783F2F" w:rsidRDefault="00001E51" w14:paraId="5E41EB10" w14:textId="7CFBC42C">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="2CBB49AA" w14:textId="77777777">
       <w:r w:rsidRPr="00001E51">
         <w:t>Gasleveranciers hebben verplichtingen om te leveren in de winter en kiezen zelf hoe ze dat doen, bijvoorbeeld door in te kopen via een handelsplaats, import van LNG, via pijpleidingen of gebruik van gasopslagen. Zij moeten ook bij een zeer koude periode, een periode met uitzonderlijk hoge vraag, of bij uitval van een installatie in staat zijn om hun afnemers te beleveren. Hoe zij invulling geven aan die verplichtingen is aan hen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
+      <w:r w:rsidRPr="00E87597">
         <w:t xml:space="preserve"> Als </w:t>
       </w:r>
-      <w:r w:rsidR="00413D45">
+      <w:r>
         <w:t>partijen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E87597">
+      <w:r w:rsidRPr="00E87597">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ervoor kiezen om geen gas op slaan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
+      <w:r w:rsidRPr="00E87597">
         <w:t xml:space="preserve">, ontslaat hen </w:t>
       </w:r>
-      <w:r w:rsidR="00E87597">
+      <w:r>
         <w:t xml:space="preserve">dat </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
+      <w:r w:rsidRPr="00E87597">
         <w:t xml:space="preserve">niet van </w:t>
       </w:r>
-      <w:r w:rsidR="00E87597">
+      <w:r>
         <w:t xml:space="preserve">hun </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
+      <w:r w:rsidRPr="00E87597">
         <w:t>levering</w:t>
       </w:r>
-      <w:r w:rsidR="00E87597">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
+      <w:r>
+        <w:t>sverplichtingen. Mogelijk zullen zij wel tegen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87597">
         <w:t xml:space="preserve"> hoge</w:t>
       </w:r>
-      <w:r w:rsidR="00E87597">
+      <w:r>
         <w:t>(re)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
+      <w:r w:rsidRPr="00E87597">
         <w:t xml:space="preserve"> kosten moeten inkopen op dat moment.</w:t>
       </w:r>
       <w:r w:rsidRPr="00001E51">
         <w:t xml:space="preserve"> Het Rijk zal geen </w:t>
       </w:r>
-      <w:r w:rsidR="004A2216">
+      <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00001E51">
         <w:t>bonussen</w:t>
       </w:r>
-      <w:r w:rsidR="004A2216">
+      <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00001E51">
         <w:t xml:space="preserve"> verstrekken aan marktpartijen om gasopslagen te vullen. Dat is </w:t>
       </w:r>
-      <w:r w:rsidR="004A2216">
+      <w:r>
         <w:t xml:space="preserve">overigens </w:t>
       </w:r>
       <w:r w:rsidRPr="00001E51">
         <w:t>ook niet toegestaan vanwege staatssteunregels.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6A6A">
-[...4 lines deleted...]
-    <w:p w:rsidR="0025042A" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="6A17AEA4" w14:textId="2E08264F">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="2805C45E" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="004B1A2D" w14:textId="77777777">
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096159F" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="2ADF1296" w14:textId="77AE04F7">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="5C37E386" w14:textId="77777777">
       <w:r w:rsidRPr="0096159F">
         <w:t>Hoe reflecteert u op uw uitspraak om “samen met EBN te zoeken naar de balans tussen leveringszekerheid voor volgende winter, het beperken van marktverstoring en kosten zo laag mogelijk houden”? Deelt u de conclusie dat dit, tot dusverre, niet is gelukt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096159F" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="20C0B302" w14:textId="77777777"/>
-    <w:p w:rsidR="0096159F" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="14105FE7" w14:textId="43767356">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="672067D7" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="613C9B5D" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00721AE1" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="2ED443EB" w14:textId="6F6416E0">
-      <w:r w:rsidRPr="0096159F">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6D212D14" w14:textId="77777777">
+      <w:r w:rsidRPr="0096159F">
+        <w:lastRenderedPageBreak/>
         <w:t>Die mening deel ik niet. Het zoeken naar een balans tussen deze drie is gegeven de huidige marktomstandigheden niet eenvoudig en vraagt continu monitoring en waar nodig bijsturen. Dat zal ik deze zomer blijven doen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096159F" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="6A8B255C" w14:textId="77777777"/>
-    <w:p w:rsidR="00A50CF6" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="203E54E2" w14:textId="26D5D470">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="2CCB407E" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="0C75EEBA" w14:textId="77777777">
       <w:r>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="124B12A9" w14:textId="42533162">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="23541DF4" w14:textId="77777777">
       <w:r w:rsidRPr="0096159F">
         <w:t>Hoe reageert u op het advies van hoogleraar Martien Visser om ondanks het</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0096159F">
         <w:t>prijsopdrukkende</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0096159F">
         <w:t xml:space="preserve"> effect de voorraden te vullen, omdat “de prijsgevolgen van te lege</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>bergingen aan het begin van de winter veel groter zijn”?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096159F" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="5B18A504" w14:textId="77777777"/>
-    <w:p w:rsidR="0096159F" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="10A052CF" w14:textId="466AEC27">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6D0DDEF2" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="482EEACA" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1137F" w:rsidP="00783F2F" w:rsidRDefault="0096159F" w14:paraId="5D2BC53E" w14:textId="508ECF57">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="4AF23168" w14:textId="77777777">
       <w:r w:rsidRPr="0096159F">
         <w:t>Ik herken dat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>de activiteiten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>EBN</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>prijs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
@@ -569,3170 +549,631 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>hebben</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>dat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> het </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>tegelijkertijd</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>nodig is</w:t>
+        <w:t xml:space="preserve"> nodig is</w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t xml:space="preserve"> om EBN </w:t>
       </w:r>
-      <w:r w:rsidR="004A2216">
+      <w:r>
         <w:t xml:space="preserve">als vulagent </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>een</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>rol</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>te geven</w:t>
       </w:r>
-      <w:r w:rsidR="004A2216">
+      <w:r>
         <w:t xml:space="preserve"> bij het vullen van de bergingen indien marktpartijen onvoldoende vullen</w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004A2216">
+      <w:r>
         <w:t xml:space="preserve">Voor deze rol heb </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>ik EBN ruimte </w:t>
       </w:r>
-      <w:r w:rsidR="004A2216">
+      <w:r>
         <w:t>ge</w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
-        <w:t>geven om maximaal 80 TWh aan gas op te slaan in de seizoensopslagen en te starten met het aanleggen van een strategische</w:t>
+        <w:t xml:space="preserve">geven om maximaal 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0096159F">
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0096159F">
+        <w:t> aan gas op te slaan in de seizoensopslagen en te starten met het aanleggen van een strategische</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>opslag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096159F">
         <w:t>(tijdelijke noodvoorraad).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E21397">
+        <w:t>Gasunie Transport Services</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87597">
+        <w:t>GTS</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87597">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>raamde eerder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87597">
+        <w:t xml:space="preserve"> de gemiddelde jaarlijkse behoefte aan </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E21397" w:rsidR="00E21397">
-        <w:t>Gasunie</w:t>
+      <w:r w:rsidRPr="00E87597">
+        <w:t>seizoensflexibiliteit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E21397" w:rsidR="00E21397">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> de gemiddelde jaarlijkse behoefte aan </w:t>
+      <w:r w:rsidRPr="00E87597">
+        <w:t>, uitgaande van een gemiddeld temperatuurjaar, op 71</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
-        <w:t>seizoensflexibiliteit</w:t>
+      <w:r w:rsidRPr="00E87597">
+        <w:t>TWh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E87597" w:rsidR="00E87597">
-[...8 lines deleted...]
-      <w:r w:rsidR="00E87597">
+      <w:r w:rsidRPr="00E87597">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1137F" w:rsidP="00783F2F" w:rsidRDefault="00A1137F" w14:paraId="691F441B" w14:textId="77777777"/>
-    <w:p w:rsidR="00A1137F" w:rsidP="00783F2F" w:rsidRDefault="00A1137F" w14:paraId="7A81934E" w14:textId="2688CCA3">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="485E3D72" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="62681002" w14:textId="77777777">
       <w:r>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1137F" w:rsidP="00783F2F" w:rsidRDefault="00A1137F" w14:paraId="546CBA9E" w14:textId="7D81DF25">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="4D3B1583" w14:textId="77777777">
       <w:r w:rsidRPr="00A1137F">
         <w:t>Wat gaat u doen om verdere stijging van de energieprijzen te voorkomen? Sterker nog, bent u bereid de btw op energie van 21% naar 9% én de energiebelasting te verlagen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1137F" w:rsidP="00783F2F" w:rsidRDefault="00A1137F" w14:paraId="7336BF59" w14:textId="77777777"/>
-    <w:p w:rsidR="00A1137F" w:rsidP="00783F2F" w:rsidRDefault="00A1137F" w14:paraId="3BC07A7F" w14:textId="11820458">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6EB514EF" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="33F10691" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A1137F" w:rsidP="00783F2F" w:rsidRDefault="00A1137F" w14:paraId="08C1DD02" w14:textId="11B51B18">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="4095B853" w14:textId="77777777">
       <w:r w:rsidRPr="00A1137F">
         <w:t>Het kabinet heeft dit voorjaar over een pakket aan maatregelen besloten om de gevolgen van de hogere energieprijzen te beperken. </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2285">
+      <w:r>
         <w:t>Het e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1137F">
         <w:t xml:space="preserve">erstvolgende moment om </w:t>
       </w:r>
-      <w:r w:rsidR="00DA2285">
+      <w:r>
         <w:t>eventuele</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A1137F" w:rsidR="00DA2285">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A1137F">
-        <w:t>koopkrachtmaatregelen te presenteren is op Prinsjesdag</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004A2216">
+        <w:t xml:space="preserve"> koopkrachtmaatregelen te presenteren is op Prinsjesdag</w:t>
+      </w:r>
+      <w:r>
         <w:t>, waarbij het kabinet altijd integraal weegt</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1137F">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00783F2F">
-[...5 lines deleted...]
-    <w:p w:rsidR="00D22441" w:rsidP="00783F2F" w:rsidRDefault="00D22441" w14:paraId="1F4EA923" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="4ACD2537" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="3B197963" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="5B528C9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00783F2F" w:rsidRDefault="00D22441" w14:paraId="145E468C" w14:textId="77777777"/>
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00DE7F94" w:rsidSect="00D604B3">
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="08E8CE49" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="663E6DEE" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="040C3222" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="62EC00B1" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="12E364F0" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="38A40E79" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="08CC1625" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="187A4948" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="265A1FB5" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="6A7F2058" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="2A08B5A6" w14:textId="77777777"/>
+    <w:p w:rsidR="002B56B6" w:rsidP="00783F2F" w:rsidRDefault="002B56B6" w14:paraId="2B2D6770" w14:textId="77777777"/>
+    <w:p w:rsidR="00894EE6" w:rsidRDefault="00894EE6" w14:paraId="07E60E21" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00894EE6">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55D5C49C" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3">
+    <w:p w14:paraId="6C05B0C3" w14:textId="77777777" w:rsidR="004F33FB" w:rsidRDefault="004F33FB" w:rsidP="002B56B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E482E5" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00538AFE" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3">
+    <w:p w14:paraId="0F09365A" w14:textId="77777777" w:rsidR="004F33FB" w:rsidRDefault="004F33FB" w:rsidP="002B56B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2007F350" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...62 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39A7B5C0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="73A7D7DD" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRPr="002B56B6" w:rsidRDefault="002B56B6" w:rsidP="002B56B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="2E84EB63" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="73339509" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRPr="002B56B6" w:rsidRDefault="002B56B6" w:rsidP="002B56B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3C46FD0C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74CAA8C1" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRPr="002B56B6" w:rsidRDefault="002B56B6" w:rsidP="002B56B6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="350F7E3E" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3">
+    <w:p w14:paraId="51A790B1" w14:textId="77777777" w:rsidR="004F33FB" w:rsidRDefault="004F33FB" w:rsidP="002B56B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6AEDF6" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="106413A6" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3">
+    <w:p w14:paraId="12BF63E8" w14:textId="77777777" w:rsidR="004F33FB" w:rsidRDefault="004F33FB" w:rsidP="002B56B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A528126" w14:textId="77777777" w:rsidR="00DB20B3" w:rsidRDefault="00DB20B3"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1B6FE5BF" w14:textId="5705B37A" w:rsidR="00BE39D2" w:rsidRDefault="00BE39D2">
+    <w:p w14:paraId="2FEB027B" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRDefault="002B56B6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE39D2">
         <w:t>De Telegraaf, 10 juni 2026</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="62BF7CFE" w14:textId="0823590A" w:rsidR="00BE39D2" w:rsidRDefault="00BE39D2">
+    <w:p w14:paraId="65CAE719" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRDefault="002B56B6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE39D2">
         <w:t>D, 19 maart 2026</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5B34753A" w14:textId="011018C7" w:rsidR="00E87597" w:rsidRDefault="00E87597">
+    <w:p w14:paraId="34108FB0" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRDefault="002B56B6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Bijlage</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">bij </w:t>
+        <w:t xml:space="preserve"> Bijlage bij </w:t>
       </w:r>
       <w:r w:rsidRPr="00E87597">
         <w:t>Kamerstukken II 20</w:t>
       </w:r>
       <w:r>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87597">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00E87597">
         <w:t>, 29023, nr. 519</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...110 lines deleted...]
-  <w:p w14:paraId="380B32CF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2F789CEA" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRPr="002B56B6" w:rsidRDefault="002B56B6" w:rsidP="002B56B6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...591 lines deleted...]
-  <w:p w14:paraId="6908EFED" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4D4C9336" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRPr="002B56B6" w:rsidRDefault="002B56B6" w:rsidP="002B56B6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4334AF54" w14:textId="77777777" w:rsidR="002B56B6" w:rsidRPr="002B56B6" w:rsidRDefault="002B56B6" w:rsidP="002B56B6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...651 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="002B56B6"/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rsid w:val="004F33FB"/>
+    <w:rsid w:val="00894EE6"/>
+    <w:rsid w:val="00E81B8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="319AF5C2"/>
+  <w14:docId w14:val="0B334296"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{65132F76-4F5C-4204-8344-40E68DFD6FFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3754,74 +1195,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3970,1039 +1412,987 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002B56B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002B56B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002B56B6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002B56B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002B56B6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002B56B6"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="002B56B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00E166B8"/>
+    <w:rsid w:val="002B56B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE39D2"/>
+    <w:rsid w:val="002B56B6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B56B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002B56B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002B56B6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4939</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>876</ap:Words>
+  <ap:Characters>4820</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
+  <ap:Lines>40</ap:Lines>
   <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5826</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5685</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>