--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,4449 +1,1940 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0001180A" w:rsidR="00B824BA" w:rsidP="005232A6" w:rsidRDefault="00EB7F80" w14:paraId="63B5B9BB" w14:textId="77777777">
-[...32 lines deleted...]
-        <w:t>Met deze brief kom</w:t>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00406E7C" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="4461A8AD" w14:textId="015E888B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C" w:rsidR="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C" w:rsidR="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C" w:rsidR="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00406E7C" w:rsidP="00406E7C" w:rsidRDefault="00406E7C" w14:paraId="20542F29" w14:textId="2F7F00CD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C" w:rsidR="00CC39E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>716</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...70 lines deleted...]
-    <w:p w:rsidRPr="005232A6" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="72C72B7F" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00406E7C" w:rsidP="00406E7C" w:rsidRDefault="00406E7C" w14:paraId="1FA01122" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00406E7C" w14:paraId="308F1E68" w14:textId="5A805745">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C" w:rsidR="00CC39E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C" w:rsidR="00CC39E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief komt het kabinet tegemoet aan de toezegging aan het lid Müller (VVD) tijdens het commissiedebat gasmarkt en leveringszekerheid van 4 juni 2026 om de Kamer vóór de zomer een update te geven over de voortgang van het vullen van de gasopslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="7D8E3C97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="54B771A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet maakt van de gelegenheid gebruik om het onderzoek dat PricewaterhouseCoopers (PWC) op verzoek van het kabinet heeft uitgevoerd inzake de gevolgen van overheidsinterventies op de gasmarkt aan de Kamer aan te bieden. Dit vooruitlopend op de Kamerbrief over strategisch gasbeleid die het kabinet tegelijk met de actualisatie van het Nationaal Plan Energiesysteem (NPE) na de zomer aan uw Kamer zal aanbieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="1C8F023C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="35557BFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gasleveringszekerheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="5DDCAA7C" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="2B823143" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="132439"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001180A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In het commissiedebat gasmarkt en leveringszekerheid van 4 juni 2026 heb ik aan lid Müller (VVD) toegezegd om de Kamer vóór de zomer een u</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">pdate te geven over de voortgang van het vullen van de gasopslagen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="758540EB" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="3CA8B274" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="132439"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="14186A77" w14:textId="77777777">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="0001180A">
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="2ED2E130" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De gasopslagen zijn op 1 juli 2026 voor 25,4% gevuld. Zoals in de brief van 28 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangegeven, is de opgave dit opslagjaar groter dan in andere jaren, omdat opslagen Norg en Grijpskerk op 1 april leeg zijn opgeleverd i.v.m. de beëindiging van de operationele activiteiten van GasTerra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="6B15A821" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="38DFF4F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik zal ingaan op de situatie per gasopslag. Er zijn in Nederland drie seizoensopslagen: Norg met een capaciteit van ca. 59 TWh, Bergermeer met een capaciteit van ca. 50 TWh, en Grijpskerk met een capaciteit van ca. 24 TWh. Daarnaast heeft de Piek Gas Installatie Alkmaar, die nu wordt gebruikt als strategische opslag (in eerdere Kamerbrieven ook tijdelijke noodvoorraad genoemd), een capaciteit van ca. 5 TWh. Tot slot zijn er enkele voormalige zoutcavernes die gebruikt worden voor ‘multi-cycle’ gasopslag, samen goed voor ca. 6 TWh. Dit telt op tot ca. 144 TWh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Zie voor een volledig overzicht van deze opslagen de website van Gas Infrastructure Europe - Aggregated Gas Storage Inventory (AGSI)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="091095FE" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="5C56D922" w14:textId="77777777">
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="02C4C49B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="51B715DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Norg (ca. 59 TWh):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deze opslag is eigendom van NAM (Shell en ExxonMobil) en wordt door NAM beheerd. De staat heeft afgedwongen dat EBN voor één opslagjaar toegang heeft</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Het is technisch niet mogelijk om naast EBN ook aan andere partijen toegang te geven tot Norg dit opslagjaar, omdat de opslag daar niet op ingericht is en een aanpassing van de IT-systemen nodig zou zijn om dit te realiseren. Dat is op korte termijn niet haalbaar. Per 1 april is EBN gestart met het opslaan van gas in Norg. Indien marktpartijen onvoldoende gas opslaan is het voor EBN mogelijk om de volledige 59 TWh te vullen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="0AD4DF79" w14:textId="77777777">
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="77CEE241" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grijpskerk (ca. 24 TWh):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deze opslag is eigendom van NAM en wordt ook door NAM beheerd. De NAM heeft de gasopslag Grijpskerk aan de markt aangeboden via een zogenaamde </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-        <w:rPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>open season</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Dit heeft de NAM gedaan om uitvoering te geven aan haar verplichting om derden onderhandelde toegang te bieden op grond van de Energiewet</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Autoriteit Consument en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Markt (ACM) heeft ten behoeve van handhaving van deze verplichting aan de NAM een bindende gedragslijn opgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="238DCA93" w14:textId="77777777">
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Er is vooralsnog geen overeenkomst gesloten met een marktpartij of met EBN. NAM en EBN zijn wel met elkaar in gesprek over mogelijke toegang. Grijpskerk is tot juli in onderhoud waardoor niet eerder dan vanaf juli kan worden gestart met vullen als een partij Grijpskerk contracteert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="56CACB14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bergermeer (ca. 50 TWh):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deze opslag is eigendom van TAQA en EBN. Marktpartijen hebben toegang tot Bergermeer. Het is mogelijk dat meerdere partijen gelijktijdig in deze opslag vullen. Als marktpartijen onvoldoende gas opslaan kan EBN ook gas opslaan in deze opslag. Om geen marktgevoelige informatie te delen wordt niet prijsgegeven of en hoeveel EBN vult in Bergermeer. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="11A123ED" w14:textId="77777777">
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="3CDD94A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alkmaar (ca. 5 TWh):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> deze opslag is eigendom van de Alkmaar Partners. De capaciteit van de Piekgasinstallatie Alkmaar is volledig gecontracteerd door EBN. Aan EBN is instemming en subsidie verleend om deze capaciteit te gebruiken voor strategische opslag. EBN zal de PGI Alkmaar volledig vullen deze zomer. PGI Alkmaar is tot juli in onderhoud waardoor pas vanaf juli kan worden gestart met vullen. De voorbereidingen liggen op schema om deze opslag volledig te vullen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="6DEBE940" w14:textId="77777777">
-[...76 lines deleted...]
-    <w:p w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="1C5B0722" w14:textId="1E9B9411">
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="1B9CDB6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EBN is in april direct begonnen met het injecteren van gas in de opslagen en ligt op schema om, indien nodig, 80 TWh op tijd te hebben opgeslagen. Zowel het beschikbare injectievolume als toegang tot gasopslagcapaciteit is daarvoor voldoende aanwezig. Daarbij kan het zo zijn dat EBN al transacties heeft gedaan die leiden tot vulling later deze zomer, waardoor het effect daarvan nog niet zichtbaar is in actuele vulgraden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="6B9AE21A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="2FE0E2CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...110 lines deleted...]
-      <w:r w:rsidRPr="0001180A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Europese vuldoel voor Nederland is 107 TWh. De Europese Commissie heeft mij in overweging gegeven om dit te verlagen tot 92 TWh. Dit is ingegeven door de momenteel al hoge gasprijzen en de zorg dat die door het vullen in Europa verder worden opgedreven. In het Vragenuur van 16 juni 2026 heb ik op basis van cijfers van PWC die mij toen bekend waren aangegeven dat er in Nederland gemiddeld 60 TWh gas uit de gasopslagen wordt gebruikt. Inmiddels heeft PWC mij aangegeven dat het blijkt te gaan om gemiddeld 71 TWh in een normaal temperatuurjaar op basis van analyses van Gasunie Transport Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...80 lines deleted...]
-    <w:p w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="6B2D5DF1" w14:textId="77777777">
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze correctie laat onverlet dat ik, juist omdat ik het belangrijk vind om ook voorbereid te zijn op koudere winters dan gemiddeld, EBN maximaal 80 TWh laat vullen in de gasopslagen dit vulseizoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="6169A6EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="4679E867" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="2D35540C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...109 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uiteindelijk is het doel om voor totaal 115 TWh te vullen, waarmee we zelfs zijn voorbereid op een scenario van een zeer extreem koude winter die zich eens in de 30 jaar voordoet, waarbij tegelijkertijd de grootste bron van aanvoer uitvalt en waarbij wordt aangenomen dat de LNG-terminals in Europa geen extra gas leveren in de winter (wat zij doorgaans wel kunnen) en de vraag uit buurlanden constant blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="71E61F8E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="24558A91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PWC rapport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="66BDD3B8" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="00B19972" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet werkt aan een Kamerbrief met daarin een visie op strategisch gasbeleid.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...217 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ten behoeve van deze visie heeft het vorige kabinet begin 2026 opdracht gegeven aan PWC om een onderzoek uit te voeren naar overheidsinterventies op de gasmarkt. Dit onderzoek vindt u als bijlage bij deze brief. De appreciatie en weging van de bevindingen in het onderzoek worden meegenomen in de kabinetsvisie. Hieronder is alvast een samenvatting opgenomen van het onderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="385869CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="32DFD0F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het gaat primair om de vraag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor welk doel en voor welk crisisscenario maatregelen dienen te worden genomen, welke maatregelen voor dat doel efficiënt en doelmatig zijn, en wat de juiste mate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van inzet en prioritering is bij overheidsinterventies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Hierbij geldt de kanttekening dat geen enkele maatregel alle risico’s voor de leveringszekerheid geheel zal kunnen wegnemen. Bovendien kunnen maatregelen gepaard gaan met (aanzienlijke) maatschappelijke kosten en is overheidsingrijpen in efficiënte markten per definitie marktverstorend. De balans daarin zullen kabinet en Kamer samen moeten wegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="4F5F68F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="1A4ACD82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PWC is door het vorige kabinet gevraagd een afwegingskader te ontwikkelen voor interventies op de gasmarkt. Het rapport beschrijft publieke belangen en marktfalen, inventariseert potentiële interventies en presenteert een toepasbaar afwegingskader. De kwantificering van de effecten van de interventies behoort niet tot de scope van het onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="42BABEC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="1135CE3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In het onderzoek heeft PWC ook diverse recent door andere partijen uitgebrachte adviezen en visies meegenomen, waaronder van de Mijnraad, Gasunie en CE Delft in opdracht van Energie Nederland.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="0001180A">
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze partijen hebben zich onder andere uitgesproken over maatregelen ten behoeve van het opvangen van een langdurige onderbreking in de aanvoer van gas. Ook zijn in het onderzoek ramingen en berekeningen – gebaseerd op de jarenlange kennis en ervaring van GasTerra -meegenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="768F5558" w14:textId="77777777">
-[...68 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="58358386" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="1803A092" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek beschrijft en onderbouwt dat bepaalde beleidsinstrumenten naast het beoogde (positieve) effect, bijvoorbeeld meer zekerheid of (tijdelijke) verlichting van lasten voor kwetsbare afnemers, ook ongewenste en averechtse effecten hebben, zoals op de prijsvorming, afhankelijkheid van fossiel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...225 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en hoge kosten. Het onderzoek beschrijft dat ingrijpen in de marktprijs het vermogen van de gereguleerde gasmarkt om zelf een oplossing te vinden voor schaarste belemmert. Consumenten, bedrijven en leveranciers kunnen volgens PWC minder prikkels ervaren om zich voor te bereiden of te reageren op prijsschokken, waardoor importafhankelijkheid niet wordt verminderd en kwetsbaarheid structureel in stand blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="5E33C24D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="02B1E5D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd noemt PWC in het onderzoek dat kwetsbare groepen afnemers waar nodig beschermd kunnen worden tegen prijsstijgingen. Grote prijsstijgingen kunnen volgens het onderzoek disproportionele impact hebben op kwetsbare afnemers die niet over de middelen beschikken om dit te betalen en geen alternatieven hebben voor gasgebruik. Voor deze doelgroep is gerichte inkomenssteun, volgens PWC, de meest doelmatige maatregel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="7DCAD865" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="69DC877D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek stelt daarnaast dat de overheid zich kan voorbereiden op zeer ernstige verstoringen op de internationale gasmarkten die leiden tot fysieke tekorten om te voorzien in de basisbehoeften. PWC geeft aan dat het wenselijk kan zijn verzekeringen te treffen voor dergelijke noodsituaties, bijvoorbeeld door het aanhouden van beperkte strategische voorraden om fysieke tekorten tijdelijk te overbruggen (noodvoorraden). Het is daarbij, volgens de onderzoeken, van belang om tot goede definities van bijvoorbeeld basisbehoeften en kwetsbare afnemers te komen om het doel en de omvang van benodigde maatregelen af te bakenen. Daarnaast is het van belang de kosten en baten tegen elkaar af te wegen, omdat noodinstrumenten die extra gas beschikbaar maken tijdens noodsituaties kosten met zich meebrengen, ook als de noodsituatie zich niet voordoet. PWC geeft hierbij aan dat het niet mogelijk is om tegen iedere noodsituatie verzekerd te zijn en adviseert daarnaast om op Europees niveau te coördineren over de inzet van deze instrumenten, omdat anders de baten Europees zijn maar de kosten neerdalen bij lidstaten die investeren in noodvoorraden. Er is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>belang om tot goede definities van bijvoorbeeld basisbehoeften en kwetsbare afnemers te komen</w:t>
-[...96 lines deleted...]
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="3384E201" w14:textId="77777777">
+        <w:t xml:space="preserve">immers sprake van een Europese gasmarkt, waardoor een voorraad in Nederland in heel Europa gebruikt kan worden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="4C46AD70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="4E787229" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft specifieke typen maatregelen, trekt PWC een aantal conclusies: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="7DC06BE1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0001180A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het onderzoek is kritisch op het aanhouden van een grotere strategische opslag met als doel prijzen te dempen: het is niet aangetoond dat het aanhouden van een voorraad op de gasmarkt dit effect heeft en de maatregel is marktverstorend. Bovendien is het aanwenden van een strategische opslag voor dit doel niet toegestaan, daarvoor zou eerst EU-regelgeving moeten worden aangepast. In dit opzicht wijkt PWC in haar conclusies af van enkele andere externe rapporten die het mogelijk maken van een strategische opslag met het oog op prijsdemping adviseren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0001180A" w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="0BDF0A52" w14:textId="32C7C7AC">
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="59F78089" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook wat betreft overheidsmaatregelen gericht op het vullen van de seizoensopslagen, waaronder verplichte vuldoelen en een (grote) vultaak voor de overheid, bevat het onderzoek conclusies naar aanleiding van de ervaringen die hiermee de afgelopen jaren zijn opgedaan. Het onderzoek stelt in dit verband dat een ‘interventiespiraal’ dreigt: de verplichte (Europese en Nederlandse) opslagvulling verdringt commerciële opslagactiviteiten, wat de noodzaak van verdere (nationale) overheidsinterventies om gasopslagen te vullen vergroot. Dit is een zichzelf versterkende dynamiek waarin verplichte vulling prijsverstoring veroorzaakt en tot structureel stijgende overheidskosten leidt. Het onderzoek is in dit verband ook kritisch over hoge vuldoelen en stelt in dit verband dat het advies van GTS, waar EZK zich op baseert bij het vaststellen van het jaarlijkse vuldoel, relatief hoog is. De berekeningen en statische aannames die ten grondslag liggen aan het jaarlijkse advies van GTS zijn wat de onderzoekers betreft conservatief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="070AF3E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...26 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="4A3B4FCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolgproces</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B17EF" w:rsidP="004B17EF" w:rsidRDefault="004B17EF" w14:paraId="2BAAF3A1" w14:textId="77777777">
-[...60 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="6070C9AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze zomer werkt het kabinet verder aan de Kamerbrief over strategisch gasbeleid voor de lange termijn. In die brief zal ik de visie op de rol van de overheid in de veranderende gasmarkt verder toelichten en in gaan op de beoogde beleidsinzet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="61F5F51F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="33C98918" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals benoemd in de Kamerbrief van 28 mei jl. zal het kabinet naast het PWC-onderzoek, ook de genoemde andere externe adviezen betrekken in de Kamerbrief met de kabinetsvisie op strategisch gasbeleid na de zomer. Daarbij zal het kabinet de verschillende inzichten – die op onderdelen inhoudelijk verschillen – zorgvuldig afwegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="559D2799" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="0904F62C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet betrekt in haar visie ook het rapport van 2 juni jl. van de Gas Market Task Force van de Europese Commissie, dat gaat over de werking van de gasmarkt en gasderivatenmarkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Europese Commissie gaat in dit rapport ook in op het (potentiële) effect van overheidsingrijpen op de gasmarkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="1E64A471" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="16054E35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van strategische opslag gaat het kabinet deze zomer verder onderzoek (laten) doen. Onder andere ten aanzien van wat met welke omvang bereikt kan worden en welke kosten daarmee gepaard gaan. Het kabinet zal ook kijken naar het mogelijke gebruik van kussengas als strategische opslag. Vooral op het juridisch en technisch vlak zijn daar nog veel vragen die beantwoord moeten worden. Tot slot zal het kabinet specificeren hoe zij zich in Europa zal inzetten ten aanzien van strategische opslag in EU-verband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="69D1BD51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00406E7C" w:rsidP="00406E7C" w:rsidRDefault="00406E7C" w14:paraId="3C11229B" w14:textId="3CBA3E6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="00CC39E6" w:rsidP="00406E7C" w:rsidRDefault="00CC39E6" w14:paraId="49372A6C" w14:textId="32910D7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C" w:rsidR="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0001180A">
-[...242 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00406E7C" w:rsidR="004E5D09" w:rsidP="00406E7C" w:rsidRDefault="004E5D09" w14:paraId="4E0AC32E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00406E7C" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6258F080" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F">
+    <w:p w14:paraId="6120C85E" w14:textId="77777777" w:rsidR="00464AE0" w:rsidRDefault="00464AE0" w:rsidP="00CC39E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090F50B2" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AAD72A5" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F">
+    <w:p w14:paraId="219E394D" w14:textId="77777777" w:rsidR="00464AE0" w:rsidRDefault="00464AE0" w:rsidP="00CC39E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B141F33" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="&quot;Verdana&quot;,sans-serif">
-[...30 lines deleted...]
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="664F8810" w14:textId="7025A6E5" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="667017A8" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00CC39E6" w:rsidRDefault="00CC39E6" w:rsidP="00CC39E6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="44B5E1BF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="756C5358" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00CC39E6" w:rsidRDefault="00CC39E6" w:rsidP="00CC39E6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="10A23315" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AF5DD1E" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00CC39E6" w:rsidRDefault="00CC39E6" w:rsidP="00CC39E6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DA182D1" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F">
+    <w:p w14:paraId="33F674BD" w14:textId="77777777" w:rsidR="00464AE0" w:rsidRDefault="00464AE0" w:rsidP="00CC39E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08245283" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2615D9DE" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F">
+    <w:p w14:paraId="5EC85271" w14:textId="77777777" w:rsidR="00464AE0" w:rsidRDefault="00464AE0" w:rsidP="00CC39E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F53D452" w14:textId="77777777" w:rsidR="00693B9F" w:rsidRDefault="00693B9F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52B6B495" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="00CA3BA4" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="3E87193B" w14:textId="73F1F11D" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CA3BA4">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 29023 nr. 664</w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 023 nr. 664</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="463A9BEF" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="00243CC2" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="5FDFC5AC" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00243CC2">
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00F22752">
+        <w:r w:rsidRPr="00406E7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://agsi.gie.eu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="517D0534" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="002C1265" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="26AF3E23" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002C1265">
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00F22752">
+        <w:r w:rsidRPr="00406E7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://agsi.gie.eu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="443D6C83" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="007751FA" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="2BEF98B6" w14:textId="23BBDBA0" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007751FA">
-[...3 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 29023, nr. 641</w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 023, nr. 641</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0378C884" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="00FF4934" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="21C24959" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00310C95">
-[...3 lines deleted...]
-        <w:t>Artikel 3.100, eerste lid, van de Energiewet.</w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 3.100, eerste lid, van de Energiewet.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4BB12B25" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="007751FA" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="35849CE5" w14:textId="78E546CA" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007751FA">
-[...3 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 29023, nr. 641</w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 023, nr. 641</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="66D1174F" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="00CA3BA4" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="3B83D48F" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0036353D">
-[...15 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PWC o.b.v. Gasunie Transport Services (GTS). (2025). Overzicht leveringszekerheid voor gasjaar 2025/2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7E782EFA" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="4B7E43D8" w14:textId="58643C02" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6851CC25">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze visie geeft het kabinet ook uitvoering aan een reeks moties, waaronder de motie Grinwis </w:t>
+      </w:r>
+      <w:r w:rsidR="005730A3" w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kamerstukken II 2024/25, 29 023, nr. 574). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="63AF21A2" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="45FDA3C3" w14:textId="4DDD1511" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Over deze adviezen is uw Kamer geïnformeerd in de Kamerbrief van 28 mei 2026, Kamerstukken II 2025/2026, 29023, nr. 664. </w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Over deze adviezen is uw Kamer geïnformeerd in de Kamerbrief van 28 mei 2026, Kamerstukken II 2025/2026, 29 023, nr. 664. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="50AA2495" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="2E805811" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie ook: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="0096129C">
+        <w:r w:rsidRPr="00406E7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Gasbergingen in Nederland - JMP Energy Insights</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="2A4A5514" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="00FC4DF8" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="0CBF510E" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FC4DF8">
-[...6 lines deleted...]
-        <w:t>of omdat fossiele ‘lock-in’ in de hand wordt gewerkt.</w:t>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijvoorbeeld doordat (prijs)prikkels voor besparing en verduurzaming worden weggenomen of omdat fossiele ‘lock-in’ in de hand wordt gewerkt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="00AE97CB" w14:textId="77777777" w:rsidR="004B17EF" w:rsidRPr="0036353D" w:rsidRDefault="004B17EF" w:rsidP="004B17EF">
+    <w:p w14:paraId="22954780" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00406E7C" w:rsidRDefault="00CC39E6" w:rsidP="00406E7C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00406E7C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0036353D">
-        <w:rPr>
+      <w:r w:rsidRPr="00406E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="0036353D">
+        <w:r w:rsidRPr="00406E7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Gas Market Task Force presents its findings on the functioning of EU gas and gas derivatives markets</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="6AE75F5F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6CE89E22" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00CC39E6" w:rsidRDefault="00CC39E6" w:rsidP="00CC39E6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...103 lines deleted...]
-  <w:p w14:paraId="38FE635A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="3D19B2C0" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00CC39E6" w:rsidRDefault="00CC39E6" w:rsidP="00CC39E6">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1236400D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...473 lines deleted...]
-  <w:p w14:paraId="5D2031B9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D7896D6" w14:textId="77777777" w:rsidR="00CC39E6" w:rsidRPr="00CC39E6" w:rsidRDefault="00CC39E6" w:rsidP="00CC39E6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BB6F11EE"/>
-[...948 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DAD01F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6967A08"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4511,51 +2002,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36982FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A0E9BA6"/>
     <w:lvl w:ilvl="0" w:tplc="2A926CE6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4623,4763 +2114,237 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...938 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1862083927">
+  <w:num w:numId="1" w16cid:durableId="1648971140">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1643579697">
-[...23 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1344824724">
+  <w:num w:numId="2" w16cid:durableId="1368749673">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1134329491">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...3555 lines deleted...]
-    <w:rsid w:val="7FDDEC68"/>
+    <w:rsidRoot w:val="00CC39E6"/>
+    <w:rsid w:val="00406E7C"/>
+    <w:rsid w:val="00464AE0"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005730A3"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00BC0FC2"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rsid w:val="00D27E93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2815CD04"/>
+  <w14:docId w14:val="41F49BEA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4A2C83DB-3D80-4C9B-B05B-4C7238C037A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9395,74 +2360,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9611,1268 +2577,1039 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...404 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...3 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
-      <w:pBdr>
-[...3 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-      <w:bCs/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-[...27 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B0423D"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00706E89"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003678A6"/>
+    <w:rsid w:val="00CC39E6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...62 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004910E2"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC39E6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC39E6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CC39E6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jmp-energyinsights.com/gasbergingen-in-nederland/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agsi.gie.eu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agsi.gie.eu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energy.ec.europa.eu/news/gas-market-task-force-presents-its-findings-functioning-eu-gas-and-gas-derivatives-markets-2026-06-02_en" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11193</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>2060</ap:Words>
+  <ap:Characters>11334</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>93</ap:Lines>
+  <ap:Lines>94</ap:Lines>
   <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13201</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13368</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>