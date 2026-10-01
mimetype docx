--- v0 (2026-07-02)
+++ v1 (2026-10-01)
@@ -1,3971 +1,1608 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DB7C9A" w:rsidRDefault="00CE5272" w14:paraId="7C5CC65E" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00D20C5E">
+    <w:p w:rsidRPr="00302CC2" w:rsidR="00302CC2" w:rsidRDefault="0078774A" w14:paraId="6CF7D013" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29861</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2" w:rsidR="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2" w:rsidR="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2" w:rsidR="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Arbeidsmigratie en sociale zekerheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="00302CC2" w:rsidP="00D31852" w:rsidRDefault="00302CC2" w14:paraId="445556DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>216</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="00302CC2" w:rsidP="0063591D" w:rsidRDefault="00302CC2" w14:paraId="440FC8A5" w14:textId="011025BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="00302CC2" w:rsidP="0063591D" w:rsidRDefault="00302CC2" w14:paraId="771B89CD" w14:textId="18BBBB19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="7C0185F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="444EF78F" w14:textId="5910FE88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In 2020 heeft het Aanjaagteam Bescherming Arbeidsmigranten onder leiding van Emile Roemer het rapport “Geen Tweederangsburgers. Aanbevelingen om misstanden bij arbeidsmigranten in Nederland tegen te gaan” uitgebracht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D20C5E">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00D20C5E">
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het aanjaagteam heeft de aanbeveling gedaan dat alle uitzendondernemingen (hierna: uitleners) verplicht gebruik moeten maken van een geblokkeerde rekening (hierna: g-rekening). De g-rekening is een speciale bankrekening die een tijdige en volledige afdracht van belastingen en premies bevordert en die ondernemers onder voorwaarden de mogelijkheid biedt om hun aansprakelijkheid voor fiscale schulden van derden te matigen of te voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met het verplichten van de g-rekening wordt voorkomen dat belastingschulden van uitleners onbetaald blijven, waarmee de kans kleiner wordt dat werknemers de dupe worden van uitbuiting. Zo wordt een bijdrage geleverd aan het voorkomen van misstanden in de uitzendsector en het creëren van een eerlijker speelveld.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="55FB9B80" w14:textId="6DF26A0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het toenmalige Kabinet heeft aangegeven positief te staan tegenover deze aanbeveling, de wens uitgesproken de g-rekening verplicht te stellen en in overleg te treden met de Belastingdienst en banken over de mogelijkheden. De Belastingdienst heeft daarom uitvoering gegeven aan het besluit van het Kabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0063591D">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om een verkenning te doen naar hoe deze aanbeveling gerealiseerd kan worden, waar u bijgaand het eindrapport van aantreft. Uit de verkenning in samenspraak met alle betrokken</w:t>
+      </w:r>
+      <w:r w:rsidR="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0063591D">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>partijen blijkt dat alle 35 aanbevelingen moeten worden geïmplementeerd en aanpassing van wet- en regelgeving nodig is om verplichtstelling van het gebruik van een g-rekening voor uitleners te realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0063591D">
-[...133 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van SZW en ik nemen de aanbevelingen uit dit rapport over en spreken daarmee uit voornemens te zijn een g-rekening verplicht te stellen voor uitleners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="226C594F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Over het tijdstip van inwerkingtreding is nog niet besloten. Dat kan pas als alle partijen er gelijktijdig voor klaar zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00D20C5E">
-[...13 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dit wordt nog onderzocht. Met de beoogde verplichtstelling van de g-rekening wordt uitvoering gegeven aan de op 8 april 2025 door uw Kamer aangenomen motie van het lid Saris c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00F42C46">
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ik ga nu, mede namens de minister van SZW, nader in op de verkenning, de aanbevelingen in het rapport en onze reactie op deze aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="089315B9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uitvoeren verkenning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D20C5E" w:rsidR="00CE5272" w:rsidP="00D20C5E" w:rsidRDefault="00CE5272" w14:paraId="65B4EB1E" w14:textId="77777777">
-      <w:r w:rsidRPr="00D20C5E">
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="0DB51062" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In 2022 heeft het toenmalige kabinet de wens herhaald om de g-rekening op termijn verplicht te stellen voor gecertificeerde uitleners</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D20C5E" w:rsidR="003510FB">
-[...1 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00F744CF">
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook is destijds aangegeven dat op dat moment een verplichte g-rekening niet haalbaar is. Het aantal g-rekeningen kan door de huidige procesinrichting en techniek niet stijgen. Het ministerie van Financiën en de Belastingdienst hebben zich richting banken aan deze ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>freeze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>’ gecommitteerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="668E6257" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het aanpassen van de werkprocessen van de g-rekening heeft veel voeten in de aarde. Dit komt onder meer omdat er verschillende partijen bij zijn betrokken: de Belastingdienst, de ondernemers die een g-rekening houden en de banken die de g-rekening verstrekken. Daarnaast hebben de stortingen op de g-rekening gevolgen voor de omvang van een eventuele aansprakelijkheid voor de fiscale inleners- en ketenaansprakelijkheid. Daardoor zijn ook de opdrachtgevers die storten op een g-rekening, belanghebbenden. Bovendien zijn de werkprocessen deels onderdeel van het betalingsverkeer en deels onderdeel van het publieke domein. Deze complexiteit en verwevenheid maken het noodzakelijk om een aanpassing van deze werkprocessen met alle partijen goed af te stemmen. Daarom heeft de Belastingdienst een verkenning naar de verplichte g-rekening uitgevoerd. De verkenning is begin 2023 van start gegaan en is in januari 2026 afgerond.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="0DA70CBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Uitkomst van de verkenning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="5C9FF68A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Startpunt voor de verkenning was het rapport ‘Toekomst van de g-rekening’ uit 2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In dit rapport is onderzocht of er geschikte alternatieven voor de g-rekening waren. Dit bleek niet het geval. In het eerdergenoemde rapport zijn bij alle gebruikers van de g-rekening de wensen tot verbetering van de werkprocessen van de g-rekening in kaart gebracht. De verkenning is begonnen met het actualiseren en verdiepen van deze gebruikerswensen. Een intensieve dialoog tussen alle partijen die aan de verkenning hebben deelgenomen, heeft uiteindelijk geleid tot een pakket aan maatregelen dat op unanieme instemming van de deelnemende partijen kan rekenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="4C58765D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Verbeterde werkprocessen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="78C19B2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De overeengekomen verbeteringen zien op verschillende aspecten van het g-rekeningstelsel. Ten eerste zien de verbeteringen op het aanpassen en vereenvoudigen van bestaande werkprocessen. Zo wordt voorgesteld de g-rekeningovereenkomst te laten vervallen en komt daarvoor een goedkeurende beschikking gebruik g-rekening in de plaats. Ten tweede wordt voorgesteld het berichtenverkeer tussen de Belastingdienst en banken en tussen de Belastingdienst en ondernemers die een g-rekening houden verder te digitaliseren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Tot slot worden verbeteringen voorgesteld met betrekking tot het verkorten en vergemakkelijken van deblokkeringen van het tegoed op de g-rekening. Voor deze verbeteringen zijn wijzigingen in wet- en regelgeving nodig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De werking van de g-rekening blijft ongewijzigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="4D599FA6" w14:textId="504C2797">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is onwenselijk om twee stelsels (oud en nieuw) naast elkaar te laten bestaan. Om die reden zullen de nieuwe werkprocessen ook gaan gelden voor de bestaande g-rekeningen en zijn in het nieuwe stelsel alle werkprocessen uniform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DB70B6">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="1893E113" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buitenlandse uitleners </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="7C2E41A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alle toegelaten uitleners worden op grond van de regels bij of krachtens de Wet toelating terbeschikkingstelling van arbeidskrachten te zijner tijd verplicht om een g-rekening te houden. Bepaalde buitenlandse uitleners kunnen echter niet of moeilijker bij een Nederlandse bank een zakelijke rekening, met daaraan gekoppeld, een g-rekening openen. Voorgesteld wordt om buitenlandse ondernemers die geen g-rekening kunnen openen de mogelijkheid te bieden om aan de Belastingdienst een ontheffing te vragen van de verplichting om een g-rekening te houden en zodoende aan het toelatingsstelsel te kunnen voldoen. De voorwaarden van deze ontheffing zijn zo vormgegeven dat zij de Belastingdienst waarborgen bieden die gelijkwaardig zijn aan de waarborgen van de verplichte g-rekening. Ook zullen de inleners van buitenlandse toegelaten uitleners onder voorwaarden in aanmerking komen voor vrijwaring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="4BD5A4BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Passende rechtsbescherming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="5E1DE9C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als het houden van een g-rekening een voorwaarde wordt om als uitlener in Nederland te worden toegelaten kan een weigering of intrekking van een goedkeurende beschikking gebruik g-rekening ingrijpende gevolgen hebben voor een (voorlopig) toegelaten uitlener. Deze mogelijke gevolgen vragen om passende rechtsbescherming. Daarom wordt voorgesteld om te voorzien in de mogelijkheid voor bezwaar en beroep tegen een weigering of intrekking van een goedkeurende beschikking gebruik g-rekening. Deze mogelijkheid voor bezwaar en beroep zal ook van toepassing moeten zijn voor een weigering of intrekking van een ontheffing verplichte g-rekening voor buitenlandse partijen die geen g-rekening kunnen openen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D20C5E">
-        <w:t xml:space="preserve"> Het aantal g-rekeningen kan door de huidige procesinrichting en techniek niet stijgen. Het ministerie van Financiën en de Belastingdienst hebben zich richting banken aan deze ‘</w:t>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="2B5D1B21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Overgangsmaatregelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00AA5B82" w:rsidRDefault="0078774A" w14:paraId="2DE69DD3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het aantal g-rekeningen zal naar verwachting structureel stijgen met circa 1.000 tot 5.100 g-rekeningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Er zal een eenmalige piek zijn van het aantal nieuwe g-rekeningen (tussen de 5.700 en 8.500) en er zal een eenmalige piek zijn van het aantal opzeggingen van g-rekeningen (tussen de 3.400 en 4.700)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het voorgaande gaat mogelijk piekbelastingen veroorzaken voor alle bij de g-rekening betrokken partijen. Om deze piekbelasting op te vangen zullen in de invoeringsperiode extra maatregelen worden getroffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="035F2CF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Beoordeling uitkomst van de verkenning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="754C69DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Beoordeling voorstellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="0063591D" w:rsidRDefault="0078774A" w14:paraId="0F85BF88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De voorstellen van de verkenning vormen één samenhangend geheel. Het kabinet is dan ook voornemens het volledige pakket aan voorstellen in zijn geheel uit te voeren. Dit voornemen betekent dat de Belastingdienst systemen en werkprocessen moet aanpassen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In het rapport is op enkele onderdelen aangegeven dat nadere uitwerking in dialoog met alle partijen nog nodig is, waar de Belastingdienst zorg voor zal dragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="5133481D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Versterking toelatingsstelsel uitleners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="37626205" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het overnemen van de aanbevelingen van de verkenning maakt het mogelijk de bestaande </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D20C5E">
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>freeze</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D20C5E">
-[...136 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op het aantal g-rekeningen op te heffen. Het verplichten om een g-rekening te houden bevordert de fiscale compliance van toegelaten uitleners. Het betreft een verbetering van de nakoming van de fiscale betaalverplichtingen en ook van het toezicht op de aangifteverplichtingen van deze ondernemingen. Ook versterkt de verplichting om een g-rekening te houden een zo gelijk mogelijk speelveld binnen de toegelaten uitleners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="2C749319" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D20C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>Verbeterde werkprocessen</w:t>
-[...75 lines deleted...]
-        <w:rPr>
+        <w:t>Verbetering van het g-rekeningstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="0F3BF429" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanbevelingen uit de verkenning leiden verder tot een vereenvoudiging en verbetering van de werkprocessen van het g-rekeningstelsel. Deze vereenvoudigingen en verbeteringen gelden voor alle bij de uitvoering van het g-rekeningstelsel betrokken partijen. De voorgestelde verbeteringen behelzen het vereenvoudigen, het (gedeeltelijk) digitaliseren van gegevensuitwisselingen en het verkorten van de behandelduur van bijvoorbeeld deblokkeringsverzoeken. Ook wordt de rechtsbescherming van de ondernemers verbeterd. Met het hele pakket aan verbeteringen wordt het g-rekeningstelsel gemoderniseerd, robuuster en neemt het draagvlak voor het g-rekeningstelsel toe. Dit is een goede uitgangspositie als het in de toekomst wenselijk wordt geacht om de uitbreiding van de werking van het g-rekeningstelsel naar andere doelgroepen nader te onderzoeken.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="03C6C857" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D20C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Buitenlandse uitleners </w:t>
-[...37 lines deleted...]
-        <w:rPr>
+        <w:t>Beoogde inwerkingtreding van de voorstellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="7C006B5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verplichting om een g-rekening te houden treedt op een later tijdstip in werking dan de inwerkingtreding van het nieuwe toelatingsstelsel voor uitzendondernemingen. Dit zal tenminste een jaar zijn nadat de Nederlandse Arbeidsinspectie gestart is met de handhaving in het nieuwe toelatingsstelsel. Ervan uitgaande dat de handhaving inderdaad een jaar na inwerkingtreding van het toelatingsstelsel van start is gegaan, kan de verplichting om een g-rekening te houden in ieder geval niet eerder dan 1 januari 2029 inwerkingtreden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="37241D70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00AA5B82" w:rsidRDefault="0078774A" w14:paraId="7F8A2A53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Conform de aanbeveling in de verkenning zal over het tijdstip van inwerkingtreding pas worden besloten als alle partijen er gelijktijdig voor klaar zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mede gezien de uitdagingen op IV-gebied waar de Belastingdienst voor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00AA5B82" w:rsidRDefault="0078774A" w14:paraId="7286ADC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staat, waaronder een overvraagd IV-portfolio, is nog niet duidelijk wanneer het moment van inwerkingtreding kan zijn. Zodra de benodigde conceptwetgeving en conceptregelgeving gereed is, doet de Belastingdienst daarvoor een uitvoeringstoets. In die toets wordt onder meer getoetst wat een haalbare inwerkingtredingsdatum voor de Belastingdienst van die wet- en regelgeving zou kunnen zijn en wat de budgettaire consequenties zijn voor de uitvoering. Om een realistisch tijdspad te kunnen maken, vindt ook afstemming plaats met de bij het proces van de g-rekening betrokken externe partners. Met de uitvoeringstoets deel ik ook informatie over het mogelijke tijdstip van inwerkingtreding met uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00D20C5E" w:rsidRDefault="0078774A" w14:paraId="456749CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D20C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t>Passende rechtsbescherming</w:t>
-[...196 lines deleted...]
-    <w:p w:rsidRPr="00D20C5E" w:rsidR="00CE5272" w:rsidP="00D20C5E" w:rsidRDefault="00BE7DB3" w14:paraId="5D0A66DB" w14:textId="77777777">
+        <w:t>Aanpak en prioritering voor de implementatie van de voorstellen van de verkenning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00CE5272" w:rsidRDefault="0078774A" w14:paraId="268766AA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verkenning laat zien dat de implementatie van de voorstellen van de verkenning een krachtige sturing en een voortdurende afstemming en coördinatie vragen tussen de betrokken partijen. Hiervoor neemt de Belastingdienst het voortouw en stelt een projectleiding in. Voor het draagvlak bij de aan de verkenning deelnemende partijen is het belangrijk om ook uitvoering te geven aan de aanbeveling uit de verkenning om het vervangen van postaal verkeer tussen de banken en de Belastingdienst door secure e-mail te onderzoeken. Daarnaast vraagt ook het terugbrengen van het aantal processtappen bij de deblokkering van de g-rekening nadere analyse.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00302CC2" w:rsidRDefault="00302CC2" w14:paraId="34D28CFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00CE5272" w:rsidRDefault="0078774A" w14:paraId="7413F4E5" w14:textId="361A94FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mede namens de minister van SZW ben ik de betrokken partijen dankbaar voor hun constructieve bijdrage aan de verkenning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00302CC2" w:rsidP="00302CC2" w:rsidRDefault="00302CC2" w14:paraId="6DA7A896" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00302CC2" w:rsidRDefault="00302CC2" w14:paraId="30612C7B" w14:textId="3070ACF3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063591D" w:rsidR="00CE5272">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00302CC2" w:rsidR="0078774A">
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00302CC2" w:rsidRDefault="00302CC2" w14:paraId="6902EAB4" w14:textId="0C208E98">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>uit</w:t>
-[...288 lines deleted...]
-        <w:t xml:space="preserve">elco </w:t>
+        <w:t xml:space="preserve">E. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00302CC2" w:rsidR="0078774A">
         <w:t>Eerenberg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00DB7C9A" w:rsidRDefault="00DB7C9A" w14:paraId="6A6BE8C1" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="0078774A" w:rsidP="00302CC2" w:rsidRDefault="0078774A" w14:paraId="2FF2F8E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00302CC2" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="17434C8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00302CC2" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49466225" w14:textId="77777777" w:rsidR="006C613C" w:rsidRDefault="006C613C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74410F90" w14:textId="77777777" w:rsidR="005C7A17" w:rsidRDefault="005C7A17" w:rsidP="0078774A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4972528B" w14:textId="77777777" w:rsidR="006C613C" w:rsidRDefault="006C613C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18E163ED" w14:textId="77777777" w:rsidR="005C7A17" w:rsidRDefault="005C7A17" w:rsidP="0078774A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...47 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05C99C00" w14:textId="77777777" w:rsidR="00DB7C9A" w:rsidRDefault="00DB7C9A">
+  <w:p w14:paraId="07296AA0" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="0078774A" w:rsidRDefault="0078774A" w:rsidP="0078774A">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3246F47B" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="0078774A" w:rsidRDefault="0078774A" w:rsidP="0078774A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E6D7BA7" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="0078774A" w:rsidRDefault="0078774A" w:rsidP="0078774A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E268BC0" w14:textId="77777777" w:rsidR="006C613C" w:rsidRDefault="006C613C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DD1E548" w14:textId="77777777" w:rsidR="005C7A17" w:rsidRDefault="005C7A17" w:rsidP="0078774A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B799E24" w14:textId="77777777" w:rsidR="006C613C" w:rsidRDefault="006C613C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D5AE905" w14:textId="77777777" w:rsidR="005C7A17" w:rsidRDefault="005C7A17" w:rsidP="0078774A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="08F5B0E2" w14:textId="77777777" w:rsidR="0063591D" w:rsidRPr="009D49A2" w:rsidRDefault="0063591D" w:rsidP="0063591D">
+    <w:p w14:paraId="26376DC1" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A" w:rsidP="0063591D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk173425315"/>
-      <w:r w:rsidRPr="009D49A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Kamerstukken II, 2020/21, 29861, nr. 53</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="548F785D" w14:textId="77777777" w:rsidR="006374C6" w:rsidRPr="009D49A2" w:rsidRDefault="006374C6">
+    <w:p w14:paraId="377A3D63" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie hoofdstuk 3.1 van het Eindrapport voor een nadere uitleg over de g-rekening </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1F096357" w14:textId="77777777" w:rsidR="00B5703E" w:rsidRPr="009D49A2" w:rsidRDefault="00B5703E" w:rsidP="00B5703E">
+    <w:p w14:paraId="6791C240" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A" w:rsidP="00B5703E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoofdstuk 5.4 van het Eindrapport</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4634C9CF" w14:textId="77777777" w:rsidR="003510FB" w:rsidRPr="009D49A2" w:rsidRDefault="003510FB">
+    <w:p w14:paraId="5DD5EF6F" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 36446, nr. 77</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="722EF5CB" w14:textId="77777777" w:rsidR="003510FB" w:rsidRPr="009D49A2" w:rsidRDefault="003510FB">
+    <w:p w14:paraId="734F5B86" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Kamerstukken II 2021/22, 29861, nr. 92</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="0E9866A8" w14:textId="77777777" w:rsidR="003510FB" w:rsidRPr="009D49A2" w:rsidRDefault="003510FB">
+    <w:p w14:paraId="46771A97" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2014/15, 31066, nr. 233, bijlage blz. 32-34</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="07A702E4" w14:textId="77777777" w:rsidR="003510FB" w:rsidRPr="009D49A2" w:rsidRDefault="003510FB">
+    <w:p w14:paraId="6243F6E2" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 201617, 31066, nr.318 (bijlage)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="2D269FB9" w14:textId="77777777" w:rsidR="00056CD0" w:rsidRPr="009D49A2" w:rsidRDefault="00056CD0">
+    <w:p w14:paraId="646328BF" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie de hoofdstukken 7 tot en met 10 van het Eindrapport voor een verdere uitleg over deze verbeteringen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3DCA4D34" w14:textId="77777777" w:rsidR="00056CD0" w:rsidRPr="009D49A2" w:rsidRDefault="00056CD0">
+    <w:p w14:paraId="4B1F0FC3" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie hoofdstuk 17.3 van het Eindrapport voor het juridisch kader van de verkenning en hoofdstuk 17.6 van het Eindrapport over de kenmerken van het wettelijk pandrecht van de ontvanger</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1500AB4B" w14:textId="77777777" w:rsidR="00056CD0" w:rsidRPr="009D49A2" w:rsidRDefault="00056CD0">
+    <w:p w14:paraId="01AC86A8" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie voorts hoofdstuk 12 van het Eindrapport over de inrichting transitie oude naar nieuwe stelsel in relatie tot bestaande g-rekeningen </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="55B82932" w14:textId="77777777" w:rsidR="00056CD0" w:rsidRPr="009D49A2" w:rsidRDefault="00056CD0">
+    <w:p w14:paraId="52B69433" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie voorts hoofdstuk 14 van het Eindrapport over ontheffing verplichte g-rekening (buitenlandse uitleners en toepassing artikel 34.6.2 LI) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="151151E9" w14:textId="77777777" w:rsidR="0012764F" w:rsidRPr="009D49A2" w:rsidRDefault="0012764F">
+    <w:p w14:paraId="41605912" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voorts hoofdstuk 13 van het Eindrapport over rechtsbescherming: bezwaar en beroep</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="54801CF4" w14:textId="77777777" w:rsidR="0012764F" w:rsidRPr="009D49A2" w:rsidRDefault="0012764F">
+    <w:p w14:paraId="2845F1A4" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Er zijn ongeveer 45.000 g-rekeningen (hoofdstuk 3.4 van het Eindrapport)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="51E39727" w14:textId="77777777" w:rsidR="0012764F" w:rsidRPr="009D49A2" w:rsidRDefault="0012764F">
+    <w:p w14:paraId="1E53DBD9" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie hoofdstuk 6.1 van het Eindrapport</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="232A9D32" w14:textId="77777777" w:rsidR="00BE38C7" w:rsidRPr="009D49A2" w:rsidRDefault="00BE38C7" w:rsidP="00BE38C7">
+    <w:p w14:paraId="1225E150" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A" w:rsidP="00BE38C7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie voorts hoofdstuk 15 van het Eindrapport (Invoeringsperiode en piekbelasting)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="34DD3B77" w14:textId="77777777" w:rsidR="0012764F" w:rsidRPr="009D49A2" w:rsidRDefault="0012764F">
+    <w:p w14:paraId="5241667F" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie hoofdstuk 16 van het Eindrapport over de gevolgen automatisering en uitvoeringskosten van de Belastingdienst</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="263F15D4" w14:textId="77777777" w:rsidR="0012764F" w:rsidRPr="009D49A2" w:rsidRDefault="0012764F">
+    <w:p w14:paraId="3205E4F6" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="00302CC2" w:rsidRDefault="0078774A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D49A2">
-[...13 lines deleted...]
-        <w:t>Hoofdstuk 5.4 van het Eindrapport</w:t>
+      <w:r w:rsidRPr="00302CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoofdstuk 5.4 van het Eindrapport</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E26FEC6" w14:textId="77777777" w:rsidR="00DB7C9A" w:rsidRDefault="001B5A77">
-[...389 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5551EC15" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="0078774A" w:rsidRDefault="0078774A" w:rsidP="0078774A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18B17DE6" w14:textId="77777777" w:rsidR="00DB7C9A" w:rsidRDefault="001B5A77">
+  <w:p w14:paraId="5CA738A5" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="0078774A" w:rsidRDefault="0078774A" w:rsidP="0078774A">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1042 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F728018" w14:textId="77777777" w:rsidR="0078774A" w:rsidRPr="0078774A" w:rsidRDefault="0078774A" w:rsidP="0078774A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DB7C9A"/>
-[...154 lines deleted...]
-    <w:rsid w:val="00FD387B"/>
+    <w:rsidRoot w:val="0078774A"/>
+    <w:rsid w:val="00007FD1"/>
+    <w:rsid w:val="00084A6D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00302CC2"/>
+    <w:rsid w:val="003658C0"/>
+    <w:rsid w:val="005C7A17"/>
+    <w:rsid w:val="006647A1"/>
+    <w:rsid w:val="0078774A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A052BB"/>
+    <w:rsid w:val="00CB0BAD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1AD23581"/>
-  <w15:docId w15:val="{DE9B728C-173F-47FC-84E3-D5EAA68ADA28}"/>
+  <w14:docId w14:val="0C4A4C35"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D782E3D7-3924-4634-B67F-F7C3F55F7FBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3974,77 +1611,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4069,75 +1706,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4172,55 +1809,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4292,791 +1929,670 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...146 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...10 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0078774A"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...222 lines deleted...]
-      <w:szCs w:val="27"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE5272"/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE5272"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="0078774A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE5272"/>
+    <w:rsid w:val="0078774A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00452E5F"/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00452E5F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0078774A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00452E5F"/>
+    <w:rsid w:val="0078774A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00452E5F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00163FAA"/>
+    <w:rsid w:val="0078774A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00302CC2"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...70 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5133,51 +2649,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5241,65 +2757,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5320,220 +2836,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1837</ap:Words>
-  <ap:Characters>10109</ap:Characters>
+  <ap:Words>1855</ap:Words>
+  <ap:Characters>10206</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>84</ap:Lines>
-  <ap:Paragraphs>23</ap:Paragraphs>
+  <ap:Lines>85</ap:Lines>
+  <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11923</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12037</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-07-02T14:31:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>