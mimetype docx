--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,2969 +1,932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007A6970" w:rsidRDefault="007A6970" w14:paraId="49E843E3" w14:textId="77777777"/>
-[...48 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00140A63" w14:paraId="0EEB6F88" w14:textId="0B340D26">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE" w:rsidR="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>362</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE" w:rsidR="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE" w:rsidR="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Modernisering van de overheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="7E3AAFBD" w14:textId="1AA6C72F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>448</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Structuur van de uitvoering werk en inkomen (SUWI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="0ACBCAF6" w14:textId="4FD196CB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE" w:rsidR="00140A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>407</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van Sociale Zaken en Werkgelegenheid en van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="3C8BE4C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="6119CAFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="03DE9DD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="2391F4A6" w14:textId="6CC01BC5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De SVB voert als nationale en internationale dienstverlener ten behoeve van ruim 5,6 miljoen mensen onder andere de Nederlandse volksverzekeringen uit: de Algemene Ouderdomswet (AOW), de Algemene Kinderbijslagwet (AKW) en de Algemene nabestaandenwet (Anw). Bij ongeveer 14% van deze mensen is sprake van een internationale situatie in hun aanvraag en/of wijziging. Meestal gaat het om personen die in een ander land wonen of werken of dat in het verleden hebben gedaan. Van een internationale situatie is echter ook sprake als een persoon niet zelf de grens is overgegaan, maar voor een internationale organisatie werkt of een (ex-)partner heeft die buiten Nederland woont of werkt, al dan niet met kinderen. </w:t>
+      </w:r>
       <w:bookmarkStart w:name="_Hlk232088114" w:id="0"/>
-      <w:r w:rsidRPr="00A11B8C" w:rsidR="006F601A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De internationale uitvoering vraagt de nodige (gespecialiseerde) capaciteit van de SVB. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00C53FF3" w:rsidR="006F601A">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de SVB werkte in 2025 ca. 4.200 fte.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C53FF3" w:rsidR="006F601A">
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In zijn totaliteit is in 2025 2.553 fte direct toe te wijzen aan de dienstverlening in het SV-domein, zowel handmatig als geautomatiseerd. Hiervan kan 1.537 fte (60%) toegerekend worden aan de nationale dienstverlening en 1.016 fte (40%) aan dienstverlening met een internationale component. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="316344D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="4853EED3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De arbeids- en studiemigratie als gevolg van vrije verkeer van personen in de Europese Unie neemt toe. Ook zijn er als gevolg van digitalisering en mogelijkheden tot mobiel werken, steeds meer mensen die niet in een vast dienstverband, voor slechts één werkgever en/of in één land werken. Daarnaast is er sprake van frequentere verplaatsingen van werknemers tussen verschillende woonplaatsen (bijvoorbeeld na echtscheiding of bij het vormen van nieuw samengestelde gezinnen).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Samen met de vergrijzing, groeit hierdoor de druk op de internationale dienstverlening van de SVB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="56FDF9E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="686815C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een zekere mate van complexiteit is inherent aan de internationale gevalsbehandeling en zal dat altijd zijn. Landen hebben zelf de bevoegdheid over hun socialezekerheidsstelsels en verschillen tussen de stelsels worden gerespecteerd. Hierdoor kan grensoverschrijdend wonen en werken leiden tot dubbele premieheffing, verzekeringshiaten, verlies van uitkeringen en ongewenste wisselingen van toepasselijke wetgeving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="3604F4CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="7C18B32E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om deze gevolgen te mitigeren en coördinatie tussen stelsels mogelijk te maken, zijn de Europese verordeningen 883/2004 en 987/2009 tot stand gebracht en heeft Nederland zich gecommitteerd aan internationale en bilaterale verdragen. Deze vormen belangrijke juridische kaders waarbinnen de uitvoering van de nationale wet- en regelgeving plaatsvindt in grensoverschrijdende situaties. Dat betekent dat sommige ideeën om tot vereenvoudiging te komen op het eerste gezicht aantrekkelijk lijken, maar bij nader inzien op juridische belemmeringen stuiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="5A9EF2E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="1ED895A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het is niettemin van belang om kritisch te (blijven) kijken hoe de druk op de internationale dienstverlening van de SVB kan worden verlicht. Dat begint met het bezien van wat er in nationale wet- en regelgeving eenvoudiger kan. Het kabinet onderschrijft dan ook de breedgedragen wens in de Kamer, zoals neergelegd in de motie-Van Ark om te komen tot harmonisering van het aantal leefvormen in de AOW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hiervoor werkt het kabinet het objectief partnerbegrip AOW uit. Daarnaast werkt het kabinet aan het vraagstuk hoe de kinderbijslag en het kindgebonden budget met elk een ander wettelijk kader kunnen worden samengevoegd tot één nieuwe kindregeling met één wettelijk kader die meer zekerheid en eenvoud biedt aan gezinnen met kinderen. Bij het uitwerken van genoemde trajecten, zullen de internationale uitvoeringsaspecten nadrukkelijk worden meegewogen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="75F2016E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="602DCA07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet staat voor eenvoud en uitvoerbaarheid, zowel vanuit het oogpunt van begrijpelijkheid van burgers als toekomstbestendigheid voor de uitvoering. Het ministerie van SZW en de SVB hebben samen verkend welke knelpunten bijdragen aan de complexiteit van de internationale uitvoering door de SVB en welke mogelijke handelingsperspectieven er zijn die bijdragen aan vermindering van de complexiteit van de internationale dienstverlening. Tijdens de verkenning lag de focus op vijf thema’s: 1.) nationale wet- en regelgeving; 2.) toepasselijke wetgeving en vaststellen verzekeringsstatus volksverzekeringen; 3.) internationale gegevensuitwisseling; 4.) internationale handhaving en dienstverlening 5.) internationaal uitvoeringperspectief met betrekking tot Europese afspraken en verdragsonderhandelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="57AC4C21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="07F162D0" w14:textId="00426E44">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals toegezegd tijdens het commissiedebat Uitvoering sociale zekerheid van 17 december 2025 (Kamerstuk 26448, nr. 864), doe ik u bijgaand deze verkenning toekomen. Uit de verkenning wordt duidelijk dat vereenvoudiging van AOW en de kindregelingen de meeste impact zouden maken op de internationale dienstverlening van de SVB. Winst is er ook te behalen door optimalisatie van interne processen bij de SVB, bijvoorbeeld als het gaat om vaststellen van toepasselijke wetgeving en internationale gegevensuitwisseling. Daarnaast liggen er kansen voor SVB en SZW om zich gezamenlijk op Europees niveau in te zetten voor vereenvoudigingen. Als het gaat om internationale dienstverlening en handhaving, ligt onder andere de keuze voor om meer bewijslast bij de uitkeringsgerechtigde in het buitenland te leggen en meer in te zetten op gerichte, risico-gestuurde controles. Tot slot is het zaak om het internationale uitvoeringsperspectief zo vroeg mogelijk te (blijven) betrekken in beleidsvorming. Of het nu gaat om nationale of Europese beleidsontwikkeling of bij aanpassing van of het sluiten van bilaterale verdragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="52686A5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="0AC4DFA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel uit de bijgevoegde gezamenlijke verkenning blijkt dat er niet één oplossing bestaat voor vereenvoudiging van de internationale dienstverlening, kan de optelsom van meerdere aanpassingen daar wel aan bijdragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="2630B7B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="3DC4E528" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierover gaan we graag met uw Kamer in gesprek. Wij zullen uw Kamer periodiek blijven informeren over de internationale dienstverlening van de SVB, door middel van de Standen van de uitvoering. Daarnaast blijven we uw Kamer informeren over vereenvoudiging van wet- en regelgeving via de Routekaart Hervormingsagenda inkomensondersteuning. Tot slot bieden wij u desgewenst een technische briefing over internationale dienstverlening van de SVB aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="4598010E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="727DA688" w14:textId="68AC98A8">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Sociale Zaken en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="6C2164C1" w14:textId="680A27FA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="56CCAA32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="2488F58D" w14:textId="5CE41872">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00786F96">
-[...280 lines deleted...]
-    <w:sectPr w:rsidR="007A6970">
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00465F41" w:rsidP="00C03DAE" w:rsidRDefault="00465F41" w14:paraId="3FD47FA3" w14:textId="316055A1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A.A. Aartsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00FE0FA3" w:rsidP="00C03DAE" w:rsidRDefault="00FE0FA3" w14:paraId="563170DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C03DAE" w:rsidR="00C03DAE" w:rsidP="00C03DAE" w:rsidRDefault="00C03DAE" w14:paraId="6C4BFD71" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C03DAE" w:rsidR="00C03DAE">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49E843F5" w14:textId="77777777" w:rsidR="00952273" w:rsidRDefault="00952273">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="66074CF0" w14:textId="77777777" w:rsidR="00254422" w:rsidRDefault="00254422" w:rsidP="00465F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49E843F7" w14:textId="77777777" w:rsidR="00952273" w:rsidRDefault="00952273">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F21E624" w14:textId="77777777" w:rsidR="00254422" w:rsidRDefault="00254422" w:rsidP="00465F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="515362DB" w14:textId="77777777" w:rsidR="00301D1E" w:rsidRDefault="00301D1E">
+  <w:p w14:paraId="100485DF" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00465F41" w:rsidRDefault="00465F41" w:rsidP="00465F41">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DD53E76" w14:textId="77777777" w:rsidR="00301D1E" w:rsidRDefault="00301D1E">
+  <w:p w14:paraId="77E3E226" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00465F41" w:rsidRDefault="00465F41" w:rsidP="00465F41">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CE1ED8F" w14:textId="77777777" w:rsidR="00301D1E" w:rsidRDefault="00301D1E">
+  <w:p w14:paraId="18CE12FD" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00465F41" w:rsidRDefault="00465F41" w:rsidP="00465F41">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49E843F1" w14:textId="77777777" w:rsidR="00952273" w:rsidRDefault="00952273">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C8B8473" w14:textId="77777777" w:rsidR="00254422" w:rsidRDefault="00254422" w:rsidP="00465F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49E843F3" w14:textId="77777777" w:rsidR="00952273" w:rsidRDefault="00952273">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A471F1E" w14:textId="77777777" w:rsidR="00254422" w:rsidRDefault="00254422" w:rsidP="00465F41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="71D5A1E9" w14:textId="77777777" w:rsidR="00952273" w:rsidRPr="00771E18" w:rsidRDefault="00952273" w:rsidP="00952273">
+    <w:p w14:paraId="6DA0178C" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00C03DAE" w:rsidRDefault="00465F41" w:rsidP="00952273">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00771E18">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00771E18">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00771E18">
-        <w:rPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Gematigde Groei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00771E18">
-[...60 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Rapport van de Staatscommissie Demografische Ontwikkelingen 2050 (Den Haag 2024), p. 90, 97, 126, 127, 267; P. Schoukens, E. De Becker en T. Keersmaekers (red.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wonen en werken anno 2035. Uitdagingen voor (de uitvoering van) de sociale zekerheid</w:t>
       </w:r>
-      <w:r w:rsidRPr="0002576F">
-[...11 lines deleted...]
-        <w:t>, p. 135.</w:t>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, Instituut voor Sociaal Recht, Katholieke Universiteit Leuven, 2024, p. 135.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2BB14BAD" w14:textId="4F42DBF0" w:rsidR="00952273" w:rsidRPr="005E0D00" w:rsidRDefault="00952273" w:rsidP="00952273">
+    <w:p w14:paraId="31B4382B" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00C03DAE" w:rsidRDefault="00465F41" w:rsidP="00952273">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005E0D00">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C03DAE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E0D00">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E0D00">
-        <w:rPr>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="001301DD">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 36 800 XV, nr. 71.</w:t>
+      <w:r w:rsidRPr="00C03DAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 36 800 XV, nr. 71.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01B3F117" w14:textId="77777777" w:rsidR="00301D1E" w:rsidRDefault="00301D1E">
+  <w:p w14:paraId="1385C288" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00465F41" w:rsidRDefault="00465F41" w:rsidP="00465F41">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49E843ED" w14:textId="77777777" w:rsidR="007A6970" w:rsidRDefault="00952273">
-[...319 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3410A741" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00465F41" w:rsidRDefault="00465F41" w:rsidP="00465F41">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49E843EF" w14:textId="77777777" w:rsidR="007A6970" w:rsidRDefault="00952273">
-[...1108 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="335B0DE0" w14:textId="77777777" w:rsidR="00465F41" w:rsidRPr="00465F41" w:rsidRDefault="00465F41" w:rsidP="00465F41">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...620 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007A6970"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F54BF5"/>
+    <w:rsidRoot w:val="00465F41"/>
+    <w:rsid w:val="00140A63"/>
+    <w:rsid w:val="001D2FAE"/>
+    <w:rsid w:val="00254422"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00465F41"/>
+    <w:rsid w:val="00710B06"/>
+    <w:rsid w:val="00971EDA"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C03DAE"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="15361"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="49E843E3"/>
+  <w14:docId w14:val="08011A27"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BB349EB5-FEDB-4412-99C2-055CE8DD25C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2972,77 +935,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3067,75 +1030,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3170,55 +1133,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3290,1153 +1253,702 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="V12 na 35"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00465F41"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="12"/>
-[...189 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...27 lines deleted...]
-      <w:szCs w:val="14"/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00952273"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00952273"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00465F41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00952273"/>
+    <w:rsid w:val="00465F41"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00465F41"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00465F41"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00465F41"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C03DAE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4493,51 +2005,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4601,65 +2113,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4680,225 +2192,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>973</ap:Words>
-  <ap:Characters>5356</ap:Characters>
+  <ap:Words>1004</ap:Words>
+  <ap:Characters>5524</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>46</ap:Lines>
+  <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief Kamer - Verkenning complexiteit en vereenvoudiging internationale dienstverlening SVB</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6317</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6515</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...117 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>