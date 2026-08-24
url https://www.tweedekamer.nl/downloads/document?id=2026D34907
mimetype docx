--- v0 (2026-07-02)
+++ v1 (2026-08-24)
@@ -1,6726 +1,5356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="1520C256" w14:textId="7365DA07">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="00151E9F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2170304A" w14:textId="3CC16B28">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>268</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zelfstandige bestuursorganen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="00151E9F" w:rsidP="00151E9F" w:rsidRDefault="00151E9F" w14:paraId="08D47C21" w14:textId="74779A0F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="000B6C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>251</w:t>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="00151E9F" w:rsidP="00151E9F" w:rsidRDefault="00151E9F" w14:paraId="24CE49A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="00151E9F" w14:paraId="1C5CE1FC" w14:textId="2D7CFE67">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="000B6C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="000B6C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Met deze brief informeer ik uw Kamer over de stand van zaken van diverse onderwerpen met betrekking tot de Autoriteit Consument en Markt (hierna: ACM). De ACM is een onafhankelijke toezichthouder die zich inzet om markten goed te laten werken voor alle mensen en bedrijven. Dit</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="000B6C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...61 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="000B6C0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doet de ACM onder meer door de concurrentie te bewaken, consumentenbelangen te beschermen, toezicht op digitale markten te houden en specifieke sectoren te reguleren, zoals energie, telecom, vervoer en post.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="32564EA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="34130DF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ACM wordt gezien als een deskundige en gezaghebbende toezichthouder. Toezicht is meer dan handhaving: onderzoek naar de dieperliggende oorzaken van niet goed functionerende markten, voorlichting, advisering en samenwerking met andere toezichthouders zijn ook onderdeel van het reguliere toezichtswerk van de ACM. Het is belangrijk voor de goede taakuitoefening dat de ACM in staat is om tijdig in te spelen op marktontwikkelingen, omdat maatschappelijke ontwikkelingen en gebeurtenissen markten uit evenwicht kunnen brengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5A0AAAC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="664627B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="4E1D4B1C" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief ga ik op de volgende publicaties: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2C6DD997" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wettelijke evaluatie 2020-2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="54D747F0" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0D414E59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaarverslag 2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="61EFA910" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1D6773AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wetgevingsbrief 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="4235B3B6" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="24CD179A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Staat van de markt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="213C3259" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6B0F366D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="41A7D860" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wettelijke evaluatie 2020-2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="2A6BE39F" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5F24C08D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De wettelijk verplichte vijfjaarlijkse evaluatie van de ACM is recent afgerond en bied ik als bijlage bij deze brief aan uw Kamer aan. Berenschot heeft voor deze evaluatie gekeken naar het functioneren van ACM in de periode 2020-2025. Daarbij staat de toetsing van doeltreffendheid en doelmatigheid centraal. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="08080536" w14:textId="77777777">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="007C5D9A">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1FFBCDB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1A0FE649" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit deze evaluatie komt een overwegend positief beeld naar voeren. De ACM heeft volgens Berenschot doeltreffend gefunctioneerd. De ACM voert een breed pakket taken uit, verwerkt grote aantallen signalen, prioriteert effectief, intervenieert structureel en veel besluiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> houden (grotendeels) stand bij de rechter.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="7AE5AB99" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6F023B35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="43A66567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het inzichtelijk maken en kwantificeren van maatschappelijke effecten van toezicht is bij de ACM in ontwikkeling. De ACM heeft bewust afscheid genomen van een zuiver kwantitatieve benadering van de effecten van haar toezicht op de consumentenwelvaart en zoekt naar nieuwe – deels kwalitatieve methoden – om maatschappelijke effecten te meten. In het kader van de aanbeveling uit de vorige evaluatie om </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>output</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> beter in beeld te brengen heeft de ACM een kennisnetwerk effectmeting opgezet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="6CB3A6E3" w14:textId="77777777">
-[...26 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="258AFD77" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="618CF1B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7721D663" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berenschot benoemt ook dat uit eerdere onderzoeken is gebleken dat de financieringsstructuur en de verantwoording van beschikbare budgetten beter kan. Berenschot heeft daarnaast gekeken naar andere aanbevelingen uit de voorgaande evaluatie, namelijk het verder versterken van de doelmatigheid van het toezicht en om meer inzicht te bieden in de keuzes die worden gemaakt. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ACM geeft hier invulling aan via de wetgevingsbrief, externe bijeenkomsten, beleidsregels en leidraden. In dat verband constateert Berenschot dat de balans tussen hard en zacht optreden een voortdurend dilemma vormt en dat een uitdaging is om daarin consequent en uitlegbaar te zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="682A9D28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="45DBF7D9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="007C5D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook constateert Berenschot dat het aantal taken dat door de wetgever bij de ACM is belegd en de operationele capaciteit van de ACM de afgelopen jaren sterk zijn gegroeid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uit eerdere onderzoeken</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bleek dat de interne bedrijfsvoering daarbij onvoldoende mee is ontwikkeld. Dit vormde aanleiding voor meerdere verbetertrajecten die zijn gericht op het verder professionaliseren van de bedrijfsvoering en de interne financiële sturing (hier zal ik hieronder nog verder op ingaan). Verder wijzen departementen in het kader van de evaluatie op het risico van taakstapeling en de noodzaak om in gezamenlijkheid periodiek te toetsen welke activiteiten weinig maatschappelijke impact hebben en mogelijk kunnen vervallen. Met de wetgevingsbrief geeft ACM hier reeds deels invulling aan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="602A735A" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="22C02463" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="57983B94" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4040BAAA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="06328E96" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berenschot doet in de evaluatie een drietal aanbevelingen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0E45D74A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="5C94C098" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2860E8F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stuur scherper op markteffect en leg beter uit wat het oplevert (publieke waarde). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="51AD7896" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="28D5C5E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Publieke waarde vraagt niet alleen om goede plannen, maar ook om de juiste dingen merkbaar goed doen. Strategisch nadenken over en sturen op het functioneren van markten kan daarbij sterker. Maak daarom de leercyclus strakker: koppel prioriteiten duidelijk aan beoogde effecten, volg die effecten met verschillende onderzoeken, en duid cijfers consequent in context. Bouw voort op interventie-evaluaties en geef de ‘Staat van de Markt’ een vaste, periodieke rol om ontwikkelingen, keuzes en resultaten samenhangend te duiden inclusief wat werkte, wat niet, en waar bijsturing nodig is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="06F7E584" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2C1568DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="6F2CB651" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4C64A021" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Borg uitvoeringskracht door structurele randvoorwaarden en interne scherpte (organisatie). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="215B3890" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4B5FF485" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De ACM is sterk gegroeid en het takenpakket dat door de wetgever bij de ACM wordt belegd groeit en wordt breder van aard.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A" w:rsidDel="00F17FBE">
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F" w:rsidDel="00F17FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wendbaarheid en beheersbaarheid vraagt om een kader voor ‘periodiek taakonderhoud’. Dit moet inzicht geven in de vraag of een taak voortgezet kan worden of kan worden versimpeld, anders moet worden georganiseerd of moet worden gestopt. Berenschot beveelt aan om – naast het afwegingskader voor nieuwe taken - in samenwerking met de betrokken departementen een kader op te stellen, zodat een gestructureerd gesprek met opdrachtgevers over nieuwe en bestaande taken kan worden gefaciliteerd. Om dit gesprek mogelijk te maken is ook zicht op de relatie tussen capaciteit, activiteiten en resultaten nodig (zowel intern als richting departementen). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="4395BEF5" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3B3466B0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="62CBA441" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="645435A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Versterk gezag en vertrouwen door voorspelbaarheid, transparantie en consistente werkwijzen (draagvlak en legitimiteit). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="396936FE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0D9ACE44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het mandaat van de ACM is helder, maar draagvlak ontstaat in de praktijk vooral in de uitvoering: hoe proportioneel en uitlegbaar zijn interventies, hoe voorspelbaar verlopen processen, en hoe worden keuzes transparant gemotiveerd (ook als uitkomsten controversieel zijn). Berenschot beveelt daarom aan te investeren in consistentere procesvoering en communicatie tussen de verschillende onderdelen van de ACM, steeds betere toelichting op afwegingen (prioritering, instrumentmix, publicatie-timing) en in structurele reflectie op spanningen tussen publieke transparantie en zorgvuldig hoor- en wederhoor van stakeholders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="146F7EE6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="06E7B995" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:szCs w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="02C7496C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="221F1F"/>
-          <w:szCs w:val="18"/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ik onderschrijf deze aanbevelingen en hecht waarde aan de opvolging. Dit krijgt een plek in de reguliere processen en overleggen met de ACM.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="5BB1F417" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="325861DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="03AF4CE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jaarverslag 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="49FE9EFD" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="77252C4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op 12 maart 2026 heeft de ACM haar jaarverslag 2025 gepubliceerd en aan mij aangeboden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In het jaarverslag verantwoordt de ACM zich over de uitvoering van haar wettelijke taken. Het jaarverslag geeft een goed beeld waar de ACM zich mee bezig houdt en waar zij als organisatie voor staat.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="48261E5C" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="68217AA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="676A9202" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De ACM richtte haar inspanningen in 2025 in het bijzonder op drie doelen: (i) de transitie naar duurzame energie in Nederland wordt versneld en iedereen kan daaraan meedoen, (ii) mensen en bedrijven kunnen zich met vertrouwen op digitale markten begeven en (iii) het vertrouwen van mensen in betekenisvolle verduurzaming van bedrijven wordt versterkt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="150F353F" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7E704BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="351D2D25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In haar jaarverslag gaat de ACM in op de activiteiten die zij in dit kader heeft uitgevoerd. Het gaat daarbij onder meer om de inzet van ACM bij netcongestie en de regulering van de warmtemarkt. Ook zette de ACM in op de bescherming van online gebruikers en het aanpakken van misleiding en machtsmisbruik op digitale markten, zoals het optreden tegen onbetrouwbare webshops en de verantwoorde inzet van chatbots. In het kader van verduurzaming heeft de ACM onder andere onduidelijke duurzaamheidsclaims in verschillende sectoren aangepakt en heeft de ACM aandacht gegeven aan het wegnemen van concurrentiebelemmeringen die verduurzaming schaden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="0ACBA43C" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3B59B5E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7BA3B04F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ACM startte in 2025 minder formele onderzoeken dan in voorgaande jaren (59 in 2025 ten opzichte van 113 tot 236 in de jaren 2021-2024). Dit heeft volgens de ACM te maken met de fase waarin lopende onderzoeken zich bevinden. Daarnaast zette de ACM in 2025 meer in op alternatieve instrumenten (zoals bindende aanwijzingen, toezeggingen, waarschuwingen, leidraden, sectorbrieven en gesprekken met brancheorganisaties). Als een dergelijk alternatief instrument wordt ingezet, wordt er niet altijd een onderzoek gestart. Bij de instrumentkeuze is het oplossen van het marktprobleem altijd leidend voor de ACM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="51AFC7A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5F8B1C5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat daarnaast opvalt is dat de ACM afgelopen jaar slechts 1 boete heeft opgelegd, ten opzichte van 12 tot 15 boetes in de jaren 2021-2024. De ACM geeft aan dat dit een toevallige samenloop is van omstandigheden en geen bewuste beleidskeuze. De ACM beziet per geval welk handhavingsinstrument het meest effectief is. Ik ben van mening dat het opleggen van boetes geen doel op zich is, maar binnen de totale mix aan instrumenten van de ACM wel bijdraagt aan voldoende afschrikwekkende werking van het toezicht. De verhouding tussen ‘harde’ en ‘zachte’ interventies door de ACM blijft daarom voor mij een aandachtspunt. Het is dan ook goed als de ACM hierop blijft reflecteren in individuele zaken en in relatie tot de impact van interventies in het totale portfolio aan zaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="76CC4605" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="15A72208" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 deed de ACM meerdere marktonderzoeken, onder meer naar publieke laadinfrastructuur voor elektrisch laden, waterstoftransporttarieven en de postmarkt. Zo geeft de ACM invulling aan haar taak om toezicht te houden op de goede werking van markten, ook zonder een vermoeden van overtreding van de wettelijke regels. In 2025 publiceerde ACM een werkwijze voor het uitvoeren van marktonderzoeken. Ik vind het positief dat de ACM dit instrument daarmee steeds meer gestandaardiseerd inzet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="47D15C41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="45CD112A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben daarnaast blij met de aandacht die ACM in haar jaarverslag besteedt aan de uitkomsten (op hoofdlijnen) van haar evaluaties en effectmetingen. De inzet hiervan is voor ACM van belang om de effectiviteit en kwaliteit van haar toezicht te verbeteren, zoals ook hierboven is aangegeven. Het is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>De ACM startte in 2025 minder formele onderzoeken dan in voorgaande jaren (59 in 2025 ten opzichte van 113 tot 236 in de jaren 2021-2024). Dit heeft volgens de ACM te maken met de fase waarin lopende onderzoeken zich bevinden. Daarnaast zette de ACM in 2025 meer in op alternatieve instrumenten (zoals bindende aanwijzingen, toezeggingen, waarschuwingen, leidraden, sectorbrieven en gesprekken met brancheorganisaties). Als een dergelijk alternatief instrument wordt ingezet, wordt er niet altijd een onderzoek gestart. Bij de instrumentkeuze is het oplossen van het marktprobleem altijd leidend voor de ACM.</w:t>
-[...113 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">goed dat ACM hier waar mogelijk transparant over is. Ik onderschrijf het belang van dergelijke evaluaties en verwacht dat ACM deze in de toekomst met regelmaat blijft inzetten en dat de uitkomsten hiervan worden meegenomen bij de bepaling van de meest effectieve inzet van instrumenten en de prioritering van zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="67185325" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2B3A98F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Daarnaast heeft de ACM vanaf 2023, in samenwerking met mijn ministerie, diverse stappen gezet in de verbetering van de bedrijfsvoering en de informatievoorziening. In de periode hieraan voorafgaand was de aandacht voor de bedrijfsvoering, en de impact die de inrichting ervan heeft op het primaire proces, achtergebleven. De ACM heeft in 2025 de lopende verbetertrajecten samengevoegd in één integraal plan van aanpak dat in 2026 verder wordt geïmplementeerd. De Audit Dienst Rijk (ADR) houdt toezicht op de voortgang hiervan. Daarnaast komt dit regelmatig aan de orde in de gesprekken tussen de ACM en mijn ministerie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="5F3A01B1" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="020A41FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5E91C0ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wetgevingsbrief 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="27385C21" w14:textId="77777777">
-[...46 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="18A32B47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ACM heeft voor het tweede jaar op rij een wetgevingsbrief opgesteld. Daarin kijkt de ACM of regels hun doel nog effectief dienen en of de maatschappelijke voordelen in verhouding staan tot de administratieve lasten en toezichtkosten. Ook deelt de ACM haar wensen over gebieden waar juist aanvullende regels nodig zijn voor goed werkende markten. De ACM is positief dat een aantal van haar aanbevelingen uit de wetgevingsbrief van 2025 is opgepakt. Zo wordt de regel dat telecombedrijven facturen per seconde moeten aanbieden geschrapt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="46C011D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="51795725" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dit jaar heeft de ACM, als input voor de wetgevingsbrief, voor het eerst een openbare consultatie uitgevoerd over regeldruk binnen de domeinen waar de ACM toezicht op houdt. De ACM heeft, zoals aangekondigd in de wetgevingsbrief van vorig jaar, haar eigen regelgeving onder de loep genomen. Dit heeft geleid tot de intrekking van 20 beleidsregels (ongeveer een kwart van de ACM beleidsregels) die hun toegevoegde waarde hadden verloren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="42AEC36C" w14:textId="77777777">
-[...58 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="371111D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="24E53D91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik ben positief over deze acties van de ACM en de focus hierbij op regels die niet langer hun doel effectief dienen. Dit past bij de ambitie van het kabinet om administratieve lasten te beperken. Ik roep de ACM op hier blijvend aandacht voor te houden, ook in relatie tot een gelijk speelveld voor bedrijven op het terrein van toezicht in de EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0977B7D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="50D3CC74" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In de wetgevingsbrief 2026 vraagt de ACM aandacht voor een aantal nieuwe zaken:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="68843A67" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="68575DD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De ACM signaleert een aantal aandachtspunten bij de Telecommunicatiewet. Hiervoor zal ik de uitkomsten van de lopende onderhandelingen over de Digital Networks Act (DNA) en de daaruit volgende wijziging van de Telecommunicatiewet afwachten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="33C16CA4" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7AB73FC4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De ACM constateert dat het niet is toegestaan om ook een creditcard en rekening onder een fictieve identiteit te openen. Daardoor kan de ACM bij online </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mystery-shoppen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet het volledige bestelproces van aanbieders en verkopers doorlopen. Deze beperking vloeit voort uit de Europese verordening betreffende bij geldovermakingen te voegen informatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en kan ik daarom niet op nationaal niveau oplossen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik ben over deze kwestie met de Europese Commissie in contact en zal hier bij de aankomende herziening van de Consumer Protection Cooperation Verordening opnieuw aandacht voor vragen. Daarnaast vraagt de ACM om de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...100 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘mystery shopping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bevoegdheid’ op het niveau van de Instellingswet vast te leggen, omdat deze bevoegdheid breed in de digitale economie van toegevoegde waarde is. Ik zal deze wens van de ACM nader onderzoeken en hierover in overleg treden met de ACM. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00517ED7" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="1E71A6A6" w14:textId="77777777">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6316336B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De ACM wil graag dat de regels voor uitwisseling van gegevens met andere toezichthouders minder versnipperd en duidelijker worden. De ACM ziet graag een generieke bepaling in de Instellingswet ACM op grond waarvan de ACM gemakkelijker gegevens uit kan wisselen en strafrechtelijke en bijzondere</w:t>
       </w:r>
-      <w:r w:rsidRPr="00517ED7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00517ED7">
-[...35 lines deleted...]
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="0912E455" w14:textId="77777777">
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">persoonsgegevens kan verstrekken als dit nodig is voor het houden van effectief toezicht. Ik heb begrip voor deze wens van de ACM en zal in afstemming met het ministerie van J&amp;V bezien in hoeverre aan deze wens tegemoet kan worden gekomen, waarbij er ook voldoende aandacht moet zijn voor de bescherming van persoonsgegevens. In dit kader wordt er vanuit het ministerie van Volksgezondheid, Welzijn en Sport gekeken naar een versimpeling van de uitwisseling van informatie bij concentraties in de zorg tussen de ACM, Nederlandse Zorgautoriteit en Inspectie Gezondheidszorg en Jeugd. En de Staatsecretaris Digitale Economie en Soevereiniteit werkt momenteel aan een wijziging van de Uitvoeringswet digitaledienstenverordening die gegevensuitwisseling tussen de ACM en de relevante toezichthouders mogelijk maakt in het kader van het toezicht op de DSA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="65BF7B64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De ACM vraagt om aandacht voor de Wet Collectieve Warmte en meer specifiek voor zeer lage temperatuur warmtenetten, waarin warmte nog opgewaardeerd moet worden met een individuele of collectieve warmtepomp. De ACM wil graag dat de Wet Collectieve Warmte wordt aangepast, bijvoorbeeld dat de prijs van de warmtepomp die een gebruiker van een warmtebedrijf huurt ook wordt gereguleerd. De nieuwe Wet Collectieve Warmte biedt al de mogelijkheid om dergelijke regulering in de lagere regelgeving op te nemen. Samen met de ACM onderzoekt de Minister van Klimaat en Groene Groei of, op welke termijn en hoe dit moet worden geregeld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="34CE42EF" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7DED9E44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1FDD88F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Staat van de Markt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="2BEA8B67" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="10DC6C16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op 26 januari 2026 heeft de ACM voor het eerst ‘De Staat van de Markt’ gepubliceerd.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het betreft een nieuwe, jaarlijkse publicatie van de ACM die een algemeen inzicht geeft in het functioneren van markten in Nederland. Dit rapport op macroniveau vormt een aanvulling op de onderzoeken die de ACM verricht naar specifieke markten. Met deze publicatie beoogt de ACM bij te dragen aan het bredere beleidsdebat over marktordening, effectieve concurrentie en publieke belangen in roerige economische en geopolitieke tijden. Verder beoogt de Staat van de Markt, met besprekingen van specifieke actuele ontwikkelingen, opkomende thema’s en vraagstukken te agenderen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00D51758" w:rsidP="009154EF" w:rsidRDefault="00D51758" w14:paraId="5AD8DE85" w14:textId="77777777">
-[...32 lines deleted...]
-      <w:r w:rsidRPr="007C5D9A">
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="732B413C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5D72924E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief geef ik invulling aan de gewijzigde motie Verouden c.s..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik vind deze nieuwe publicatie van de ACM waardevol. Zoals de ACM zelf ook aangeeft is de aandacht voor concurrentie, prijsontwikkelingen en marktmacht in het publieke debat flink toegenomen de laatste jaren. Met deze publicatie geeft de ACM een nog beter inzicht in haar werkterrein en in de complexiteit van het toezicht op markten. Markten verschillen onderling immers fors van elkaar en dat vergt ook vaak maatwerk in het toezicht. Bovendien laat concurrentie zich niet in één indicator vatten en daardoor is het ook niet eenvoudig om op macro-perspectief een uitspraak te kunnen doen over het functioneren van alle markten in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0F63AFC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7E5A246D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afgenomen concurrentie in Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>Uit de indicatoren in ‘De Staat van de Markt’ valt af te leiden dat het waarschijnlijk is dat de concurrentie in Nederland – gemiddeld en vanuit een macroperspectief – is afgenomen in de periode 2011-2023. De concurrentie is met name afgenomen in reeds sterk geconcentreerde sectoren</w:t>
-[...41 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Uit de indicatoren in ‘De Staat van de Markt’ valt af te leiden dat het waarschijnlijk is dat de concurrentie in Nederland – gemiddeld en vanuit een macroperspectief – is afgenomen in de periode 2011-2023. De concurrentie is met name afgenomen in reeds sterk geconcentreerde sectoren. Het beeld kan per markt sterk fluctueren. Verklaringen die de ACM noemt voor het afnemen van de concurrentie zijn onder andere hogere vaste kosten en netwerkeffecten door digitalisering, veranderende voorkeuren van de consument en steeds meer over landsgrenzen heen georganiseerde waardeketens. Het beeld van afgenomen concurrentie is niet uniek voor Nederland. Onder meer in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Duitsland, het Verenigd Koninkrijk, Ierland en Canada is een vergelijkbare trend te zien.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E302E2" w:rsidP="009154EF" w:rsidRDefault="00E302E2" w14:paraId="6BC71A07" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="633454F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Nieuwe instrumenten</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>De signalen van de ACM over de verminderde concurrentie in Nederland geven aan dat een goed en effectief toezicht op markten in Nederland urgent blijft. De Mededingingswet bestaat in Nederland ruim 25 jaar en de afgelopen jaren is op Europees niveau het toezichtinstrumentarium uitgebreid met onder andere de Digitale Marktenwet (DMA) en de Verordening Buitenlandse Subsidies (FSR). Ook op nationaal niveau dient het instrumentarium van de ACM toekomstbestendig te blijven. Mede daarom wordt in het coalitieakkoord een tweetal instrumenten genoemd om het instrumentarium van de ACM mee uit te breiden, te weten de inroepbevoegdheid (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>call-in</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bevoegdheid) en de marktremediebevoegdheid (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C5D9A">
-        <w:rPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>New Competition Tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). Aan de vormgeving en uitwerking van beide instrumenten wordt op dit moment gewerkt in samenwerking met betrokken ministeries. Voor de inroepbevoegdheid ben ik voornemens voor de zomer nog te reageren op het wetsvoorstel van kamerlid Bushoff (PRO) en in het najaar zal ik uw Kamer informeren over de voortgang van de marktremediebevoegdheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="69AC932B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1C96DA1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Actuele ontwikkelingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Naast de concurrentie-indicatoren wordt in de publicatie van de ACM ook aandacht besteed aan enkele actuele ontwikkelingen: de toename van private equity, de markt voor clouddiensten en de impact van de ‘aandachtseconomie’ op het welzijn van mensen. Ik deel het beeld van de ACM dat dit alle drie zeer relevante onderwerpen zijn, waar in diverse andere trajecten reeds aandacht voor is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6239C620" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="00151E9F" w:rsidP="00151E9F" w:rsidRDefault="00151E9F" w14:paraId="6500A5A4" w14:textId="1413E95B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5D7215C1" w14:textId="40F0E539">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F" w:rsidR="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="00151E9F" w:rsidP="00151E9F" w:rsidRDefault="00151E9F" w14:paraId="4D5BEB68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6FC38F68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3C616BC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage 1: prijsvergelijking per productcategorie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="006FEFBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze bijlage is een tabel met een prijsvergelijking tussen Nederland en onze buurlanden opgenomen. Hiermee geef ik invulling aan de moties van Verouden c.s. en Ergin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarmee verzocht is om een publiek toegankelijke prijsvergelijking per productcategorie tussen Nederland en buurlanden, en te rapporteren over hoe prijzen van essentiële diensten en goederen zich in Nederland verhouden tot die in Duitsland en België</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze tabel zal jaarlijks als bijlage meegestuurd worden met de kabinetsreactie op de Staat van de Markt van de ACM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="614CB53E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="56D20355" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...86 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...222 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vergelijking prijsniveau </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="5A8540D9" w14:textId="77777777">
-[...84 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="51D6CA31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volgens Eurostat lag in 2025 het algemene prijsniveau in Nederland 17% hoger dan gemiddeld in de EU. Hieronder staan de prijsniveaus van verschillende categorieën diensten en goederen. Hierbij geldt dat 1 het gemiddelde prijsniveau in de EU is. Voedsel is dus bijvoorbeeld 3% goedkoper in Nederland dan gemiddeld in de EU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="38178C5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7A70F8CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C5D9A">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tabel 1: vergelijking in prijsniveaus per categorie (202</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Tabel 1: vergelijking in prijsniveaus per categorie (2025)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel5donker-Accent1"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5187"/>
         <w:gridCol w:w="1158"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="0EE44694" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="0F72A406" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0F2D765D" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5B056D3E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="5E227426" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7A3CDA22" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>België</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="6ACEAFA4" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0B8938CD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Duitsland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="16351E9E" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2A54BA0F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nederland</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="5D0466BB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="1472EE10" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="1347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="66745190" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3C0B341A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Voedsel </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="1769EB30" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="14DA8C96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-[...14 lines deleted...]
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="55705D2A" w14:textId="77777777">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       Waaronder:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1F500061" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Granen en graanproducten</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="52B2EE19" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5B2B5151" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Levende dieren en vlees</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="356506C1" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="27DB8697" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vis en andere zeedieren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="7FC0F380" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2BC7137E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Melk, andere zuivelproducten en eieren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="284A6A17" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0F438AF0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oliën en vetten</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="49D4C01C" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2D35DB93" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fruit en noten</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="01DABE27" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="06356DB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groenten e.d.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="3FBD98B0" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4ABE1098" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suiker, zoetwaren</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="67976C75" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="788F6345" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Kant en klaar voedsel en overig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="3728B127" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2FE035EB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="2F20E72E" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="478148EB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="1C51AA87" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="45D74353" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.06</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0407B638" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6E3EACD4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.21</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="36E62629" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="75792D82" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.98</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="3652C5FE" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="44D3D507" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="2082659C" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0DA050AD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4580DE53" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5A43BC3C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.99</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="7BDDE905" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="73993D42" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.98</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0B4160FA" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="58D009A8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.88</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003454E1" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="6632098B" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="400F5576" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="28A51894" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="274E6B22" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="60AC9BA3" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.03</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0670B3F9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="58DBAD0E" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2CB508E9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.02</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="7E8AE10D" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3823A7FD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.14</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="30E8B04D" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4AF06A7A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.17</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="69C0481F" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0431B4CC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.96</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="109BB86A" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="01F1ADDC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.07</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="40FE643E" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2FA789CB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.08</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="7A587F07" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="495E056B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.03</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="300E2DF3" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3702AE17" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.93</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="2B05873D" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7CDD887C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0E21FF56" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="59C9FEF9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="494D475B" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="35476F19" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...4 lines deleted...]
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="34B741FB" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="107DE75B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.90</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="756AFE71" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4921364B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.13</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="24B02119" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1A2CC9D8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.87</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="13F2933A" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="43481AD7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.99</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="5C06D510" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="403A8CDC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.27</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0D289B1C" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="213ABD33" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.94</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="69D341E8" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="657908DE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.95</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="68945F15" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6F562774" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.95</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003454E1" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="1F10A7DC" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5734822D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="704192C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="5F3D04A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0CE5FC89" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="18239D01" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Non-alcoholische dranken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="6E15DD1F" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="294AE3E4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="57D0E7CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="391561F8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="04594891" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="045C2D28" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="332D2886" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="505C66F5" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="1EA8CDA9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="42E7C864" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Alcoholische dranken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4CE69F7D" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="50FF82BD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4681691C" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="75476167" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="6DAA23D2" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4E7096F7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="72D0D517" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="620FACF2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="6678729F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="03E6AE0F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tabak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="35D224B7" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="43B01BE3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="59D749FC" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="562AB445" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="333E29A8" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3F52AEFB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="13B9434E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="009D48A8" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="508BC2FF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="0E6AB0FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kleding en schoeisel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="1CC4A35B" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2E146AB2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>6</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="3EBB910E" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="604DFC83" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="3CB8AC5D" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2ADD233B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="5D60D007" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="73E1A992" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4557C0CE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2CF90DAE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Elektriciteit, gas en andere brandstoffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="528C84E3" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="698E8BF9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>5</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="73D2E170" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1C9CCAE7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>2</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="7C1F71E1" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4620D03E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>4</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="4F23A983" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="670D38FA" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="66199028" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="33333815" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Meubilair, huishoudelijke apparatuur en routineonderhoud van het huishouden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="7DBC32C8" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4EFB42CA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="37F52435" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="183E0BF6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="527AE157" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1F5DA846" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="02FCD63A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="5A37D2B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="262AD770" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="014FCDD4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gezondheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="5497BD27" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6D97ECEB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="5C40565C" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="7868E855" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>3</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="2B3DF56B" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6BA5FF16" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="2AF25DC6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="4B9EA537" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="38B32612" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2A9BD40E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vervoer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00547515" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4BC84074" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3722F68D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...13 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="005359D4" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="5C5D90A9" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5359546A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...13 lines deleted...]
-              <w:t>10</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0C837A2A" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="25085481" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>12</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="64443CC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="2CF48A7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="2F043778" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="20350C58" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Informatie en communicatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4FD0B575" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2E274BE2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="14CE328E" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3496F49E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="45763E63" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1E33313C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="752F5B03" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="3B23BD6E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="28DC457B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="3C71A006" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Recreatie, sport en cultuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="25625973" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6E14CC03" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="490E5B7B" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="2EE37405" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="46D85B32" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="66E6B111" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="343FDC4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="551DF3B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="34C377BA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="65270026" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Onderwijsdiensten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="49D4FB4D" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="243D8DD2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>5</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0AB9A5EC" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="687666DC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>21</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0F1F0642" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="21550142" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>50</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="7C14A7DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="5EBC4138" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="10F37D5F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="791B191A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Restaurant- en accommodatiediensten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="681D619A" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1F9EFD0C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>17</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4A3644B6" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="315E7FEA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>08</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="1EF6C5F2" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="115E0396" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>0</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="36DE0EB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="772E2709" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="3F787FAF" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="771EF63B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Machines en apparatuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0CC7319F" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="79D91D0E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>1</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="50C75A75" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="193CAA62" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>7</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0AE60F1A" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="476134AA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>6</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="136ACDD0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="49FC579A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="7FE6899E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="409C76D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4A3A7320" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="4D87BF3E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>94</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="3F5F6EDD" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="6BC07CA5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>3</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="4B2CDEC3" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="527ABEF3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>22</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidTr="00E34E8B" w14:paraId="2BB269B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidTr="00E34E8B" w14:paraId="76EC0FD3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5187" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004070A0" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0366586B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="70B99B4A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="085AA8A9" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="1B8758C0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>0</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="1905202E" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="326482C3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>9</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="74B054CE" w14:textId="77777777">
+          <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="54F9317B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:szCs w:val="18"/>
-[...12 lines deleted...]
-              <w:t>07</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00151E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidP="009154EF" w:rsidRDefault="00E34E8B" w14:paraId="0559A452" w14:textId="3310DE5D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="000B6C0F" w:rsidP="00151E9F" w:rsidRDefault="000B6C0F" w14:paraId="5928112E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bron: Eurostat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="007C5D9A" w:rsidR="00E34E8B" w:rsidSect="00D604B3">
-[...6 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00151E9F" w:rsidR="004E5D09" w:rsidP="00151E9F" w:rsidRDefault="004E5D09" w14:paraId="7127F18B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00151E9F" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21F86135" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4">
+    <w:p w14:paraId="7034CCD9" w14:textId="77777777" w:rsidR="00293A79" w:rsidRDefault="00293A79" w:rsidP="000B6C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B600D3" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51F48053" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4">
+    <w:p w14:paraId="029C9C82" w14:textId="77777777" w:rsidR="00293A79" w:rsidRDefault="00293A79" w:rsidP="000B6C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEBC067" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74CCB035" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1C7B04F3" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="000B6C0F" w:rsidRDefault="000B6C0F" w:rsidP="000B6C0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="76951E7E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="70F069BF" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="000B6C0F" w:rsidRDefault="000B6C0F" w:rsidP="000B6C0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="51BFB1B9" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="569821D2" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="000B6C0F" w:rsidRDefault="000B6C0F" w:rsidP="000B6C0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D37BB58" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4">
+    <w:p w14:paraId="7864A795" w14:textId="77777777" w:rsidR="00293A79" w:rsidRDefault="00293A79" w:rsidP="000B6C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1B14AF" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E787999" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4">
+    <w:p w14:paraId="264E7F51" w14:textId="77777777" w:rsidR="00293A79" w:rsidRDefault="00293A79" w:rsidP="000B6C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDDC4F7" w14:textId="77777777" w:rsidR="00D73EE4" w:rsidRDefault="00D73EE4"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7D8A4A87" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="59E0B817" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tussen 2020 en 2024 hield 73% van de besluiten van de ACM (grotendeels) stand in beroepsprocedures.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3D5A117B" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="1D033BE0" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Door uitbreiding van bestaande toezichtstaken (zoals op het terrein van energie) en nieuwe toezichtstaken (zoals het toezicht op de Digitale Diensten Verordening (DSA) en de Data Verordening), is de organisatie van de ACM gegroeid van 577 fte eind 2021 naar 761 fte eind 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="435D8003" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="201CBAF9" w14:textId="0A3F596C" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Zie Kamerstukken II, 2024/25, 25268 nr. 243</w:t>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Kamerstukken II, 2024/25, 25268, nr. 243</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7504D53E" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="093D9796" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="009154EF">
+        <w:r w:rsidRPr="00151E9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>ACM Jaarverslag 2025 | ACM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5575A9C7" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="1AED00A7" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="009154EF">
+        <w:r w:rsidRPr="00151E9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>ACM jaarplan 2025 | ACM</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1DFF13AF" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="113ED220" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verordening (EU) 2015/847</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5DA2D2A0" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="320FC5BB" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> In een brief aan de Europese Commissie van juni 2024 wordt nader toegelicht waar deze beperking op ziet: </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="009154EF">
+        <w:r w:rsidRPr="00151E9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/brieven/2024/06/10/bijlage-brief-mcguinness-the-power-of-authorities-to-use-a-cover-identity</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4A772ADA" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="222161F0" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="009154EF">
+        <w:r w:rsidRPr="00151E9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Staat van de Markt 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="58B3C828" w14:textId="77777777" w:rsidR="00E302E2" w:rsidRPr="009154EF" w:rsidRDefault="00E302E2" w:rsidP="00E302E2">
+    <w:p w14:paraId="75B70735" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800, nr. 95</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="4CCEDCFE" w14:textId="77777777" w:rsidR="00E34E8B" w:rsidRPr="009154EF" w:rsidRDefault="00E34E8B" w:rsidP="00E34E8B">
+    <w:p w14:paraId="099C5FFD" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36800, nr. 95 en Kamerstukken II, 2025/26, 36800, nr. 87.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="3700CF72" w14:textId="77777777" w:rsidR="00E34E8B" w:rsidRPr="009154EF" w:rsidRDefault="00E34E8B" w:rsidP="00E34E8B">
+    <w:p w14:paraId="4F1B1765" w14:textId="5DB8CD11" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009154EF">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Zoals aangekondigd in de kabinetsreactie op de initiatiefnota van PVV en NSC “Minder inflatie, meer bestaanszekerheid” (Kamerstuknummer 36720-4).</w:t>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals aangekondigd in de kabinetsreactie op de initiatiefnota van PVV en NSC “Minder inflatie, meer bestaanszekerheid” (Kamerstuk 36 720, nr. 4).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="352313B8" w14:textId="77777777" w:rsidR="00E34E8B" w:rsidRPr="009154EF" w:rsidRDefault="00E34E8B" w:rsidP="00E34E8B">
+    <w:p w14:paraId="5D5D5728" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="00151E9F" w:rsidRDefault="000B6C0F" w:rsidP="00151E9F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-          <w:szCs w:val="13"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009154EF">
+      <w:r w:rsidRPr="00151E9F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009154EF">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00151E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="009154EF">
+        <w:r w:rsidRPr="00151E9F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Eurostat database: Purchasing power parities, price level indices, nominal and real expenditures by analytical categories - based on COICOP 2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...99 lines deleted...]
-  <w:p w14:paraId="162F7308" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="31B1912A" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="000B6C0F" w:rsidRDefault="000B6C0F" w:rsidP="000B6C0F">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="081F24CC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="12966ACB" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="000B6C0F" w:rsidRDefault="000B6C0F" w:rsidP="000B6C0F">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2DD35CF5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...428 lines deleted...]
-  <w:p w14:paraId="33F13387" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28E15E12" w14:textId="77777777" w:rsidR="000B6C0F" w:rsidRPr="000B6C0F" w:rsidRDefault="000B6C0F" w:rsidP="000B6C0F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C716EA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96222BFC"/>
     <w:lvl w:ilvl="0" w:tplc="F08CD714">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6790,51 +5420,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D4669AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CDE33C2"/>
     <w:lvl w:ilvl="0" w:tplc="22660856">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -6879,193 +5509,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5385" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6825" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72316DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7099,892 +5587,244 @@
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1584292394">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="2118215151">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1937977871">
-[...20 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1092705522">
+  <w:num w:numId="2" w16cid:durableId="1740639549">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1783188843">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="3" w16cid:durableId="330958352">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...620 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="000B6C0F"/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rsid w:val="00151E9F"/>
+    <w:rsid w:val="00293A79"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00997DB0"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00DF45B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5CA44799"/>
+  <w14:docId w14:val="757E8F60"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{833942C7-6438-4204-8FFF-ED0300663B8C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8006,74 +5846,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8222,1223 +6063,1147 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...337 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Standaardinspringing">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ondertitel">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
-    <w:name w:val="Ondertitel Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ondertitel"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:after="300"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
-      <w:spacing w:val="5"/>
+      <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nadruk">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="20"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
-    <w:name w:val="Voettekst Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E302E2"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E302E2"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00E302E2"/>
+    <w:rsid w:val="000B6C0F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...63 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rastertabel5donker-Accent1">
     <w:name w:val="Grid Table 5 Dark Accent 1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="50"/>
-    <w:rsid w:val="00E34E8B"/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="83CAEB" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000B6C0F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B6C0F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000B6C0F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/brieven/2024/06/10/bijlage-brief-mcguinness-the-power-of-authorities-to-use-a-cover-identity" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/publicaties/acm-jaarplan-2025" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/nl/publicaties/acm-jaarverslag-2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/prc_ppp_ind_1/default/table?lang=en&amp;category=prc.prc_ppp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acm.nl/system/files/documents/staat-van-de-markt%202026-acm.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17562</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>3218</ap:Words>
+  <ap:Characters>17699</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>146</ap:Lines>
+  <ap:Lines>147</ap:Lines>
   <ap:Paragraphs>41</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20714</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20876</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>