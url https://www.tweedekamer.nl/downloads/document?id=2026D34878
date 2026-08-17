--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,4005 +1,1135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00D60DEB" w:rsidR="00A97BB8" w:rsidP="00D60DEB" w:rsidRDefault="00A97BB8" w14:paraId="32E8DF5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00CE2C7A" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="5E005842" w14:textId="4E77705A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A" w:rsidR="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>793</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A" w:rsidR="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A" w:rsidR="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Preventief gezondheidsbeleid </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00CE2C7A" w:rsidP="00CE2C7A" w:rsidRDefault="00CE2C7A" w14:paraId="174E4587" w14:textId="5EA7AE80">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>915</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00CE2C7A" w14:paraId="3A7CE99C" w14:textId="35997E8C">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00D60DEB" w:rsidR="00A97BB8" w:rsidP="00D60DEB" w:rsidRDefault="00A97BB8" w14:paraId="2ACDC150" w14:textId="77777777">
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00CE2C7A" w:rsidP="00CE2C7A" w:rsidRDefault="00CE2C7A" w14:paraId="624BDB0A" w14:textId="57F9C310">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="5339D38C" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="08BB0A4B" w14:textId="651AE115">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 april jl. ontving het kabinet de petitie ‘De belasting van diabetes’ van Diabetesvereniging Nederland. In uw brief vraagt u, namens de vaste commissie voor Volksgezondheid, Welzijn en Sport, om een reactie op deze petitie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="0A86A169" w14:textId="24DD2B92">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft met belangstelling kennisgenomen van de petitie. Het kabinet herkent de zorgen zoals geuit in de petitie en deelt deze ook. De impact van diabetes op de gezondheid, dagelijks leven en het mentaal welzijn van patiënten is groot.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="69EAFB87" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="76C067B2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De petitie geeft onder meer inzicht in de (extra) kosten waar mensen met diabetes mee te maken kunnen krijgen. Dit is helaas ook aan de orde voor andere ziekten en (chronische) aandoeningen. Onder meer vanuit subsidies aan landelijke patiëntenverenigingen en mogelijkheden voor de aftrek van zorgkosten bij de belastingdienst probeert het kabinet patiënten hierin tegemoet te komen. Zo staat insulineresistentie bijvoorbeeld op de dieetlijst 2026 van de belastingdienst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="4E5708F5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder volgt het kabinet de ontwikkelingen vanuit de Nationale Diabetes Agenda met interesse, evenals andere initiatieven vanuit het veld waaronder onderzoek naar betere behandeling voor diabetische voetproblemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="7BFF6B0E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="10BADFF1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De prevalentie van diabetes type II neemt toe door onder andere een ongezonde levensstijl. Een gezonde leefstijl zorgt ervoor dat mensen langer gezond en fit blijven en minder snel zorg nodig hebben. Het kabinet heeft de ambitie om te komen tot de gezondste generatie en neemt daarom maatregelen om mensen te helpen bij een gezonde leefstijl. Dit doet het kabinet vanuit een breed preventiebeleid met een pakket aan maatregelen, waarmee ingezet wordt op het voorkomen en tegengaan van overgewicht en het stimuleren van bijvoorbeeld gezonde (voedsel)keuzes. Dit doet het kabinet  – samen met verschillende partijen - vanuit de samenhangende preventiestrategie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="6C2DCABC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook zetten we in op passende zorg en ondersteuning voor mensen die overgewicht of obesitas hebben. Volledigheidshalve verwijst het kabinet dan ook naar het beleid zoals uiteengezet in de samenhangende preventiestrategie en in het Aanvullend Zorg en Welzijns Akkoord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60DEB">
-[...16 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="33C77241" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="0576E715" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specifiek met betrekking tot diabetes type II heeft het kabinet de afgelopen jaren ingezet op het programma 2diabeat, als onderdeel van het Nationaal Preventieakkoord. Het programma 2diabeat is een landelijke wijkaanpak gericht op leefstijlveranderingen van mensen met (een verhoogd risico op) diabetes type II en andere chronische ziekten. Met financiële steun vanuit het ministerie van VWS is in de periode 2019-2025 de landelijke wijkaanpak uitgerold in meer dan 100 wijken. Hiermee is een beweging opgestart, van waaruit lokale initiatieven zijn voortgekomen om de gezondheid in wijken blijvend te verbeteren.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="3D8BBE56" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="3511BB71" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naast het belang van inzet op een gezonde leefstijl en preventie in de samenleving, onderschrijft het kabinet het belang van de inzet op een gezonde leefstijl als integraal onderdeel van de zorg voor mensen met een gezondheidsklacht, aandoening of ziekte. Vanuit het Integraal Zorgakkoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn hier afspraken over gemaakt, samen met betrokken veldpartijen. Om uitvoering te geven aan deze afspraken is in 2023 een tijdelijke samenwerking van partijen opgericht; de Coalitie Leefstijl in de Zorg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Coalitie heeft in de afgelopen jaren aantoonbaar bijgedragen aan de beweging om leefstijl </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>structureel onderdeel te maken van passende zorg. De Coalitie wordt met financiële steun vanuit het ministerie van VWS tot en met eind 2028 voorgezet. Het kabinet is met de betrokken partijen in gesprek over de borging van leefstijl in de zorg na 2028.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="04509B7F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="236A0884" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet deelt de visie dat hetgeen in de petitie genoemd wordt slechts een deel van het verhaal is. De impact van een ziekte als diabetes is veelomvattend en raakt heel veel mensen in Nederland. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet dankt de Nederlandse Diabetesvereniging voor hun betrokkenheid en waardeert de bereidheid waarmee zij hun kennis en expertise met het ministerie van VWS uitwisselen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="1E9852FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00CE2C7A" w14:paraId="2ED9C2F9" w14:textId="130C8DE1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t xml:space="preserve">De </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-        <w:t>oorzitter van de Tweede Kamer</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="49CEF00F" w14:textId="4B7FA905">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A" w:rsidR="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:szCs w:val="18"/>
-[...980 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
-      </w:pPr>
-[...132 lines deleted...]
-      <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="00FB2A76" w:rsidP="00CE2C7A" w:rsidRDefault="00FB2A76" w14:paraId="22DC4E29" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE2C7A" w:rsidR="004E5D09" w:rsidP="00CE2C7A" w:rsidRDefault="004E5D09" w14:paraId="78AF4525" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CE2C7A" w:rsidR="004E5D09" w:rsidSect="00FD7936">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BD05D6C" w14:textId="77777777" w:rsidR="00EE3FC4" w:rsidRDefault="00EE3FC4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="799B13F3" w14:textId="77777777" w:rsidR="00154D91" w:rsidRDefault="00154D91" w:rsidP="00FB2A76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5025EC3D" w14:textId="77777777" w:rsidR="00EE3FC4" w:rsidRDefault="00EE3FC4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="770AA841" w14:textId="77777777" w:rsidR="00154D91" w:rsidRDefault="00154D91" w:rsidP="00FB2A76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers 45 Light">
-[...50 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6162104F" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00FB2A76" w:rsidRDefault="00FB2A76" w:rsidP="00FB2A76">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B976251" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00FB2A76" w:rsidRDefault="00FB2A76" w:rsidP="00FB2A76">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05964D53" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00FB2A76" w:rsidRDefault="00FB2A76" w:rsidP="00FB2A76">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E696CCA" w14:textId="77777777" w:rsidR="00EE3FC4" w:rsidRDefault="00EE3FC4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7087E4AC" w14:textId="77777777" w:rsidR="00154D91" w:rsidRDefault="00154D91" w:rsidP="00FB2A76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F9B293E" w14:textId="77777777" w:rsidR="00EE3FC4" w:rsidRDefault="00EE3FC4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="00F262EE" w14:textId="77777777" w:rsidR="00154D91" w:rsidRDefault="00154D91" w:rsidP="00FB2A76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="47DA159F" w14:textId="77777777" w:rsidR="00B92352" w:rsidRPr="00252C8E" w:rsidRDefault="00000000" w:rsidP="00B92352">
+    <w:p w14:paraId="5504F819" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00CE2C7A" w:rsidRDefault="00FB2A76" w:rsidP="00CE2C7A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00252C8E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00252C8E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00B92352" w:rsidRPr="00252C8E">
+        <w:r w:rsidRPr="00CE2C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Samenhangende preventiestrategie | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00252C8E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="147C3F78" w14:textId="77777777" w:rsidR="00FE0C4C" w:rsidRDefault="00000000" w:rsidP="00FE0C4C">
+    <w:p w14:paraId="3AAEC48E" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00CE2C7A" w:rsidRDefault="00FB2A76" w:rsidP="00CE2C7A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00252C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00252C8E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00FE0C4C" w:rsidRPr="00252C8E">
+        <w:r w:rsidRPr="00CE2C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Aanvullend Zorg- en Welzijnsakkoord (AZWA) (Definitief) | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7D9B95BD" w14:textId="77777777" w:rsidR="001867F6" w:rsidRPr="00252C8E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5DB73D85" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00CE2C7A" w:rsidRDefault="00FB2A76" w:rsidP="00CE2C7A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00252C8E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00252C8E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="001867F6" w:rsidRPr="00252C8E">
+        <w:r w:rsidRPr="00CE2C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Integraal Zorgakkoord: 'Samen werken aan gezonde zorg' | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="54CC67DF" w14:textId="77777777" w:rsidR="00FE0C4C" w:rsidRPr="00252C8E" w:rsidRDefault="00000000" w:rsidP="00FE0C4C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00252C8E">
+    <w:p w14:paraId="386D2556" w14:textId="186E6865" w:rsidR="00FB2A76" w:rsidRPr="00CE2C7A" w:rsidRDefault="00FB2A76" w:rsidP="00CE2C7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00252C8E">
-[...13 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00CE2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer der Staten-Generaal, 2026, Kamerstuk 32 793, nr. 889</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AD5040A" w14:textId="1CF5A255" w:rsidR="00830438" w:rsidRDefault="003C695B">
+  <w:p w14:paraId="3A0997DA" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00FB2A76" w:rsidRDefault="00FB2A76" w:rsidP="00FB2A76">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...200 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32FB728B" w14:textId="1A2C0258" w:rsidR="00830438" w:rsidRDefault="003C695B" w:rsidP="00536636">
-[...265 lines deleted...]
-  <w:p w14:paraId="736607A0" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00830438" w:rsidP="00536636">
+  <w:p w14:paraId="0A44175C" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00FB2A76" w:rsidRDefault="00FB2A76" w:rsidP="00FB2A76">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2C3F69C1" w14:textId="7DD54179" w:rsidR="00830438" w:rsidRPr="00536636" w:rsidRDefault="003C695B" w:rsidP="00536636">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06C8FC9B" w14:textId="77777777" w:rsidR="00FB2A76" w:rsidRPr="00FB2A76" w:rsidRDefault="00FB2A76" w:rsidP="00FB2A76">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...477 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...947 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...293 lines deleted...]
-    <w:rsid w:val="00FE0C4C"/>
+    <w:rsidRoot w:val="00FB2A76"/>
+    <w:rsid w:val="00154D91"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00586865"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0071359C"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00CE2C7A"/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rsid w:val="00FD7936"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D9B53DF"/>
+  <w14:docId w14:val="404E57E1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{84E99C1B-F583-43BA-917A-1BAD99D363A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4021,74 +1151,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4237,1472 +1368,1029 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="table of authorities"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
-  </w:style>
-[...118 lines deleted...]
-    <w:name w:val="Note Heading"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="a"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="709"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="page number"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...166 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE0C4C"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE0C4C"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...8 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0006791C"/>
-[...10 lines deleted...]
-    <w:semiHidden/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FB2A76"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0006791C"/>
+    <w:rsid w:val="00FB2A76"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FB2A76"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE2C7A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/2022/09/16/integraal-zorgakkoord-samen-werken-aan-gezonde-zorg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/08/31/aanvullend-zorg-en-welzijnsakkoord-azwa" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/06/13/samenhangende-preventiestrategie" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>658</ap:Words>
-  <ap:Characters>3624</ap:Characters>
+  <ap:Words>646</ap:Words>
+  <ap:Characters>3553</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
+  <ap:Lines>29</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4274</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4191</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>