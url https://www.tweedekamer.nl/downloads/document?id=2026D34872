--- v0 (2026-07-02)
+++ v1 (2026-08-25)
@@ -1,4431 +1,1138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00227E84" w:rsidR="00227E84" w:rsidP="00953C8E" w:rsidRDefault="00227E84" w14:paraId="2FE5B8A2" w14:textId="0B2D87C2">
-[...6 lines deleted...]
-      <w:r w:rsidR="000B6F6C">
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00665AB2" w:rsidRDefault="00741F40" w14:paraId="7E53D869" w14:textId="1BEC6436">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2" w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00953C8E">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2" w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2" w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00665AB2" w14:paraId="50706707" w14:textId="40F47A0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2" w:rsidR="00741F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3614</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00665AB2" w:rsidP="00741F40" w:rsidRDefault="00665AB2" w14:paraId="2191BCDF" w14:textId="582FF56C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00665AB2" w:rsidP="00741F40" w:rsidRDefault="00665AB2" w14:paraId="376B6AB1" w14:textId="28A1B31C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="7CDA0B4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="0A0BC3E7" w14:textId="032D531C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij bied ik u het rapport «Incidenten en misdrijven onder bewoners van COA- en gemeentelijke opvanglocaties 2019-2025» aan. Dit rapport heeft als doel om overlast en criminaliteit door asielzoekers in beeld te brengen, waarbij de doelgroep bestaat uit bewoners van COA-locaties en gemeentelijke opvanglocaties. De zogeheten Incidentenmonitor wordt jaarlijks verzorgd door het Wetenschappelijk Onderzoek- en Datacentrum (WODC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="006733DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="123D4894" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bevindingen WODC-rapport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF2468" w:rsidR="007F3DEA" w:rsidP="007F3DEA" w:rsidRDefault="007F3DEA" w14:paraId="72D9FEFB" w14:textId="66E05A3D">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="54161E72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 verbleven 112.745 unieke personen voor enige tijd op een COA- of tijdelijke gemeentelijke opvanglocatie (tgo). Het rapport richt zich enerzijds op incidenten die door het COA zijn geregistreerd en anderzijds op misdrijven waarvan bewoners tijdens hun verblijf op COA-locaties of tgo’s als verdachte zijn geregistreerd door de politie. Mogelijkheid bestaat dat er overlap is in de registratie van het COA en de politie, bijvoorbeeld bij een geweldsincident op locatie. Een deel was vorig jaar betrokken bij een agressie- of geweldsincident (11%) en/of verdacht van een misdrijf (3%). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="6F9AEAF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="2534D2D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Incidenten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="76890BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In totaal registreerde COA in 2025 17.750 incidenten van fysieke, verbale en non-verbale agressie en geweld, verbale suïcidedreiging of zelfdestructieve acties. Dat is een toename van 6% ten opzichte van een jaar eerder, toen 16.740 incidenten werden geregistreerd. Die toename is in lijn met de stijging van het aantal personen dat bij COA wordt opgevangen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Van de 112.745 unieke personen die in 2025 verbleven op een COA-locatie of een tgo werd 11% geregistreerd als betrokkene bij een (fysiek, verbaal of non-verbaal) agressie- of geweldsincident. Dit aandeel is gelijk aan het aandeel betrokkenen in 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="02956EF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het grootste deel van de in 2025 geregistreerde incidenten betrof verbale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (44%) en fysieke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (35%) agressie en geweld. Net als vorig jaar valt op dat alleenstaande minderjarige vreemdelingen relatief vaak betrokken zijn bij een incident. In 2025 werd 29% van de alleenstaande minderjarige vreemdelingen geregistreerd als betrokkene bij een incident. Dat was in 2024 34%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="39CED0DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="4E2FDE5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 legde het COA 13.205 keer een maatregel op naar aanleiding van een van de incidenten die zijn meegenomen in het onderhavige rapport. Dit is een toename van 9% in vergelijking met 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="528E9E73" w14:textId="3A1A5C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In absolute aantallen is de meest voorkomende nationaliteit onder</w:t>
+      </w:r>
+      <w:r w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">betrokkenen bij agressie- en geweldsincidenten Syrisch, maar afgezet tegen de totale groep Syriërs die bij het COA verblijft, is dat gelijk aan het gemiddelde aandeel betrokkenen van 11% in 2025 van alle COA- en (tijdelijke) gemeentelijke opvang (tgo)-bewoners. Nationaliteiten waarbij de onderzoekers bovengemiddeld veel registraties van betrokkenheid bij agressie- en geweldsincidenten waarnemen, zijn Marokkaans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(36%), Algerijns (33%), Gambiaans (23%), Egyptisch (19%), Nigeriaans (19%), Soedanees (13%), en Somalisch (13%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="44617A0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="6A93D0C9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Incidenten</w:t>
-[...263 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Misdrijven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="43BD923A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 legde de politie in totaal 7.515 registraties van verdachten vast, waarbij de verdachte ten tijde van het misdrijf op een COA-locatie of tgo verbleef. Dit is een toename van 23% ten opzichte van een jaar eerder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="5A9F816D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Net als voorgaande jaren, gaat het bij de geregistreerde misdrijven overwegend om vermogensmisdrijven zoals diefstal (64%). 14% van de verdachtenregistraties onder COA- en tgo bewoners had betrekking op een geweldsmisdrijf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="7563F13D" w14:textId="200A1BF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In totaal registreerde de politie in 2025 3.270 unieke verdachten van misdrijven</w:t>
+      </w:r>
+      <w:r w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>binnen de doelgroep. Dit correspondeert met 3% van de unieke personen die in dat jaar werden opgevangen op een COA- of tgo-locatie. Dit aandeel is redelijk constant gebleken in de periode waarover het WODC rapporteert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="162AB76F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Opvallend is het hoge aandeel minderjarigen: 21% van de unieke verdachten was minderjarig. Dit aandeel is vergelijkbaar met dat voor 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="4BF5F909" w14:textId="1ECEF9FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nationaliteiten met relatief hoge aandelen verdachten zijn Algerijns (33% van de</w:t>
+      </w:r>
+      <w:r w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Algerijnse bewoners in 2025 werd verdacht van een misdrijf), Marokkaans (31%) en Tunesisch (25%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="365FBAFE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="11956B42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Levensmisdrijven (bijv. moord of doodslag), vormen ongeveer 1% van het totaalaantal verdachtenregistraties. Hier geldt dat het over de gehele rapportageperiode voornamelijk om pogingen gaat; in 5% van de gevallen gaat het om een voltooid delict. In absolute zin gaat het in 2025 om 7 voltooide levensdelicten, en voor de gehele rapportageperiode 2019-2025 in totaal om 20. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="2C40734F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="3F94573F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 werden 4.145 zaken afgedaan door het OM waarbij de verdachte woonachtig was op een COA-locatie of tgo ten tijde van het misdrijf. In de meerderheid van deze zaken (59%) werd besloten om te dagvaarden. Dit is relatief hoog ten opzichte van de algemene Nederlandse bevolking, waarvan in 2024 41% van de zaken voor de rechter kwam, versus 65% onder COA-bewoners in dat jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="38E3D28B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="4217D453" w14:textId="7B76B489">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 deed de rechter uitspraak in 1.810 zaken waarbij de verdachte ten tijde van het misdrijf woonachtig was op een COA-locatie of tgo. In 95% van de gevallen bevond de rechter de verdachte schuldig. In het geval van een</w:t>
+      </w:r>
+      <w:r w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strafoplegging legde de rechter bovendien relatief vaker een gevangenisstraf of</w:t>
+      </w:r>
+      <w:r w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jeugddetentie op aan COA- en tgo-bewoners (72% van de opgelegde straffen in 2025, 81% in 2024) dan aan de algemene Nederlandse bevolking (36% in 2024). Mogelijk hangen de genoemde verschillen in afdoening (zowel door het OM als de rechter) volgens de onderzoekers samen met de aard van de gepleegde misdrijven of speelt de afweging hoe kansrijk de tenuitvoerlegging van een straf of maatregel wordt geacht een rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="27395317" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="5D356927" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Misdrijven</w:t>
-[...245 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Beleidsreactie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F7D1F" w:rsidP="006A174A" w:rsidRDefault="00BE75D7" w14:paraId="689E04B8" w14:textId="4E80BD27">
-      <w:r>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="650FE82A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overlast en criminaliteit veroorzaakt door een beperkte groep asielzoekers, heeft grote impact op zowel omwonenden als medewerkers en medebewoners in de opvang. Daarom zet dit kabinet in op een harde aanpak van asielzoekers die overlast veroorzaken en de wet overtreden. Het aanpakken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>De overlast en criminaliteit veroorzaak</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidR="006A174A">
+        <w:t>van overlast en het stellen van duidelijke grenzen is van essentieel belang om het draagvlak voor opvang van asielzoekers te kunnen behouden. Bij Kamerbrief van 22 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="006A174A">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E57B75">
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik uw Kamer geïnformeerd over de voortgang van de nationale aanpak overlast. De bestaande aanpak stoelt op vier pijlers: sneller beslissen in procedures van overlastgevers, maatwerk bieden in de opvang, lik-op-stuk toepassen in de openbare ruimte en inzetten op terugkeer. Daarmee ligt er een solide basis om zowel langs de band van het vreemdelingenrecht als het strafrecht normerend op te treden. Mijn ministerie spant zich voortdurend met de betrokken organisaties in om het beschikbare instrumentarium optimaal en consequent toe te passen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="2E4A7BC9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="7A7B9067" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het rapport volgt dat de groep amv bijzondere aandacht behoeft. Opnieuw is deze groep oververtegenwoordigd in zowel de incidentencijfers als het aantal verdachtenregistraties van misdrijven. Hoewel dit deels samenhangt met dat er bijvoorbeeld meer toezicht is op de amv-locatie en daaraan gekoppeld een verhoogde incidentenregistratie, zien we in de praktijk ook een toename van het aandeel alleenstaande minderjarige vreemdelingen dat betrokken is bij overlast, diefstal en vechtpartijen in een aantal grote steden. Het gaat vaak om overlast in de openbare ruimte door groepen jongeren. Zij zijn meestal afkomstig uit andere gemeentes en zijn mobiel. Daarbij gaat het ook om vreemdelingen zonder rechtmatig verblijf die niet bij COA verblijven. Dat maakt het in de praktijk voor betrokken ketenpartners lastig om effectief casusregie te voeren, omdat de ketensamenwerking vaak lokaal is ingericht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="715FBD12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom wordt de persoonsgerichte aanpak in Utrecht voor mobiele overlastgevende en criminele vreemdelingen, nu doorontwikkeld tot een landelijke tafel. Het doel van deze landelijke persoonsgerichte aanpak voor overlastgevende en criminele vreemdelingen, waaronder de groep jonge Syrische asielzoekers die betrokken is bij crimineel gedrag, is het tijdig informeren van betrokken (keten)partners en het voeren van casusregie (‘er bovenop zitten’). Op dit moment worden de noodzakelijke randvoorwaarden uitgewerkt, waaronder de rechtmatigheid van gegevensuitwisseling tussen de betrokken partijen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="00E54CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ondertussen blijft onverkort de werkafspraak van kracht dat de politie bij een strafbaar feit door een alleenstaande minderjarige vreemdeling voogdij-instelling Nidos informeert, zodat door de voogd van Nidos en de amv-mentor van het COA de begeleiding van de jeugdige waar nodig wordt aangescherpt. Daarnaast refereerde ik hierboven al aan de mogelijke verklaringen die de onderzoekers noemen voor de verschillen in afdoening van strafbare feiten bij deze doelgroep ten aanzien van de algemene Nederlandse bevolking, zoals de afweging hoe kansrijk de tenuitvoerlegging van een straf of maatregel wordt geacht. Waar het gaat om minderjarige vreemdelingen geldt dat het reguliere jeugdstrafrecht van toepassing is. Het toepasbaar instrumentarium uit het jeugdstrafrecht kent een pedagogisch uitgangspunt en zet daarmee ook in op verkleining van het risico op herhaling. Samen met de partners uit de vreemdelingenketen en de jeugdstrafrechtketen blijf ik in gesprek over handvaten om dat toepasbaar instrumentarium ook zo goed mogelijk in te zetten voor deze doelgroep. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="77C43360" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="3CF3D493" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 werden 7 voltooide levensdelicten geregistreerd. Achter deze levensdelicten gaan namen en mensenlevens schuil. Onherstelbare tragedies waar nabestaanden tot de dag van vandaag om rouwen. Richting hen en de samenleving voelt dit kabinet de dure plicht om de daders verantwoordelijk te houden en recidive te voorkomen. Uitgangspunt daarbij is dat een asielzoeker die wordt verdacht van een strafbaar feit, duidelijk moet merken dat het plegen van misdrijven direct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">strafrechtelijke gevolgen heeft (lik-op-stuk). Onder lik-op-stuk beleid wordt verstaan een snelle interventie na aanhouding van de verdachte tot en met de succesvolle tenuitvoerlegging van de straf. Dat zijn bij voorkeur de supersnelrechtzitting bij de politierechter, waarbij de verdachte binnen 72 uur na aanhouding vanuit de inverzekeringstelling wordt berecht en de snelrechtzitting bij de politierechter waarbij de verdachte binnen 17 dagen na aanhouding vanuit de bewaring wordt berecht. In beide situaties wordt een verdachte berecht vanuit de voorlopige hechtenis en kan de rechter bevelen dat de resterende straf direct aansluitend wordt uitgezeten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="712EE397" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Of de inzet van (super)snelrecht en directe tenuitvoerlegging van de sanctie (vaak een gevangenisstraf) mogelijk is, hangt af van de omstandigheden en is aan de officier van justitie. In recente gesprekken tussen kabinet en lokale bestuurders over de toename van overlast in grote steden, waarbij sprake is van een bredere groep overlastgevende en criminele vreemdelingen, is het belang benadrukt van een optimale aansluiting tussen strafrecht en vreemdelingenrecht tussen alle betrokken partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="2EDE100B" w14:textId="13F8F830">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Indien in zo’n geval sprake is van een vreemdeling zonder rechtmatig verblijf, gaat de Dienst Terugkeer en Vertrek al tijdens de detentieperiode aan de slag met de voorbereiding van de uitzetting. De inzet daarbij is om de vreemdeling direct aansluitend aan de strafdetentie uit te zetten, indien nodig kan aansluitend vreemdelingenbewaring worden ingezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="181A36F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="40BB415A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bestaande Top-X aanpak voor stelselmatige overlastgevers wordt versterkt door medewerkers in de asielketen beter toe te rusten in het toepassen van mogelijke interventies. Verder blijf ik mij, in samenspraak met COA en andere ketenpartners, inspannen voor de uitbreiding van verscherpte toezichtslocaties (vtl) en het verbeteren van mogelijkheden om op meer opvanglocaties aan overlastgevers een vrijheidsbeperkende maatregel op te leggen. Hierbij blijft bestuurlijke bereidheid van gemeenten essentieel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="6AC6E632" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast werk ik, in samenspraak met de betrokken afdelingen binnen het ministerie van Justitie en Veiligheid, politie en lokaal gezag, aan het realiseren van extra politie-inzet in gemeenten met een aanmeldlocatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="6B79F776" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00741F40" w:rsidRDefault="00741F40" w14:paraId="411747E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanhoudende overlastproblematiek in relatie tot de gestegen bezetting van het aantal COA-bewoners in 2025 onderstreept het belang van meer grip op migratie. Dit kabinet zet daarom in op het verlagen van de instroom, een versnelde en effectieve terugkeer met bijzondere aandacht voor overlastgevende en criminele vreemdelingen en het realiseren van stabiele en voldoende opvang waarbij sneller meedoen de norm wordt. Onderdeel van een toekomstbestendig migratiebeleid is de versterking van de aanpak van overlast en crimineel gedrag van asielzoekers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="352E4142" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00741F40" w14:paraId="39ADEB62" w14:textId="4DA2691D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidR="008133B0">
-[...485 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="00665AB2" w:rsidR="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00741F40" w:rsidP="00665AB2" w:rsidRDefault="00665AB2" w14:paraId="131C02DC" w14:textId="3F22DEB3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665AB2" w:rsidR="00741F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0FA3" w:rsidP="00665AB2" w:rsidRDefault="00FE0FA3" w14:paraId="34A67C7A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00665AB2" w:rsidR="00665AB2" w:rsidP="00665AB2" w:rsidRDefault="00665AB2" w14:paraId="7B820789" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00665AB2" w:rsidR="00665AB2" w:rsidSect="00C34440">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24251300" w14:textId="77777777" w:rsidR="00DC381B" w:rsidRDefault="00DC381B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7293EB9A" w14:textId="77777777" w:rsidR="00A93F5A" w:rsidRDefault="00A93F5A" w:rsidP="00741F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43D7ADC9" w14:textId="77777777" w:rsidR="00DC381B" w:rsidRDefault="00DC381B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E13B53A" w14:textId="77777777" w:rsidR="00A93F5A" w:rsidRDefault="00A93F5A" w:rsidP="00741F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57527B62" w14:textId="77777777" w:rsidR="00956922" w:rsidRDefault="00956922">
+  <w:p w14:paraId="2BA20E2D" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00741F40" w:rsidRDefault="00741F40" w:rsidP="00741F40">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="311EC714" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00741F40" w:rsidRDefault="00741F40" w:rsidP="00741F40">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A6339FB" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00741F40" w:rsidRDefault="00741F40" w:rsidP="00741F40">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2846EF29" w14:textId="77777777" w:rsidR="00DC381B" w:rsidRDefault="00DC381B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28C0FFEA" w14:textId="77777777" w:rsidR="00A93F5A" w:rsidRDefault="00A93F5A" w:rsidP="00741F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F2D6A66" w14:textId="77777777" w:rsidR="00DC381B" w:rsidRDefault="00DC381B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="51B8768F" w14:textId="77777777" w:rsidR="00A93F5A" w:rsidRDefault="00A93F5A" w:rsidP="00741F40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D0E7AAA" w14:textId="4C0103C9" w:rsidR="00E42B03" w:rsidRPr="00E42B03" w:rsidRDefault="00E42B03">
+    <w:p w14:paraId="62581AB9" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00665AB2" w:rsidRDefault="00741F40" w:rsidP="00741F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E42B03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E42B03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schelden, dreigen met woorden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="74B4F5CF" w14:textId="770C7CA2" w:rsidR="00E42B03" w:rsidRPr="00E42B03" w:rsidRDefault="00E42B03">
+    <w:p w14:paraId="69060E2F" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00665AB2" w:rsidRDefault="00741F40" w:rsidP="00741F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E42B03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E42B03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Slaan, schoppen, trappen e.d.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2ED31CAF" w14:textId="662B6362" w:rsidR="006A174A" w:rsidRPr="00D344C2" w:rsidRDefault="006A174A">
+    <w:p w14:paraId="285B1F41" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00665AB2" w:rsidRDefault="00741F40" w:rsidP="00741F40">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D344C2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665AB2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D344C2">
-[...32 lines deleted...]
-        <w:t>3559</w:t>
+      <w:r w:rsidRPr="00665AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken vergaderjaar 2026-2026, 19637, nr. 3559</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="056D5E27" w14:textId="77777777" w:rsidR="00956922" w:rsidRDefault="00301BE6">
-[...426 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="458B3CBE" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00741F40" w:rsidRDefault="00741F40" w:rsidP="00741F40">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="481C69A6" w14:textId="77777777" w:rsidR="00956922" w:rsidRDefault="00301BE6">
+  <w:p w14:paraId="47A6F72D" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00741F40" w:rsidRDefault="00741F40" w:rsidP="00741F40">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1286 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...929 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AC263A5" w14:textId="77777777" w:rsidR="00741F40" w:rsidRPr="00741F40" w:rsidRDefault="00741F40" w:rsidP="00741F40">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00956922"/>
-[...210 lines deleted...]
-    <w:rsid w:val="00FF29F5"/>
+    <w:rsidRoot w:val="00741F40"/>
+    <w:rsid w:val="002024B6"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002F6393"/>
+    <w:rsid w:val="0042226D"/>
+    <w:rsid w:val="00665AB2"/>
+    <w:rsid w:val="00741F40"/>
+    <w:rsid w:val="00822551"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A42E69"/>
+    <w:rsid w:val="00A93F5A"/>
+    <w:rsid w:val="00C34440"/>
+    <w:rsid w:val="00CF086C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="257607A7"/>
+  <w14:docId w14:val="28A2D943"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C3B08090-FC6B-46F6-A6C1-FEEEAFD69799}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4434,77 +1141,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4529,75 +1236,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4632,55 +1339,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4752,1097 +1459,682 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...259 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...23 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...33 lines deleted...]
-    <w:next w:val="Standaard"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...284 lines deleted...]
-    <w:rsid w:val="005A12C0"/>
+    <w:rsid w:val="00741F40"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B0412"/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001B0412"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00741F40"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001B0412"/>
+    <w:rsid w:val="00741F40"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00741F40"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00741F40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F31C45"/>
-[...10 lines deleted...]
-    <w:rsid w:val="004024B0"/>
+    <w:rsid w:val="00741F40"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00741F40"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="006A174A"/>
+    <w:rsid w:val="00665AB2"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...23 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...157 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5899,51 +2191,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6090,61 +2382,78 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1893</ap:Words>
-  <ap:Characters>10416</ap:Characters>
+  <ap:Words>1917</ap:Words>
+  <ap:Characters>10548</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>86</ap:Lines>
+  <ap:Lines>87</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12285</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12441</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>