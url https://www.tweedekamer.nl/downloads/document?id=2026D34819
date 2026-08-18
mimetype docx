--- v0 (2026-07-02)
+++ v1 (2026-08-18)
@@ -9,33371 +9,23047 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00696FBB" w:rsidP="00BE02B0" w:rsidRDefault="00696FBB" w14:paraId="05626412" w14:textId="77777777"/>
-[...21 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD" w:rsidP="00BD2BCD" w:rsidRDefault="00925104" w14:paraId="202BCE7A" w14:textId="408092A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E1199">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomst pensioenstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD" w:rsidP="00BD2BCD" w:rsidRDefault="00BD2BCD" w14:paraId="062CBCE1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidR="00925104">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>714</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00BD2BCD" w14:paraId="28A1351E" w14:textId="5A331B14">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD" w:rsidP="00BD2BCD" w:rsidRDefault="00BD2BCD" w14:paraId="7E14AE96" w14:textId="5C8ADE78">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00925104" w:rsidP="00BD2BCD" w:rsidRDefault="00925104" w14:paraId="7C8F75C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4B7F99E3" w14:textId="26A5F709">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De transitie naar het nieuwe pensioenstelsel is in 2026 in volle gang. De Wet toekomst pensioenen (Wtp) is op 1 juli 2023 in werking getreden en sindsdien werken alle betrokkenen, vanuit de fase waarin zij zich bevinden, aan de overgang naar het nieuwe pensioenstelsel. Een groot aantal pensioenuitvoerders doet inmiddels ook de eerste ervaringen op in het nieuwe pensioenstelsel. In figuur 1 is weergegeven waar de transitie zich bevindt in de tijd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="793F7912" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="13149F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00361DEE">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="05F6BA2A" wp14:anchorId="49564ACB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="27970456" wp14:anchorId="5B10CB42">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>52705</wp:posOffset>
+              <wp:posOffset>52070</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>296545</wp:posOffset>
+              <wp:posOffset>294005</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4833620" cy="1517650"/>
-            <wp:effectExtent l="0" t="0" r="5080" b="6350"/>
+            <wp:extent cx="5915025" cy="1857375"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="406636927" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1275210878" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4833620" cy="1517650"/>
+                      <a:ext cx="5915025" cy="1857375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="008A662F">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figuur 1: Transitieperiode - mijlpalen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095545D" w:rsidP="00BE02B0" w:rsidRDefault="0095545D" w14:paraId="77BD0347" w14:textId="77777777"/>
-[...16 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="192684C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="75C06B9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor u ligt de vijfde voortgangsrapportage monitoring Wet toekomst pensioenen (hierna: de voortgangsrapportage) met de actuele stand van zaken over de voortgang van de transitie naar het nieuwe pensioenstelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="000D35E6">
-[...36 lines deleted...]
-      <w:r w:rsidR="00182CF4">
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij wordt specifiek ingegaan op onderwerpen die de afgelopen tijd in de publieke en politieke belangstelling hebben gestaan. Zo wordt met deze brief invulling gegeven aan de motie van Van Ark (CDA) en Patijn (Pro) over het compensatievraagstuk, de toezegging om de voortgang bij werkgevers met een pensioenregeling uitgevoerd door een verzekeraar of premiepensioeninstelling (PPI) intensiever te monitoren gezien de gevolgen van het niet tijdig omzetten van deze regelingen en de toezegging om uw Kamer te informeren over de definitieve pensioenstijgingen van de pensioenfondsen die per 1 januari 2026 zijn ingevaren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00182CF4">
-[...40 lines deleted...]
-      <w:r w:rsidR="009D47A4">
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="71ED04AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2CD96C4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231298961" w:id="0"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De transitie naar het nieuwe pensioenstelsel bevindt zich in een beslissende fase en de komende maanden zijn cruciaal voor de pensioentransitie. Een groot deel van de pensioenfondsen is al overgestapt, of heeft de benodigde voorbereidingen getroffen om deze stap in de komende 1,5 jaar te zetten. Voor pensioenfondsen die nog niet zo ver zijn, is het van belang dat zij op korte termijn oplossingen vinden voor de opgave waarvoor zij zich gesteld zien en keuzes maken om de stap naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>pen</w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">er sprake van een persoonlijker en transparanter pensioen dat eerder perspectief biedt op een koopkrachtig pensioen en beter aansluit bij de samenleving en de arbeidsmarkt. </w:t>
+        <w:t xml:space="preserve">een nieuwe pensioenregeling daadwerkelijk te zetten. Dat geldt ook voor werkgevers met regelingen bij verzekeraars en PPI’s. Ook zij zullen, gemotiveerd en geactiveerd door hun adviseur en pensioenuitvoerder, keuzes moeten maken om deze transitie tijdig te realiseren. Met name kleinere werkgevers hebben hier nog een taak liggen en moeten snel aan de slag gaan en doorpakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2C1C2E12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5020448D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezien de stand van de transitie en de resterende tijd om de pensioentransitie te realiseren, blijft de uiterste transitiedatum, in lijn met het advies van de regeringscommissaris transitie pensioenen (hierna: regeringscommissaris), staan op 1 januari 2028. Dat betekent dat op 1 januari 2028 de transitieperiode eindigt en vanaf dat moment dienen alle pensioenregelingen te passen binnen de kaders van de Wtp. Met de overgang naar het nieuwe pensioenstelsel is er sprake van een persoonlijker en transparanter pensioen dat eerder perspectief biedt op een koopkrachtig pensioen en beter aansluit bij de samenleving en de arbeidsmarkt. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="008A662F" w:rsidP="00BE02B0" w:rsidRDefault="008A662F" w14:paraId="2652B5C9" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="00F2B12A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="798346DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0080659D">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Opzet monitor </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078218D" w:rsidP="00BE02B0" w:rsidRDefault="0078218D" w14:paraId="6B005DCB" w14:textId="37F0CFF3">
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3C426560" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De monitor is uitgevoerd conform het plan van aanpak monitoring zoals dat aan uw Kamer is voorgelegd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00AF47A5">
-[...66 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderdeel hiervan zijn de meest actuele edities van de in opdracht van SZW door EY Adviseurs B.V. (hierna: EY) uitgevoerde transitiemonitor (bijlage 1), de deelnemersmonitor (bijlage 2 en bijlage 3), het advies van de regeringscommissaris (bijlage 4), de informatie van toezichthouders De Nederlandsche Bank (DNB) en de Autoriteit Financiële Markten (AFM), overige onderzoeken en de gesprekken die ik met de pensioensector voer, onder andere met de sociale partners, de pensioenuitvoerders en de -koepels en de toezichthouders. Deze voortgangsrapportage bevat geen doelstellingenmonitor. Deze monitor wordt namelijk één keer per jaar uitgevoerd, en loopt mee in de winterrapportages. Hierbij merk ik op dat de data afkomstig van DNB uit de “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Gegevens </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Gegevens Wtp-uitvraag pensioenfondsen Q2-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>” en “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Wtp</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Gegevens Transitierapportage verzekeraars &amp; ppi's Q1-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, dateren van 8 mei 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A37F834" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3039C50C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-uitvraag pensioenfondsen Q2-2026</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Gegevens Transitierapportage verzekeraars &amp; </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Contact en signalen uit de sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="33493540" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook afgelopen periode heeft mijn ministerie met veel bij de pensioentransitie betrokken partijen, zowel op bestuursniveau als op werkvloerniveau, gesproken over de pensioentransitie in het algemeen en de wijze waarop deelnemers hierbij worden betrokken in het bijzonder. Mijn gesprekspartners hebben hun ervaringen, vragen en knelpunten gedeeld en hebben meegedacht over het zo goed mogelijk laten verlopen van de transitie. Ik wil ze opnieuw bedanken voor hun betrokkenheid en openheid. En uiteraard blijf ik ook de komende tijd openstaan voor signalen uit de uitvoeringspraktijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A8CB490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De sector kan dergelijke signalen delen via Werkenaanonspensioen@minszw.nl of de ambtenaren van mijn ministerie aanspreken tijdens werkbezoeken, congressen en seminars in het pensioendomein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="22F7C9C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="17040254" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Leeswijzer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0FDA04BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze voortgangsrapportage vindt u allereerst de beleidsconclusies die ik trek op basis van de beschikbare (monitorings)informatie over de eerste helft van 2026. Hoofdstuk 2 gaat in op de kleine werkgevers met een verzekerde regeling. En in hoofdstuk 3 geef ik mijn reactie op het advies van de regeringscommissaris. De voortgang van de transitie wordt geschetst in hoofdstuk 4. In hoofdstuk 5 wordt nader ingegaan op de ervaringen van de deelnemer met de pensioentransitie. Hoofdstuk 6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">biedt inzicht in de stand van zaken omtrent de (voorgenomen) wet- en regelgeving. In de bijlage 1 achteraan deze voortgangsrapportage vindt u de wijze waarop invulling is of wordt gegeven aan de moties en toezeggingen die betrekking hebben op het verloop en de monitoring van de transitie naar het nieuwe pensioenstelsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="39F4B7A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C365835" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot bevat deze brief een rectificatie van enkele tabellen uit de brief met als onderwerp “Het beleggingsbeleid van Nederlandse pensioenfondsen”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het onderzoek naar de rendementen van Nederlandse pensioenfondsen van 8 juni jl. zijn bij de drie tabellen enkele getallen onjuist overgenomen vanuit de jaarverslagen. Het gemiddelde rendement stijgt daardoor licht na deze correctie. In bijlage 2 aan het einde van deze voortgangsrapportage worden de aangepaste tabellen weergegeven. Daarnaast zijn in tabel 3 de indexaties die vanwege de versoepelde indexatieregels rond half 2022 plaatsvonden, meegenomen in de indexatiecijfers voor 2022 in plaats van 2021, conform de dataset van DNB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4BE2E197" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2DC88BF6" w14:textId="370BE641">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231299138" w:id="1"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1. Beleidsconclusies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="01AE2161" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231539888" w:id="2"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cruciale fase op weg naar einddatum transitie op 1 januari 2028 </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="104344E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De pensioentransitie is in volle gang, de pensioensector werkt hard aan het tijdig omzetten van alle pensioenregelingen. Veel deelnemers bouwen inmiddels pensioen op in een nieuwe regeling of gaan dat op korte termijn doen. De betrokken partijen die nog geen nieuwe pensioenregeling overeen zijn gekomen en/of nog geen transitiedatum met bijbehorend tijdspad hebben vastgelegd, zullen het komende anderhalf jaar keuzes moeten maken en de daaruit voortvloeiende stappen moeten zetten. Op die manier kunnen alle pensioenregelingen per 1 januari 2028 omgezet zijn naar een (nieuwe) premieregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7FB63FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0DBDB146" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn partijen, zowel aan de kant van de pensioenfondsen als aan de kant van de verzekeraars en PPI’s, die op het kritieke tijdspad lopen. Waar deze partijen momenteel nog knelpunten ervaren, doen zij er alles aan om deze tijdig te adresseren. De monitoring van SZW richt zich de komende periode specifiek op deze knelpunten en partijen. Daarnaast wordt aan de kant van de pensioenfondsen onder andere bezien in hoeverre de in het komende half jaar geplande transities doorgang vinden, hoe het transitieproces van de pensioenfondsen die voornemens zijn om in 2027 in te varen verloopt en hoe de groep pensioenfondsen die per 1 januari 2028 invaart naar het nieuwe pensioenstelsel is samengesteld. Aan de kant van de verzekeraars en PPI’s wordt aan de hand van kwartaalcijfers bezien in hoeverre werkgevers hun pensioenregeling hebben omgezet en hoe de planning van de nog om te zetten regelingen zich ontwikkelt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="41467AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="47E04462" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233034498" w:id="3"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze monitoringsinformatie alsmede de adviezen van de regeringscommissaris vormen de basis waarmee op de geëigende weegmomenten, te weten de winter- en zomerrapportage 2027, door mij als minister van SZW na consultatie van de toezichthouders wordt bezien hoe de transitie ervoor staat en/of er aanvullende maatregelen nodig zijn om de transitie tijdig te realiseren. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Uw Kamer wordt hier aan de hand van de voortgangsrapportages over geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="01AC50A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4A9DC89D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231299511" w:id="4"/>
+      <w:bookmarkStart w:name="_Hlk231307663" w:id="5"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Pensioenfondsen bevinden zich in verschillende fases van de transitie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="22261B9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pensioenregelingen moeten in de periode tussen de inwerkingtreding van de Wtp en de uiterste transitiedatum omgezet zijn naar het nieuwe stelsel. Dat leidt ertoe dat pensioenfondsen zich momenteel in verschillende fases van de transitie bevinden. De eerste vier pensioenfondsen/-kringen die in de eerste helft van 2025 zijn ingevaren, opereren inmiddels anderhalf jaar in het nieuwe stelsel. Zij doen nu ervaring op met de premieregeling, onder andere op het gebied van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>communiceren met de deelnemer in het nieuwe stelsel. Daarnaast hebben 30 pensioenfondsen het afgelopen jaar de overstap gemaakt. De deelnemers van deze pensioenfondsen/-kringen hebben recent of ontvangen binnenkort de definitieve transitie-informatie. En deze pensioenfondsen/-kringen zijn bezig met het verzorgen van de nazorg. Op 1 juli zijn er nog eens acht pensioenfondsen/      -kringen overgestapt. Daarmee hebben op 1 juli in totaal ruim 10 miljoen actieve deelnemers, gewezen deelnemers en pensioengerechtigden (hierna: deelnemers)  die de overstap gemaakt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat is 55% van het totaal aantal deelnemers van pensioenfondsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2AFE01B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D94C5B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De overige pensioenfondsen/-kringen (98) treffen momenteel voorbereidingen voor een overgang in de komende anderhalf jaar. De meeste pensioenfondsen/-kringen hebben de transitiedatum al vastgelegd en circa de helft heeft het implementatieplan reeds ingediend. Een ander deel moet deze keuzes nog maken en zal de komende tijd dan ook knopen moeten doorhakken, zodat zij tijdig (12 maanden voor invaren) een melding bij DNB kunnen doen en de transitie tijdig kan worden gerealiseerd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233030672" w:id="6"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met name voor pensioenfondsen die te maken hebben met bijzondere omstandigheden, bijvoorbeeld met een pensioenuitvoeringsorganisatie (PUO) die heeft aangegeven de nieuwe regeling niet meer uit te voeren, zullen rekening moeten houden met de resterende tijd tot de uiterste transitiedatum. Het betreft minder dan 10 pensioenfondsen. Hoewel in deelnemersaantal relatief beperkt, zien ook </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>deze pensioenfondsen zich gesteld voor de opgave om in de komende periode daar op gepaste wijze op in te spelen. Met betrokken instanties zal ik dit nauwlettend volgen en betrekken in de weging voor tijdige maatregelen zodat álle deelnemers op beheerste wijze de stap naar het nieuwe stelsel kunnen zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F71B719" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="488A2E25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Werkgevers moeten samen met hun adviseur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00055B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keuzes maken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PPI’s en verzekeraars kunnen hen daarbij ondersteunen, motiveren en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activeren </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="78192937" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Betrokken partijen zijn, mede als gevolg van eerdere oproepen, snel aan de slag gegaan en boeken vooruitgang. Steeds meer werkgevers hebben een contract dat past binnen de kaders van de Wtp. Om daaraan te voldoen hebben zij hun contract omgezet, dat kan zowel bij de huidige als bij een nieuwe pensioenuitvoerder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijkertijd moet er ook nog veel gebeuren en is het belangrijk om alle zeilen bij te zetten om ervoor te zorgen dat alle regelingen op tijd, uiterlijk per 1 januari 2028, zijn omgezet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="784F12C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0C901012" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het aantal regelingen uitgevoerd door verzekeraars en PPI’s dat is omgezet of waarvoor een nieuw contract is overeengekomen, neemt toe en kwam per 1 januari 2026 in totaal uit op 32%. Uitgesplitst naar verzekeraars en PPI’s komt dat neer op 26% respectievelijk 45%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233030807" w:id="7"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat betekent dat tot 1 januari 2028 nog zo’n 44.000 contracten omgezet moeten worden om te voldoen aan de nieuwe pensioenregels. Daarnaast is te zien dat verzekeraars en PPI’s hun processen op orde hebben en zij in staat zijn de benodigde opschaling te realiseren om de grotere hoeveelheden contracten te verwerken. Daarbij vervullen zij ook een belangrijke rol in het ondersteunen, motiveren en activeren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van werkgevers en hun adviseurs bij het maken van keuzes. Werkgevers dienen nu door te pakken. Dit vraagt een gezamenlijke inzet van werkgeversorganisaties, adviseurs, verzekeraars en PPI’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0DC549CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="64ACE6FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds vorig jaar zomer wordt daarom door SZW samen met betrokken partijen ingezet op het activeren van werkgevers om zo snel mogelijk aan de slag te gaan met het omzetten van hun pensioenregelingen. In hoofdstuk 2 van deze voortgangsrapportage wordt uitgebreid ingegaan op de acties die daartoe worden ingezet. Het niet tijdig omzetten van de pensioenregeling leidt tot grote financiële gevolgen voor de werkgever en werknemer. Dit vraagt blijvende inzet van alle betrokken partijen. Om vinger aan de pols te houden en tijdig te kunnen bijsturen waar nodig is de monitoring van het aantal (nog) om te zetten contracten bij verzekeraars en PPI’s geïntensiveerd, conform de toezegging gedaan aan uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="58261D26" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="49391F35" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deelnemers tevreden over communicatie van hun pensioenuitvoerder </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2F6F1D61" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233030630" w:id="8"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vertrouwen van Nederlanders in het pensioenstelsel is stabiel en wordt als neutraal geclassificeerd. Met het vorderen van de transitie hebben steeds meer mensen gehoord van de pensioentransitie. Negen op de tien deelnemers zeggen gehoord te hebben van de nieuwe pensioenregels, zo blijkt uit de deelnemersmonitor, en noemen daarbij vooral (televisie)nieuws en hun pensioenfonds of -verzekeraar als bron. Zij zijn daarbij tevreden over hun eigen pensioenuitvoerder. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De nieuwe pensioenregeling biedt deelnemers een persoonlijker en transparanter pensioen dat eerder perspectief biedt op een koopkrachtig pensioen en beter aansluit bij de samenleving en de arbeidsmarkt. Dit blijkt ook uit de deelnemersmonitor (paragraaf 5.3). In de deze monitor geven deelnemers die zijn aangesloten bij pensioenfondsen en zijn overgestapt, vaker aan de informatievoorziening als transparant en persoonlijk te ervaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="54C6E602" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D72B769" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot op heden heeft de transitie bij de ingevaren pensioenfondsen in algemene zin geleid tot een behapbare toename in het aantal contacten van deelnemers met hun pensioenfonds. Ook het aantal klachten en geschillen bij de GIP en het Kifid, en het aantal zaken bij de Raad voor de Rechtspraak (RvdR) is stabiel. Dit betekent niet dat deelnemers geen vragen of zorgen hebben. Zo is het aantal vragen van deelnemers aan de pensioenuitvoerder, bijvoorbeeld over het onderwerp compensatie, toegenomen. Daar speelt de sector op in, zoals bijvoorbeeld blijkt uit de rapportage ‘Dialoog en communicatie over de overstap’ van de Pensioenfederatie (bijlage 6). Ook mijn ministerie heeft de afgelopen periode aandacht besteed aan het compensatievraagstuk via pensioenduidelijkheid.nl en zal dit blijven doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="64F32B6E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5FD61791" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Met de overstap naar het nieuwe pensioenstelsel wordt de bestaande buffer van het pensioenfonds verdeeld. Per 1 januari 2026 is meer dan de helft van de werkenden en gepensioneerden overgegaan naar het vernieuwde pensioenstelsel. In de voortgangsrapportage monitoring Wtp winter 2026 is de geschatte pensioenverhoging van de per 1 januari 2026 invarende pensioenfondsen/-kringen gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inmiddels zijn de definitieve cijfers bekend en zoals toegezegd wordt u daar hierbij over geïnformeerd. De verhoging varieert per pensioenfonds en in sommige gevallen per leeftijdscategorie. Uit cijfers van de Pensioenfederatie op basis van acht pensioenfondsen die op 1 januari 20226 zijn ingevaren, blijkt dat de pensioenen van ruim 1 miljoen gepensioneerden per 1 januari 2026 met gemiddeld 13,5% zijn verhoogd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is in lijn met de eerder geschatte verhoging. Ook de pensioenvermogens van actieve en gewezen deelnemers zijn in dezelfde orde van grootte verhoogd. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3352F223" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1020081A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. (Kleine) werkgevers met een verzekerde regeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="37E389B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De transitie voor verzekerde regelingen uitgevoerd door verzekeraars en PPI’s bleef, zoals in de vorige voortgangsrapportage geconcludeerd, achter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Werkgevers met een verzekerde regeling werden opgeroepen om spoedig in actie te komen om deze regelingen tijdig (uiterlijk per 1 januari 2028) om te zetten zodat deze voldoen aan de nieuwe regels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2F260047" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5FE56760" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per 1 januari 2026 moeten nog circa 33.000 pensioenregelingen bij verzekeraars en ruim 11.000 regelingen bij PPI’s worden omgezet naar het nieuwe pensioenstelsel. Dit betekent dat nog een aanzienlijk deel van de portefeuille in een relatief korte tijd moet worden omgezet. Hoewel voortgang wordt geboekt, ligt het tempo van de omzetting nog onder het niveau dat nodig is. Uit de meest recente uitvraag onder verzekeraars en PPI’s blijkt bovendien dat de omzettingen sterk geconcentreerd zijn in de laatste kwartalen van de transitieperiode (zie paragraaf 4.2 voor een nadere toelichting bij deze cijfers). Dit vergroot de druk op de uitvoeringspraktijk en verhoogt het risico op capaciteitsknelpunten bij adviseurs en uitvoerders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7EBBC7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="04F1F18C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om deze situatie te verbeteren, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00CC5532">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werkt mijn ministerie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00CC5532">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inds de zomer van 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samen met VNO-NCW en MKB-Nederland, FNV, Verbond van Verzekeraars en Adfiz onder de titel: “Actie Pensioenen Kleinbedrijf (APK)”. Het doel is om (gezamenlijke) acties op te zetten om samen met adviseurs en verzekeraars, werkgevers te activeren om zo snel mogelijk aan der slag te gaan met het omzetten van hun pensioenregelingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="50CC338B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="44E2315D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Q1-2026</w:t>
-[...29 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Interventies onder de APK-aanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="348C9CC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De betrokken partijen hebben zich gecommitteerd aan deze gezamenlijke aanpak. Deze aanpak komt aanvullend op de inzet die individuele partijen afzonderlijk plegen. De gezamenlijk aanpak bestaat uit de volgende onderdelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1166FF32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3758DB89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Gerichte communicatie richting werkgevers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="66EADD5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is een communicatieaanpak gericht op kleine werkgevers in sectoren met relatief veel verzekerde pensioenregelingen. Waar in eerdere fases de nadruk vooral lag op het activeren van werkgevers om tijdig in actie te komen, is de communicatie in de huidige fase geïntensiveerd. Zo is in juni opnieuw een activeringsaanpak ingezet richting werkgevers. De ingezette communicatie had een potentieel maandbereik van circa 1,6 miljoen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze communicatie werden werkgevers expliciet gewezen op de financiële en fiscale gevolgen van niet-tijdige omzetting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B3AA394" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="73A25574" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activering via intermediairs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werkgevers worden actief bereikt via intermediairs die in direct contact staan met kleine werkgevers, zoals (register)accountants, belastingadviseurs en boekhouders. De brancheverenigingen/beroepsorganisaties informeren hun leden gericht, zodat zij werkgevers in reguliere contactmomenten (zoals jaarrekeningcontrole en belastingaangifte) expliciet kunnen wijzen op de noodzaak van tijdige omzetting. Er worden informatiedocumenten verstrekt, met concrete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>handvatten voor kleine werkgevers waarin de acties en een bijbehorend stappenplan staan dat zij kunnen hanteren om hun regelingen tijdig om te zetten. Zo heeft de Nederlandse Beroepsorganisatie van Accountants samen met mijn ministerie een one-pager gemaakt die bondig weergeeft wat de rol van de mkb-accountant hierin kan zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00B773D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="35B54A89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="06F94C4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directe benadering naar werkgevers en werknemers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Er zijn gezamenlijke sectorafspraken gemaakt met verzekeraars en PPI’s over de aanpak in de resterende transitieperiode. Deze afspraken voorzien in een stapsgewijze intensivering van de benadering van werkgevers die nog onvoldoende voortgang boeken, met als doel een tijdige afronding van de transitie te bevorderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="24F0FA58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4BC0C9AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Concreet hebben verzekeraars en PPI’s zich gecommitteerd om uiterlijk in het voorjaar van 2027, aanvullend op het reguliere traject via pensioenadviseurs, rechtstreeks contact op te nemen met werkgevers die nog onvoldoende stappen hebben gezet richting omzetting van de pensioenregeling. Dit betreffen vooral werkgevers waarvan het huidige contract ook na 1 januari 2028 zou doorlopen en werkgevers die beschikken over pensioencontracten van onbepaalde tijd. Deze werkgevers krijgen een laatste expliciete aansporing om hun pensioenregeling nu aan te passen. Daarbij wordt ook gewezen op de gevolgen van het uitblijven van tijdige omzetting, waaronder dat de uitvoering van de pensioenregeling niet kan worden voortgezet en dat daardoor het nabestaanden- en het arbeidsongeschiktheidspensioen voor de werknemers niet langer verzekerd is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3E05C52B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7E69DBDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Indien daarna nog steeds onvoldoende voortgang wordt geboekt, wordt kort daaropvolgend ook directe communicatie door de uitvoerders richting werknemers ingezet. Zij worden daarbij geïnformeerd over de gevolgen voor hun pensioenregeling en kunnen hierover het gesprek met hun werkgever aangaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3E246D93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="168C748D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aanvullende inzet van partijen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="255FF807" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alle betrokken partijen nemen verantwoordelijkheid om de pensioentransitie tijdig te realiseren en zetten zich op verschillende wijzen in om werkgevers te activeren. Dit leidt, bovenop de hierboven beschreven interventies uit de gezamenlijke aanpak, tot een breed palet aan aanvullende initiatieven gericht op het informeren, ondersteunen en activeren van werkgevers. Hieronder worden enkele daarvan toegelicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6DBADDDC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="34DE3F67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om werkgevers zich bewuster te laten worden van de urgentie om tijdig in actie te komen en zij de noodzaak voelen om het proces om de regeling tijdig om te kunnen zetten nu in gang zetten, is hier onder meer via publicaties in landelijke media en aandacht in branche- en vakmedia aandacht voor gevraagd. Zo hebben bijvoorbeeld de regeringscommissaris en de (voormalig) voorzitter van MKB-Nederland een gezamenlijk opiniestuk gepubliceerd waarin de noodzaak van tijdige omzetting publiekelijk is benadrukt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4D331D45" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3CF6CB84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VNO-NCW, MKB-Nederland en Adfiz hebben een urgentiebrief verspreid onder hun leden. De Autoriteit Financiële Markten (AFM) heeft alle pensioenadviseurs een brief gestuurd om de urgentie van de transitie en de verantwoordelijkheid die zij daarin dragen onder de aandacht te brengen. Verzekeraars en PPI’s intensiveren hun inzet om werkgevers en adviseurs gericht te informeren en te ondersteunen bij de tijdige omzetting van pensioenregelingen. Daarnaast worden vanuit verschillende organisaties online en fysieke bijeenkomsten georganiseerd om werkgevers en adviseurs te informeren en handelingsperspectief te bieden. Ook zijn VNO-NCW en MKB-Nederland opnieuw gestart met een voucherregeling waarmee werkgevers tot € 555 aan advieskosten kunnen terugvragen voor het Wtp-proof maken van hun pensioenregeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="62EA4C8F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="51880056" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Monitoring en vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6981BCC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De voortgang van de transitie van regelingen uitgevoerd door verzekeraars en PPI’s wordt inmiddels vier keer per jaar gemonitord. Hierdoor ontstaat een actueel beeld van de ontwikkeling van de omzettingen. Dit maakt het mogelijk zo nodig aanvullende maatregelen te treffen of de aanpak bij te sturen als dat nodig blijkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="313420D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="37DBDBCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik blijf de voortgang en de arbeidsvoorwaardelijke keuzes die worden gemaakt nauwgezet volgen. Daarbij blijft het tempo van de omzettingen nadrukkelijk een aandachtspunt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="088C1434" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="00EFC25F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Advies van de regeringscommissaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="090061D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gedurende de pensioentransitie brengt de regeringscommissaris tenminste tweemaal per jaar onafhankelijk advies uit over de voortgang van de transitie. Op 18 juni 2026 heeft zij haar vijfde reguliere advies uitgebracht. Het advies is gebaseerd op een combinatie van monitoringsinformatie en een reeks van gesprekken die zij in de pensioensector heeft gevoerd. In deze voortgangsrapportage maak ik dankbaar gebruik van haar advies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6EB58EAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="462F82F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In dit hoofdstuk wordt achtereenvolgens ingegaan op een aantal specifieke observaties en thema’s die de aandacht vragen. Ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00EE6D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wordt stilgestaan bij het advies over de uiterste transitiedatum, 1 januari 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="27BF0BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="672DDC2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Contact en signalen uit de sector</w:t>
-[...338 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
-[...95 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Specifieke observaties en thema’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6564AF7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="62AD6C5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pensioenregelingen uitgevoerd door verzekeraars en PPI’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3222DB5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de contracten die omgezet moeten worden bij verzekeraars en PPI’s is op de peildatum van 1 januari 2026 respectievelijk 26% en 45% omgezet. Daarnaast is te zien dat er qua aantal omzettingen zowel een piek op 1 januari 2027 als op 1 januari 2028 wordt verwacht. Gezien het feit dat contracten veelal op 1 januari van een jaar aflopen, is dat ook een logisch beeld. In paragraaf 4.2 van deze voortgangsrapportage wordt nader ingegaan op de onderliggende cijfers. De grootste zorg van de regeringscommissaris richt zich op de groep werkgevers die nog niet in actie zijn gekomen. En ook de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">pensioenregeling hebben omgezet en hoe de planning van de nog om te zetten regelingen zich ontwikkelt. </w:t>
-[...4126 lines deleted...]
-        <w:t xml:space="preserve">adviseurs hen niet meer tijdig kunnen bedienen, neemt toe. </w:t>
+        <w:t xml:space="preserve">groep werkgevers die inmiddels geen adviseur meer hebben, vraagt om aandacht. Het risico dat de (nieuwe) adviseurs hen niet meer tijdig kunnen bedienen, neemt toe. </w:t>
       </w:r>
       <w:bookmarkStart w:name="3._Bespreking_ontwikkelingen" w:id="9"/>
       <w:bookmarkStart w:name="3.1_Verzekerde_regelingen" w:id="10"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidRPr="00386A02" w:rsidR="008C378F" w:rsidP="008C378F" w:rsidRDefault="008C378F" w14:paraId="6628729B" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7E4665BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6DB9CD2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00386A02">
-[...95 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De regeringscommissaris geeft aan dat het aantal adviseurs beperkt is en maatwerk in advisering kan helpen de werklast voor adviseurs te verminderen. Een adviestraject op maat kan immers het aantal adviesuren verminderen en daardoor mogelijk ook de kosten laag houden. Dit kan drempelverlagend werken, met name voor kleine werkgevers. Ik roep de sector dan ook op om hier waar mogelijk gebruik van te maken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast ondersteunt de regeringscommissaris de gecoördineerde aanpak van de betrokken partijen, zoals in hoofdstuk 2 van deze voortgangsrapportage beschreven. Deze aanpak kan bijdragen aan het realiseren van het omzetten van contracten. In lijn met het advies van de regeringscommissaris zal ik samen met de betrokken partijen de gecoördineerde actie voortzetten en blijven zoeken naar manieren om werkgevers te ondersteunen en te activeren. Dit om te voorkomen dat werkgevers niet tijdig in actie komen, waardoor de werknemers en de werkgevers, zoals toegelicht in haar advies, te maken krijgen met grote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386A02" w:rsidR="00386A02">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(fiscale) consequenties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0C00A571" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF5D58" w:rsidP="004C3279" w:rsidRDefault="00AF5D58" w14:paraId="27981437" w14:textId="366B973B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0FD7AA28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pensioenregelingen uitgevoerd door pensioenfondsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF5D58" w:rsidP="004C3279" w:rsidRDefault="00AF5D58" w14:paraId="2B2816AF" w14:textId="068CFC65">
-[...196 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5FA78CA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer de transitie volgens planning blijft verlopen zal medio 2027 96% van de deelnemers met een regeling uitgevoerd door een pensioenfonds over zijn naar het nieuwe pensioenstelsel. Dat is een enorme prestatie van de bij de transitie betrokken partijen. In paragraaf 4.1 wordt hier nader op in gegaan. De pensioenfondsen die de transitie nog moeten maken, kunnen hun voordeel doen met de ervaringen van eerder ingevaren pensioenfondsen, de ervaring van hun adviseur of van hun PUO indien deze de transitie al eens heeft doormaakt. Dit kan leiden tot een versnelling die nodig is om de transitie als geheel tijdig af te ronden. Daarbij verwacht de regeringscommissaris dat naarmate een transitie geautomatiseerd en zonder ‘work-arounds’ plaatsvindt, de hoeveelheid nawerk afneemt. Een aantal pensioenfondsen is geconfronteerd met het feit dat hun PUO gaat stoppen. Om de transitie tijdig af te kunnen ronden, moeten zij rond de zomer van 2026 een keuze maken voor een andere uitvoeringsmodaliteit. De regeringscommissaris heeft goede hoop dat dit op tijd gaat lukken. Ik onderschrijf het belang hiervan en roep partijen op, voor zover zij dat nog niet doen, om keuzes te maken zodat zij tijdig over kunnen naar het nieuwe pensioenstelsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="60F03278" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="79CD2259" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Toezichthouders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4DAB9ABB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNB en AFM beschikken over voldoende capaciteit om de implementatie- respectievelijk communicatieplannen te beoordelen. DNB gaat, met het oog op de resterende transitieperiode, strenger toezien op het tijdig aanleveren van implementatieplannen in het laatste jaar. Dat betekent dat DNB verwacht dat de plannen uiterlijk 12 maanden voor de beoogde transitiedatum ter toetsing aan DNB zijn ingediend. Om de beoordelingen soepeler te laten verlopen, investeert DNB in het verspreiden van kennis over wat wordt verwacht in het kader van de beoordeling en organiseert hiervoor onder andere samen met de Pensioenfederatie zogeheten ‘ronde tafels’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4B5BCF13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1C23EF43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook de AFM is toegerust om de komende tijd de beoordelingen uit te voeren. De kwaliteit van de communicatieplannen is voldoende, maar er is nog ruimte voor verbetering. Ook ziet de AFM nog een wisselende kwaliteit van de (prognose) transitieoverzichten. In hoofdstuk 5 van deze voortgangsrapportage ga ik uitgebreid in op de ervaringen van deelnemers met de transitie. Ik roep pensioenfondsen, verzekeraars en PPI’s op hun transitieoverzichten te verbeteren door gebruik te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>maken van de informatie die ter beschikking wordt gesteld door de Pensioenfederatie en de AFM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op die manier verbetert de deelnemersinformatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="299E8B46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4251BD2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Uiterste transitiedatum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="54D2F210" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...124 lines deleted...]
-      <w:r w:rsidR="00565F95">
+      <w:bookmarkStart w:name="_Hlk233030991" w:id="11"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De regeringscommissaris constateert dat er met volle kracht wordt doorgewerkt om de uiterste transitiedatum te halen. Zij geeft aan dat de hierbij betrokken partijen voldoende tijd hebben, maar dat sommige partijen wel op het kritieke pad zitten. Alles afwegend ziet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="004123CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A1780" w:rsidR="001A1780">
-[...50 lines deleted...]
-      <w:r w:rsidRPr="00547F36" w:rsidR="00565F95">
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de regeringscommissaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="004123CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00547F36">
-[...189 lines deleted...]
-    <w:p w:rsidRPr="00763674" w:rsidR="000D57C4" w:rsidP="000D57C4" w:rsidRDefault="000D57C4" w14:paraId="24208073" w14:textId="77777777">
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geen aanleiding te adviseren de uiterste transitiedatum te verschuiven. In het voorjaar van 2027 zal duidelijk worden in hoeverre de op 1 januari 2027 geplande transities gerealiseerd zijn. Dat is dan ook de periode waarin bezien wordt in hoeverre de transitie op 1 januari 2028 volledig gerealiseerd kan worden. In navolging van het advies van de regeringscommissaris zal ik dan ook op de aankomende weegmomenten, begin en medio 2027, na overleg met de toezichthouders bezien hoe de transitie ervoor staat en/of er aanvullende maatregelen nodig zijn om de transitie tijdig te realiseren. Het advies van de regeringscommissaris is daarbij van groot belang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3B9D28AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="172E5F06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook zal ik in lijn met het advies van de regeringscommissaris samen met de betrokken partijen de komende tijd gebruiken om oplossingsrichtingen te verkennen zodat zoveel mogelijk wordt voorkomen dat deelnemers te maken krijgen met verregaande fiscale consequenties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="69002B6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="5._Conclusie" w:id="12"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="0078218D" w:rsidP="00BE02B0" w:rsidRDefault="0078218D" w14:paraId="3564D373" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="468E713A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. Voortgang transitie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF47A5">
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00246DBB" w:rsidP="00BE02B0" w:rsidRDefault="0050362E" w14:paraId="7EDEFB4E" w14:textId="7A82C191">
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="619A913D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00246DBB" w:rsidP="00BE02B0" w:rsidRDefault="00C9033E" w14:paraId="571DBE8D" w14:textId="0149826D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De pensioentransitie is op stoom. De sector bevindt zich in verschillende fases van de transitie: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="01C2C2D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00246DBB" w:rsidP="00BE02B0" w:rsidRDefault="00C9033E" w14:paraId="439CE8F6" w14:textId="066FDD6F">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eerste groep pensioenuitvoerders heeft in de afgelopen drie jaar de transitie gerealiseerd en doet nu ervaring op in het nieuwe pensioenstelsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="27B9078C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DA4428" w:rsidP="00DA4428" w:rsidRDefault="00C9033E" w14:paraId="16752227" w14:textId="75665D14">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tweede groep is momenteel de voorbereidingen aan het treffen om de transitie op de voorgenomen transitiedatum te realiseren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0063591C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...52 lines deleted...]
-    <w:p w:rsidR="0078218D" w:rsidP="00BE02B0" w:rsidRDefault="00C9033E" w14:paraId="2EAA4095" w14:textId="11707861">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De derde groep, met name bestaande uit verzekeraars en PPI’s, heeft al een deel van de transitie gerealiseerd, maar wacht voor het overige deel nog op besluiten van de werkgevers. Zoals in hoofdstuk 2 is beschreven zetten adviseurs, verzekeraars en PPI’s in op het ondersteunen, motiveren en activeren van werkgevers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7E5E4A14" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...108 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vierde groep, bestaande uit zowel pensioenfondsen als verzekeraars en PPI’s, moet in de resterende tijd tot 1 januari 2028 hard aan de slag om tijdig over te stappen naar het nieuwe pensioenstelsel. Zij moeten de komende tijd keuzes maken en in de resterende anderhalf jaar de benodigde stappen zetten.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="024CE957" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5BA06B12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit hoofdstuk gaat achtereenvolgens in op de stand van de transitie bij </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="343881C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pensioenfondsen en verzekeraars en PPI’s (paragraaf 4.1 en 4.2), de kosten die met de transitie naar het nieuwe pensioenstelsel gepaard gaan (paragraaf 4.3), het compensatievraagstuk (paragraaf 4.4) en de transitiecommissie (paragraaf 4.5).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="76D7CA3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="005A1810" w:rsidR="005A1810" w:rsidP="00BE02B0" w:rsidRDefault="006F2178" w14:paraId="0B5ECEF8" w14:textId="4B723761">
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4F769EA3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.1 Pensioenfondsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="14B0C5A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pensioenfondsen bevinden zich momenteel in verschillende fases van de transitie. De eerste vier pensioenfondsen/-kringen zijn in de eerste helft van 2025 ingevaren en zij opereren inmiddels in het nieuwe stelsel. Daarnaast hebben 38 pensioenfondsen/-kringen het afgelopen jaar de overstap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gemaakt. De deelnemers van deze pensioenfondsen hebben recent of ontvangen binnenkort de definitieve transitie-informatie. En een aantal pensioenfondsen is bezig met het verzorgen van de nazorg. Uit de transitiemonitor blijkt dat partijen aangeven dat het nazorgtraject werkbaar en beheerst verloopt. Een belangrijke succesfactor die daarbij wordt genoemd, is een goede en tijdige voorbereiding. Op 1 juli zijn er nog eens acht pensioenfondsen/-kringen overgestapt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5C9A9956" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="31F96F01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Per 1 juli 2026 heeft DNB in totaal 43 invaarbesluiten goedgekeurd. In totaal zijn inmiddels 42 pensioenfondsen ingevaren, goed voor ruim 10 miljoen deelnemers. Dit komt neer op 55% van het totaal aantal deelnemers dat overgaat naar het nieuwe pensioenstelsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="49244F61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="11062A29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de fondsen die uiterlijk 30 juni 2027 willen invaren, hebben 41 van de 42 pensioenfondsen/-kringen een invaarmelding ingediend bij DNB. Eén van deze fondsen heeft inmiddels ook de beschikking van DNB ontvangen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="348C2C47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="008B8147" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Invaardata</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0E6F3666" w14:textId="1D884963">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er zijn, zoals te zien in figuur 2, pensioenfondsen/-kringen die sinds de vorige rapportage hun voorgenomen invaardatum (verder) hebben verschoven en/of in deze periode hebben vastgesteld. Daarmee neemt het aantal pensioenfondsen/     -kringen dat op de uiterste transitiedatum van 1 januari 2028 invaart toe tot 33 pensioenfondsen/-kringen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat komt ongeveer neer op 570.000 deelnemers.     1 januari 2027 is op dit moment qua aantal pensioenfondsen/-kringen het meest voorkomende transitiemoment. Tot slot vaart een beperkt aantal pensioenfondsen niet in. Daar zijn zoals in een vorige voortgangsrapportage toegelicht verschillende redenen voor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B86A372" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pensioenfondsen</w:t>
-[...351 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="48CD82A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Figuur 2: Invaardata Pensioenfondsen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...44 lines deleted...]
-        </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5E9E" w:rsidP="00BE02B0" w:rsidRDefault="001751AC" w14:paraId="42CD6C65" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0F19C864" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D7CD03F" wp14:editId="0902C6FA">
+            <wp:extent cx="4448175" cy="2457450"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1902273706" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF570431-A5A1-03C2-656A-54591819D7AD}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6B294CA3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bron: Wtp-uitvraag van Q2-2026, De Nederlandsche Bank</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2A6DFEC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="58D3F1FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Partiële beoordelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="55F71448" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zodra DNB een invaarmelding ontvangt, start het beoordelingsproces. Voorafgaand aan de invaarmelding kunnen pensioenfondsen om het invaarproces soepeler te laten verlopen een partiële beoordeling aanvragen. Dit geeft een pensioenfonds helderheid van DNB over deelonderwerpen waarover de besluitvorming door de betrokken partijen al is afgerond. Een partiële beoordeling kan gericht zijn op datakwaliteit, het contract en de risicohouding. Dit leidt tot spreiding van transitiewerkzaamheden in de tijd. Op het moment van de DNB-uitvraag hebben 68 unieke pensioenfondsen/-kringen gezamenlijk 113 partiële beoordelingen aangevraagd. Hiervan zijn er inmiddels 90 afgerond.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="02D1EFCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4AE8E5DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Overbruggingsplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="63C6FBB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tevens dient opgemerkt te worden dat vanaf de inwerkingtreding van de Wtp tot aan het moment van invaren een overgangsfase geldt. Het financieel toetsingskader pensioenfondsen (FTK) is hiervoor, als onderdeel van het Wtp-wetstraject, gedurende de overgangsfase tijdelijk aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="394251"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om van het gewijzigde FTK gebruik te kunnen maken, dient een pensioenfonds een concreet en haalbaar overbruggingsplan ter instemming in bij DNB. Op die manier kan het pensioenfonds/-kring, voor zover relevant, afzien van het jaarlijks indienen van een herstelplan en zijn de bestaande wettelijke voorwaarden voor toeslagverlening deels niet van toepassing. Pensioenfondsen/-kringen die hun invaarmelding nog niet hadden ingediend, hadden tot 1 april 2026 de tijd om een overbruggingsplan in te dienen. In totaal hebben 7 pensioenfondsen/-kringen een overbruggingsplan ingediend voor 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="63B3A7AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7E34458D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Arbeidsvoorwaardelijke afspraken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="365D2AC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aangezien de arbeidsvoorwaardelijke fase voor pensioenregelingen uitgevoerd door pensioenfondsen per 1 januari 2025 afgerond diende te zijn, wordt in deze voortgangsrapportage niet nader ingegaan op de door hen gemaakte arbeidsvoorwaardelijke afspraken. Hiervoor wordt verwezen naar de voorgaande voortgangsrapportages. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2F3F1E89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="23834C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Eerste Kamer is toegezegd jaarlijks informatie te verstrekken over de ontwikkeling van de pensioenpremies op basis van een jaarlijkse premierapportage van DNB.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat veel pensioenfondsen in 2026 zijn overgestapt naar de gewijzigde pensioenregeling, zijn er geen representatieve premiecijfers voor 2026 beschikbaar. In Box 1 wordt dit nader toegelicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F19D4EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1D0AD541" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Box 1: Premieontwikkeling Pensioenfondsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="43A3DEFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2026 zijn veel pensioenfondsen overgestapt naar de gewijzigde pensioenregeling. Dat leidt er toe dat er geen representatieve premiecijfers voor 2026 beschikbaar zijn. De premierapportages worden ex-ante gerapporteerd. Voor 2026 is er alleen een premierapportage bij de (nog) niet ingevaren </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>fondsen uitgevraagd. Dat betekent dat er voor de ingevaren fondsen geen ex-ante premiegegevens beschikbaar zijn voor 2026. Dit is onvoldoende representatief om de ontwikkeling van de pensioenpremies voor de gehele sector in kaart te brengen en te vergelijken met voorgaande jaren. En betekent dat voor het jaar 2026 de premieontwikkeling voor de gehele sector alleen ex-post kan worden vastgesteld en pas, na indiening van de jaarstaten over 2026, vanaf 2027 beschikbaar is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="00ADF7CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2D07A121" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>DNB zal vanaf 2027 starten met een nieuwe premierapportage voor pensioenfondsen die zijn overgestapt op de gewijzigde pensioenregeling, waardoor de premies ten behoeve van de premieontwikkeling weer ex-ante kunnen worden verstrekt. Conform de toezegging aan de Eerste Kamer wordt in 2027 weer informatie verstrekt over de ontwikkeling van de pensioenpremies, op basis van onder andere deze nieuwe rapportage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="18BD30EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2D0AD372" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231979689" w:id="13"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.2 Verzekeraars en PPI’s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="135E885B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Uit de transitierapportage van DNB over verzekeraars en PPI’s over het eerste kwartaal van 2026 blijkt dat per 1 januari 2026 32% van het totaal bij verzekeraars en PPI’s om te zetten regelingen is omgezet. Uitgesplitst naar verzekeraars en PPI’s komt dat neer op 26% respectievelijk 45%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="27"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Om het contract aan te passen kan de werkgever het contract omzetten bij dezelfde pensioenuitvoerder of een nieuw contract afspreken bij dezelfde of bij een andere pensioenuitvoerder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2CA1D547" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="577FC831" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Figuur 3 geeft het aantal nieuwe contracten, het aantal reeds omgezette contracten en het naar verwachting nog om te zetten contracten weer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="28"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieruit blijkt dat tot 1 januari 2028 nog zo’n 44.000 contracten omgezet moeten worden om te voldoen aan de nieuwe pensioenregels. Figuur 4 laat zien hoe deze omzettingen naar verwachting over de resterende transitieperiode per kwartaal zijn verdeeld. Van deze contracten zal circa 63% naar verwachting gebruikmaken eerbiedigende werking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5C2FD541" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="321511DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Verzekeraars en PPI’s geven aan dat de transitie van de verzekerde regelingen in hun ogen als geheel traag verloopt, met diverse gevolgen voor planning en capaciteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="29"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook geven zij aan dat de strakke tijdlijnen van de transitie door de markt nog niet altijd voldoende worden gevoeld. Om werkgevers te activeren om deze omzetting ook daadwerkelijk te bewerkstelligen wordt sinds vorig jaar zomer ingezet op het activeren van werkgevers om zo snel mogelijk aan de slag te gaan met het omzetten van hun pensioenregelingen. In hoofdstuk 2 van deze voortgangsrapportage is hier uitgebreid op ingegaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D5ABFF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4D837CE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figuur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3: Stand van zaken omzetting aantal contracten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="485AEA9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B1262AB" wp14:editId="5DFF1ADD">
+            <wp:extent cx="4619625" cy="3124200"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="1270067161" name="Grafiek 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FA75775-79A1-F6DE-CC7E-25C5D45F6920}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="62E7037D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bron: Transitierapportage voor verzekeraars en PPI’s 2026Q1, De Nederlandsche Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="30"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="537DC1AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A7BFFF0" w14:textId="64F96A30">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="221657DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Figuur 4: Verwachte omzettingen per kwartaal (aantal werkgevers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4E3532D7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5071AFF6" wp14:editId="1A31F696">
+            <wp:extent cx="4619625" cy="2809875"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="631172607" name="Grafiek 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0E4B90C-2962-A267-D84F-76D830890BDD}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w:rsidRPr="00524714" w:rsidR="00194D9F" w:rsidP="00BE02B0" w:rsidRDefault="00194D9F" w14:paraId="6BD2C071" w14:textId="3BB0BF4F">
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="69EC4A7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00524714">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bron: </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t>Bron: Transitierapportage voor verzekeraars en PPI’s 2026Q1, De Nederlandsche Bank</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="28F22B80" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Wtp</w:t>
-[...22 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D7B86AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Parti</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Arbeidsvoorwaardelijke afspraken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="36EA3EAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De werkgever en de betrokken adviseur nemen in de arbeidsvoorwaardelijke fase het initiatief tot het maken van nieuwe pensioenafspraken. Vervolgens vragen zij daartoe één of meerdere offertes op bij hun huidige en/of bij andere pensioenuitvoerders. Op 1 januari 2026 hadden ruim 12.000 werkgevers met een pensioenregeling bij een verzekeraar één of meer offertes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="007025A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij hun huidige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="007025A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">pensioenuitvoerder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uitstaan. Bij PPI’s gaat het om ruim 4.000 werkgevers. Meerdere verzekeraars, PPI’s en adviseurs geven aan dat de onderlinge afhankelijkheid in de keten een belangrijk risico vormt bij de transitie naar het nieuwe pensioenstelsel. Mede daarom wordt, zoals in hoofdstuk 2 beschreven, ingezet op het aansporen van werkgevers om, samen met hun adviseur, tijdig te starten met de transitie. Het merendeel van de verzekeraars en PPI’s geeft daarbij aan dat het contact met de werkgever goed verloopt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5372D301" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="77159FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de werkgevers met een pensioenregeling bij een verzekeraar of PPI kiest 37% voor een flexibele premieregeling en 63% voor een premie-uitkeringsovereenkomst. Zowel verzekeraars als PPI’s geven aan dat de totale premie voor het ouderdomspensioen in de meeste gevallen gelijk blijft. Bij verzekeraars is in 11% van de gevallen sprake van een verhoging en in 3% van een verlaging. Bij PPI’s liggen deze percentages op 22% en 5%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1399F4A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="144A71D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat betreft het nabestaandenpensioen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="007025A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>geven verzekeraars aan dat dit in alle gevallen zowel vóór als na de pensioendatum onderdeel uitmaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="007025A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van de nieuwe pensioenregeling. Bij PPI’s geldt dit voor 80% van de gevallen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de overige 20% van de gevallen is uitsluitend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">een nabestaandenpensioen voor de pensioendatum opgenomen. De mediaan van het nabestaandenpensioen ligt op 30% van het laatstverdiende salaris. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="06FD5B03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="40992DC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aangezien de komende tijd nog veel contracten moeten worden omgezet, wordt bovenstaande informatie over de gemaakte arbeidsvoorwaardelijke afspraken in de komende periode verder aangevuld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4F7DDACC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2A3FA418" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.3 Kosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6686FA58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de eerdere voortgangsrapportage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is uitgebreid in gegaan op de context waarbinnen kosten worden gemaakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarbij dient opgemerkt te worden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dat kosten (vaak)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samenhangen met opbrengsten en risicoblootstelling. Tevens is ingegaan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wijze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waarop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pensioenuitvoerders verantwoording afleggen over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gemaakte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00BC4D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="633EE2B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7E8BD9F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de meest recente transitiemonitor blijkt dat pensioenuitvoerders zeer verschillend reageren op de vraag naar de totale kosten die zij specifiek in het kader van de transitie naar het nieuwe pensioenstelsel maken. Zo zijn er pensioenuitvoerders die aangeven dat de kosten nog niet te bepalen zijn, beperkt zijn of dat zij daar geen uitspraken over doen. Ten behoeve van de komende voortgangsrapportage zal worden bezien of de vraagstelling kan worden aangepast zodat een specifieker beeld van de met de transitie gepaard gaande kosten kan worden gegeven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="56360357" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="712B115F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De komende tijd worden de jaarverslagen van 2025, met daarin de kosten, opgesteld. Onder andere op basis van deze jaarverslagen publiceert actuarieel adviesbureau Bell, naar verwachting in het najaar van 2026, een rapport over de uitvoeringskosten van alle pensioenfondsen. Hierover wordt u in de volgende voortgangsrapportage monitoring Wtp (winter 2027) geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1C465184" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="50B1ECED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.4 Compensatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="54DB0DDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Een onderwerp waar de afgelopen periode veel aandacht voor is geweest, is de compensatie voor de afschaffing van de doorsneesystematiek. Hieronder ga ik eerst in op de afspraken die hierover zijn gemaakt, daarna ga ik in op de gesprekken die ik met sociale partners heb gevoerd naar aanleiding van diverse oproepen uit de Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="72B012AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="67C981EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de werkgevers met een regeling uitgevoerde door een verzekeraar of PPI kiest respectievelijk 64% en 60% voor eerbiedigende werking. Dit betekent dat dat voor de werknemers die in dienst zijn op het moment van overstap naar het nieuwe pensioenstelsel, de stijgende premie blijft gelden. Er is bij eerbiedigende werking dus geen sprake van compensatie, omdat de regeling (zoals die was) geëerbiedigd wordt. Als er wel is gekozen om over te gaan van een progressieve premie naar een vlakke premie dan is in 75% van de contracten uitgevoerd door verzekeraars en in 80% van de contracten uitgevoerd door PPI’s niet gekozen voor compensatie binnen de pensioenregeling. In de overige gevallen is nog niet duidelijk of een compensatieregeling zal worden getroffen. Wanneer wel voor compensatie wordt gekozen, gebeurt dit meestal buiten de pensioenregeling om, bijvoorbeeld in de vorm van extra brutoloon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3889CCA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="197C993B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor pensioenregelingen bij pensioenfondsen/-kringen die invaren naar de nieuwe pensioenregeling is in alle gevallen -al dan niet voorwaardelijk- sprake van een compensatieregeling voor het afschaffen van de doorsneesystematiek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="31"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niet alle deelnemers komen daarvoor in aanmerking, want de afschaffing van de doorsneesystematiek heeft impact op specifieke leeftijdscohorten. In algemene zin kan gesteld worden dat naarmate de betreffende leeftijdscohorten meer ‘nadeel ondervinden’ van het afschaffen van de doorsneesystematiek, zij vaker voor compensatie in aanmerking komen. Compensatie vindt in 92% van de gevallen binnen de pensioenregeling plaats.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="32"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5C0F2441" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden Van Ark (CDA) en Patijn (Pro) hebben aandacht gevraagd voor de groep werknemers die het afgelopen jaar van baan zijn gewisseld of bijvoorbeeld door het opnemen van mantelzorg geen of minder compensatie ontvangen terwijl zij daar bij voortzetting van hun dienstverband wel voor in aanmerking zouden zijn gekomen. Zij hebben daarover een motie ingediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4BEEB7D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="200E9D7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In navolging op de motie van de leden Van Ark (CDA) en Patijn (Pro) van 18 mei 2026 heb ik overleg gevoerd met sociale partners over compensatieregelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hieronder is een weerslag van dit overleg weergegeven. Tot slot heeft uw Kamer verzocht om te reageren op een burgerbrief over compensatie. Mijn reactie staat in box 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6BBC0EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2894E653" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00053AD7" w:rsidR="00442125">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Weerslag gesprek met sociale partners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7354C45B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Pensioenakkoord hebben kabinet en sociale partners afgesproken dat de zogenaamde doorsneesystematiek verdwijnt. Kort gezegd ontving in het oude pensioenstelsel een jonge deelnemer ‘te weinig’ opbouw voor de ingelegde premie en een oudere deelnemer te veel. Het ‘nadeel’ aan het begin van de carrière werd bij blijvende deelname aan de betreffende pensioenregeling goedgemaakt door een later, toekomstig ‘voordeel’. Met de overstap naar het nieuwe pensioenstelsel komt voor deelnemers in bepaalde leeftijdsgroepen dit toekomstige voordeel te vervallen. De omvang hiervan en daarmee de noodzaak voor compensatie, is afhankelijk van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>toekomstige pensioenopbouw van een deelnemer in een specifieke pensioenregeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="34"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit dient te worden bezien in samenhang met het voordeel dat een deelnemer ondervindt door de overstap naar het nieuwe stelsel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="35"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="36"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit wordt ook wel de ‘dubbele transitie’ genoemd. Vanwege het regelingspecifieke karakter en de vereiste evenwichtigheid van de transitie als geheel, hebben kabinet en sociale partners in het Pensioenakkoord afgesproken dat decentrale sociale partners bij de overgang naar het nieuwe stelsel oog moeten hebben voor eventuele compensatievraagstukken en daar zo nodig afspraken over moeten maken. En daarvoor was ruimte nodig; een uniforme en wettelijk voorgeschreven compensatieregeling zou de ruimte beperken om voor decentrale partijen tot uitvoerbare, regeling- of sectorspecifieke afspraken te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="15FDDED5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="475A49F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de totstandkoming van het Pensioenakkoord hebben kabinet en sociale partners gesproken over de mogelijkheid van één vaste transitiedatum waarop alle pensioenregelingen tegelijkertijd naar het nieuwe stelsel zouden worden overgezet. Een vaste transitiedatum bleek echter niet uitvoerbaar vanwege de piekbelasting in administratieve, IT- en financieel actuariële uitvoeringscapaciteit bij pensioenfondsen, PPI’s en verzekeraars, maar ook bij grote PUO’s, de toezichthouders en adviseurs. Kabinet en sociale partners hebben toen weloverwogen gekozen voor een meerjarige overgangstermijn om de kwaliteit van de transitie te kunnen waarborgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="37"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierdoor kan zich een dilemma voordoen. Namelijk dat het kan voorkomen dat mensen die van baan wisselen deze compensatie niet ontvangen omdat pensioenfondsen op verschillende momenten kunnen invaren in de nieuwe pensioenregeling. Dit speelt als mensen uit dienst treden, of ontslagen worden, voordat het oude pensioenfonds compensatie heeft toegekend en bij de nieuwe baan in dienst gaan nadat het nieuwe pensioenfonds de compensatie heeft toegekend. Het gaat hierbij om gevallen waarbij mensen overgaan naar een werkgever die is aangesloten bij een ander pensioenfonds met een andere transitiedatum en waarbij de compensatie niet gespreid, maar ineens toegekend wordt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="38"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6DD3CE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="71A36C63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Compensatie ineens toekennen of spreiden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2581F9BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spreiden over een aantal jaar kan doelmatig zijn bijvoorbeeld bij een hoge in- en uitstroom van deelnemers en als de compensatie met premie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00A317A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E26CDC">
-[...108 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt gefinancierd. Anderzijds kan het juist voor de uitvoering beter beheersbaar zijn om de compensatie ineens toe te kennen en ook wanneer er op transitiedatum een voldoende dekkingsgraad beschikbaar is. Bovendien kan een gespreide compensatieperiode voor bepaalde deelnemers ook voor een langere periode de arbeidsmobiliteit beperken of tot onduidelijkheid leiden. Daarom is besloten om geen vaste, meerjarige compensatieperiode verplichtend in de wetgeving vast te leggen en moeten werknemers tijdig in kennis worden gesteld over compensatieregelingen en beoordelen of dit voor hun pensioenopbouw van belang is wanneer zij beslissingen nemen over een nieuwe baan of bijvoorbeeld minder uren werken. Uw Kamer vraagt terecht aandacht voor dit dilemma. Hierover ben ik dan ook in gesprek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gegaan met sociale partners, vanuit de gedeelde verantwoordelijkheid die kabinet en sociale partners hebben voor het Pensioenakkoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0656B788" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="47CB9726" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afspraken die decentrale sociale partners maken met elkaar over de nieuwe pensioenregeling en de overstap, worden vastgelegd in een transitieplan. Daarin worden de keuzes vastgelegd die ten grondslag liggen aan de wijziging van de pensioenovereenkomst en de wijze waarop wordt omgegaan met opgebouwde pensioenaanspraken en pensioenrechten, alsmede de verantwoording waarom sprake is van een evenwichtige transitie. Het transitieplan bevat in ieder geval de gemaakte afspraken over compensatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="39"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De pensioenuitvoerder moet het transitieplan op zijn website beschikbaar stellen voor de deelnemer, gewezen deelnemer, gewezen partner en pensioengerechtigde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6872763A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0A2E7EB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informatie voor deelnemers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="34BFFEAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aansluitend verstrekken pensioenfondsen, decentrale sociale partners en werkgevers tijdig aan deelnemers informatie over de aankomende transitie en ook over compensatie en de daaraan gestelde voorwaarden. De pensioenuitvoerder zorgt ervoor dat deze informatie deelnemers inzicht geeft in de gevolgen van belangrijke gebeurtenissen voor het pensioen; mensen moeten goed geïnformeerd worden, zodat ze begrijpen wat compensatie betekent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="40"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De informatie moet deelnemers aanzetten tot relevante actie; in dit geval beslissen over een baanwissel, op basis van de pensioengevolgen en alle andere overwegingen die bij de nieuwe baan een rol spelen, of als mensen voor de transitie overwegen tijdelijk minder gaan werken. Informatieverstrekking is daarmee een van de belangrijkste oplossingen voor het genoemde dilemma. Het ministerie zal in de komende periode aanvullende communicatie intensiveren om mensen naar </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="00BD2BCD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>www.pensioenduidelijkheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te leiden en te wijzen op eventuele gevolgen voor compensatie van arbeidsmarktgedrag. Maar ook zonder de transitie naar de Wtp heeft vrijwel elke baanwissel gevolgen voor de pensioenen van mensen en moeten ze dit meenemen in de afweging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="449A4F00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Overbruggingsplan</w:t>
-[...180 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6ED57B27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Fondsspecifieke aanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0EE2844D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om met de compensatieregeling mensen te bereiken die door de transitie toekomstig opbouwnadeel ondervinden, zijn specifieke oplossingen nodig. Zo worden er afspraken gemaakt over dispensatie van de nieuwe regeling voor werkgevers die wisselen tussen fondsen. In de metaalsector hebben de van nature al onderling verbonden fondsen PMT en PME afspraken gemaakt om werkgevers dispensatie te kunnen geven. Zo kunnen werknemers toegang behouden tot de compensatieregeling, ook als de werkgever vanwege werkingssfeer naar PMT zou moeten overstappen. Deze aanpak is ook ter sprake gekomen in de recreatiesector. Specifiek BpfBOUW heeft afgesproken dat ook compensatie beschikbaar is voor mensen met flexibele contracten die voor en na de transitiedatum wel, maar op transitiedatum tijdelijk (en binnen een bepaalde termijn) geen pensioenopbouw hebben in de bouwsector. Voorbeelden van maatwerk zijn te zien in sociale plannen bij ontslag. In bepaalde gevallen wordt de mogelijkheid voor vrijwillige voortzetting van de pensioenregeling alsnog geregeld als die er niet was, of er worden middelen gevonden waarmee vrijwillige voortzetting betaald kan worden. Er zijn ook sociale plannen waarin met het oog op compensatie, afgesproken is de ontslagdatum na de transitiedatum te laten vallen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="41"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rond arbeidsongeschiktheid is te zien dat sociale partners in veel gevallen afspraken gemaakt hebben over (gedeeltelijke) premievrije voortzetting van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de pensioenopbouw, zodat arbeidsongeschikten actieve deelnemers zijn en toegang hebben tot de compensatieregeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="22FA3EA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B032B5">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7541C3AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overwegingen bij alternatieven </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="76FD13EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Arbeidsvoorwaardelijke afspraken</w:t>
-[...15 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de totstandkoming van het Pensioenakkoord en de behandeling van het Wetsvoorstel in de Eerste en Tweede Kamer zijn rond het afschaffen van de zogenaamde doorsneesystematiek, en compensatie daarvoor, verschillende alternatieven bezien en gewogen. Steeds was de vraag hoe de groepen die het nodig zouden hebben, bereikt konden worden. De uitkomst is breed gedragen wetgeving waarin er bewust voor is gekozen om ruimte te laten aan de uitvoeringspraktijk. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00397B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het recente overleg hebben sociale partners en ik gesproken over mogelijke alternatieven. Met sociale partners ben ik tot onderstaande overwegingen gekomen:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="65F22E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="16F2E37A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het introduceren van nieuwe eisen aan compensatie-afspraken, al dan niet bovenaf wettelijk opgelegd aan sociale partners en pensioenuitvoerders, zou leiden tot weer nieuwe, complexe uitvoeringsvraagstukken om mensen met een baanwissel achteraf toegang te geven tot compensatieregelingen. In dat geval zouden, bijvoorbeeld, mensen die in 2025 zijn vertrokken bij een fonds dat per 1/1/2026 naar een nieuwe pensioenregeling is overgegaan, alsnog compensatie (kunnen) vragen. Het is uitvoeringstechnisch niet mogelijk en juridisch zeer complex onderscheid te maken tussen groepen die bewust (bijvoorbeeld omdat de nieuwe betere arbeidsvoorwaarden heeft) en groepen die onbewust hebben afgezien van compensatie. Omdat een dergelijk onderscheid in de praktijk niet te maken is, zou het alternatief een compensatieregeling zijn die achteraf voor elke baanwisselaar openstaat. Dit leidt echter tot enorme kosten die ten laste komen van het betreffende deelnemerscollectief. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F0D79C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Omgekeerd geredeneerd, is het niet de bedoeling dat mensen twee of misschien drie keer deelnemen aan een compensatieregeling die compensatie ineens toekent op de transitiedatum. Dat is immers vanwege (opeenvolgende) baanwisselingen niet uit te sluiten. Het zou uitvoeringstechnisch ondoenlijk zijn en juridisch waarschijnlijk onhaalbaar om dubbele en verdere compensatie terug te vorderen bij deze mensen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="430521C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment is het in de praktijk beperkt mogelijk om na een baanwissel aan de nieuwe pensioenregeling deel te nemen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>tegelijkertijd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de oude regeling vrijwillig voort te zetten, wanneer beide dienstverbanden een grote deeltijdfactor hebben. Dit heeft met de fiscale begrenzing te maken. Een eventuele tijdelijke verruiming van het fiscale kader, zodat mensen bij elke deeltijdfactor tegelijk bij twee pensioenfondsen, dus fiscaal gefaciliteerd ‘dubbel’ pensioen kunnen opbouwen, creëert budgettaire vraagstukken en leidt weer tot nieuwe juridische en uitvoeringstechnische afbakeningsvraagstukken. Te meer wanneer deze fiscale verruiming ook met terugwerkende kracht zou gelden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="36ECC2F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Door de Kamer is gevraagd naar de mogelijkheid om individuele werknemers dispensatie te geven bij hun nieuwe pensioenfonds zodat ze kunnen kiezen voor vrijwillige voortzetting bij hun oude fonds. Op die manier zouden ze bij het oude fonds gebruik kunnen maken van de compensatieregeling. Dispensatie kan een fonds echter alleen in bepaalde gevallen verlenen op werkgeversniveau uit die betreffende sector die een minstens gelijkwaardige regeling aanbieden. Het is wettelijk niet mogelijk dat een fonds dispensatie zou verlenen aan individuele werknemers. Bovendien zou een dergelijke mogelijkheid leiden tot nieuwe, complexe juridische afbakeningsvraagstukken en een zware belasting voor de uitvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="33FFDC50" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder vind ik het niet wenselijk om aan decentrale sociale partners voor te schrijven om in elke pensioenregeling vrijwillige voortzetting aan te bieden. Dit zou immers ingrijpen op de vrijheid en de autonomie die sociale partners hebben om afspraken te maken over de arbeidsvoorwaarde pensioen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="79B3C273" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">arbeidsvoorwaardelijke afspraken. Hiervoor wordt verwezen naar de voorgaande voortgangsrapportages. </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="000F7785" w:rsidR="00C0124F" w:rsidP="00BE02B0" w:rsidRDefault="00FB2150" w14:paraId="68053A26" w14:textId="1BA04E84">
+        <w:t xml:space="preserve">Uit het overleg met de sociale partners blijkt dat de als oplossing bedoelde nieuwe of aanvullende voorschriften voor compensatie duidelijk juridische, afbakenings- en uitvoeringscomplexiteit toevoegt. Alles overwegend zie ik daarmee op dit moment geen ruimte voor nieuwe of aanvullende voorschriften of wetgeving rond compensatie. Dat benadrukt het belang dat mensen goed geïnformeerd zijn omdat de werking van compensatieregelingen er anders toe zou kunnen leiden dat mensen arbeidsmarktbeslissingen nemen onbewust van de pensioengevolgen, en die kunnen ervaren als een tegenvaller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0037AA5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="728FA3E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot, wil ik niet onbenoemd laten dat het in de praktijk bij het toekennen van compensatie aan een individu altijd gaat om middelen uit het collectieve fondsvermogen. Sociale partners hebben uitgebreide besprekingen gevoerd en afspraken gemaakt over een evenwichtige verdeling van het collectieve fondsvermogen en dat proces is grondig doorlopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0B8FA0E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7BAD5E96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4512AAE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Box 2: Reactie burgerbrief van S. B. over compensatie d.d. 8 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="78328CD2" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="000F7785" w:rsidR="00C0124F" w:rsidP="00BE02B0" w:rsidRDefault="00C0124F" w14:paraId="2B94B34D" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij reageer ik zoals gevraagd door de vaste commissie Sociale Zaken en Werkgelegenheid op een burgervraag over compensatie. Uit de brief blijkt dat de vragensteller 47 jaar oud is en boventallig verklaard bij de (ondertussen) oude werkgever, die is aangesloten bij Pensioenfonds SNS Reaal. Na de reorganisatie heeft vragensteller een nieuwe baan gevonden bij een werkgever aangesloten bij Pensioenfonds Zorg en Welzijn (Pfzw). De transitiedatum van Pensioenfonds SNS Reaal is 1/1/2028. De transitiedatum van Pfzw was 1/1/2026. Vragensteller schrijft dat hij/zij geen compensatie ontvangen heeft door de onvrijwillige baanwissel in combinatie met de verschillende transitiedata.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="465143A2" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="000F7785" w:rsidR="00C0124F" w:rsidP="00BE02B0" w:rsidRDefault="00C0124F" w14:paraId="02AF663F" w14:textId="6776A724">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="369C74B2" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-      </w:pPr>
-[...227 lines deleted...]
-      <w:r w:rsidRPr="00050FB3" w:rsidR="00FE51CD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In reactie op deze kwestie kan ik aangeven dat in het </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232766244" w:id="14"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transitieplan </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van Pensioenfonds SNS Reaal de compensatieregeling beschreven is. De gezamenlijke sociale partners schrijven in het transitieplan: ‘Werknemers jonger dan 51 jaar hebben geen compensatie nodig’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...2295 lines deleted...]
-    <w:p w:rsidR="00397B1D" w:rsidP="00397B1D" w:rsidRDefault="00397B1D" w14:paraId="201A5009" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="42"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij is gekeken naar het compensatievraagstuk dat ontstaat specifiek door de afschaffing van de zogenaamde doorsneesystematiek, die tot de transitiedatum 1/1/2028 gehanteerd wordt. De afspraken die gemaakt zijn gegeven dit vraagstuk betekenen dat vragensteller gezien de leeftijd, dus ook in de situatie zonder ontslag, niet aanmerking zou zijn gekomen voor compensatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2B359826" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-      </w:pPr>
-[...54 lines deleted...]
-    <w:p w:rsidR="008301EB" w:rsidP="00397B1D" w:rsidRDefault="008301EB" w14:paraId="6C29F8B1" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="421AA838" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-      </w:pPr>
-[...74 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In reactie op de vervolgvraag of ik een de mogelijkheden van een vangnetregeling wil onderzoeken voor gevallen zoals die van de vragensteller, verwijs ik naar eerdere passages in deze brief waar wordt ingegaan op compensatie in geval van ontslag. Het is aan de betrokken sociale partners om hierbij het pensioenbelang af te wegen tegen andere onderdelen van het sociaal plan. Het is niet aan de minister om te treden in deze arbeidsvoorwaardelijke afspraken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC4342" w:rsidP="00BE02B0" w:rsidRDefault="00AC4342" w14:paraId="686F9FC0" w14:textId="3B64C22C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="13B451F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00180316" w:rsidP="00BE02B0" w:rsidRDefault="00180316" w14:paraId="70855307" w14:textId="0A5D895E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="07B89672" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>4.5 Transitiecommissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4F704B9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociale partners, dan wel werkgever en werknemers vertegenwoordigd door bijvoorbeeld vakbonden of de OR, kunnen zich gezamenlijk tot de transitiecommissie wenden indien het hen niet lukt om tot arbeidsvoorwaardelijke afspraken te komen om de pensioentransitie te realiseren. De transitiecommissie zal dan ondersteuning bieden. Sociale partners, dan wel werkgever en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>werknemers(vertegenwoordiging), die hun regeling laten uitvoeren door een pensioenfonds, konden tot 1 april 2026 voor bindend advies over (een deel van) deze afspraken in het transitieplan terecht bij de transitiecommissie. Indien de regeling wordt uitgevoerd door een verzekeraar/PPI kunnen deze partijen daar tot 1 januari 2027 terecht voor bindend advies. In de periode 1 januari tot 1 juni 2026 zijn er geen zaken voorgelegd aan de transitiecommissie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2211825B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>5. Ervaringen van de deelnemer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="14C29901" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Transitiecommissie</w:t>
-[...113 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is belangrijk dat de deelnemer goed wordt betrokken bij en geïnformeerd wordt over de transitie naar het nieuwe pensioenstelsel. Van alle bij de transitie betrokken partijen wordt dan ook verwacht dat zij de deelnemers op een goede manier meenemen. Naast het delen van de wettelijke verplichte informatie ondernemen pensioenuitvoerders en betrokken partijen verschillende initiatieven. Met de rapportage ‘Dialoog en communicatie over de overstap’ van de Pensioenfederatie (bijlage 6) worden ‘good practices’ in beeld gebracht en gedeeld. Deze rapportage biedt een uitgebreide set aan voorbeelden uit de praktijk van diverse pensioenfondsen. Het laat daarmee zien hoe pensioenfondsen communiceren met hun achterban op basis van verschillende communicatiestrategieën en geeft een analyse van de transitiecommunicatie vóór en na de overstap naar de Wtp. Mede gezien naar aanleiding van de publieke en politieke belangstelling wordt specifiek aandacht besteed aan de communicatie rondom compensatie voor het afschaffen van de doorsneesystematiek. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="08747AD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7798EB15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit hoofdstuk start in paragraaf 5.1 met een overzicht van de communicatie-activiteiten die SZW de komende tijd zal oppakken. Vervolgens wordt ingegaan op de ervaringen van de deelnemer tijdens de transitie. Dit gebeurt aan de hand van de volgende vier onderdelen: De publieksmonitor pensioenen (paragraaf 5.2), de deelnemersmonitor (paragraaf 5.3), het aantal zaken voorgelegd aan de Geschilleninstanties en het aantal pensioenzaken in het kader van de Wtp bij de Raad voor de Rechtspraak (paragraaf 5.4) en de Nationale enquête arbeidsomstandigheden, NEA (paragraaf 5.5). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="407F7D30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="75F27E50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Ervaringen van de </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>deelnemer</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>5.1 Publiekscommunicatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="72E4C822" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het doel van publiekscommunicatie in het kader van de implementatie van de Wtp is het bijdragen aan vertrouwen in het pensioenstelsel en de transitie naar de nieuwe regels voor pensioen van Nederlanders boven de 18 jaar. Dit wordt in samenwerking met vakbonden, werkgevers en pensioenuitvoerders gedaan. De centrale vraag in 2026 is opnieuw hoe de (nieuwe) regels voor pensioen werken. Het primaire doel is kwalitatieve websitebezoeken genereren naar pensioenduidelijkheid.nl, onder de segmenten jong werkenden (18-35 jaar), werkenden (36-55 jaar), pensioengeoriënteerden (56+ jaar) en gepensioneerden. Vanaf eind augustus t/m begin oktober is de communicatie hierop gericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4DDEB0F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7337F43B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast wordt vanaf half juni 2026, zoals in paragraaf 4.4 verwoord, specifieke aandacht besteed aan compensatie. Keuzes die werkenden maken in hun loopbaan kunnen gevolgen hebben voor hun pensioenopbouw en voor de eventuele compensatie bij de overgang naar de nieuwe pensioenregels. Wanneer iemand bijvoorbeeld van baan verandert of minder gaat werken vóórdat het pensioenfonds is overgestapt, kan dit gevolgen hebben voor de compensatie. In de communicatie vanuit SZW, onder meer via sociale media, wordt gewezen op deze situaties, zodat werkenden zich tijdig bewust kunnen zijn van de mogelijke gevolgen van keuzes in deze fase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="44A168FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F452E3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B4028">
-[...112 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.2 Publieksmonitor pensioenen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1C0BB7D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds februari 2022 wordt ieder kwartaal een meting uitgevoerd van de publieksmonitor pensioenen. Deze monitor heeft als doel om doorlopend het vertrouwen van de Nederlandse bevolking in het pensioenstelsel inzichtelijk te maken. Primair ligt hierbij de nadruk op het meten van vertrouwen in het stelsel en de partijen daarachter. Secundair ligt de nadruk op het meten van basiskennis over en het gedrag ten aanzien van pensioenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0897CF3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="42F5B90A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vertrouwen van Nederlanders in het pensioenstelsel is in het tweede kwartaal van 2026 (zie bijlage 5) neutraal te noemen. De score bedraagt, net als in het eerste kwartaal, opnieuw een 5,7 (op een schaal 1-10, daarbij is: &lt;4 = weinig vertrouwen; 4-7 = neutraal; &gt;7 = veel vertrouwen). Het pensioenvertrouwen ligt hoger onder gepensioneerden en financieel hooggeletterden. Net als in Q1 2026 zijn Nederlanders op verschillende manieren bezig met hun pensioen. Eén derde van Nederlanders geeft aan altijd alle brieven en e-mails te openen en te lezen die ze ontvangen van hun pensioenfonds(en) en elk jaar te bekijken hoe hun pensioen ervoor staat. Twee derde van de Nederlanders zegt bekend te zijn met de pensioenstelselwijziging. Nederlanders die hiermee bekend zijn, hebben hier vooral over gehoord via hun pensioenuitvoerder of via het nieuws. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="67C88DB8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="13F1CAED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...78 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk232665400" w:id="15"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="0057066A" w:rsidR="0057066A">
+        <w:t xml:space="preserve">5.3 Deelnemersmonitor </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3E029BF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om inzicht te krijgen in hoe deelnemers de overgang naar het nieuwe pensioenstelsel ervaren en in welke mate zij bekend zijn met de nieuwe pensioenregels, zijn er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00D92BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057066A">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>twee deelnemersmonitoren uitgevoerd. Deze vinden plaats in aanvulling op de publieksmonitor, waarbij het vertrouwen in het pensioenstelsel in het algemeen wordt uitgevraagd. Om te beginnen voert Netspar sinds 2025 een deelnemersmonitor uit in samenwerking met een tiental pensioenfondsen. Aanvullend legt Ipsos I&amp;O een panel een zoveel mogelijk identieke vragenlijst voor, onder andere om de deelnemerservaringen bij verzekeraars en PPI’s goed mee te kunnen nemen in deze rapportage. Door de (zeer) grote steekproef bij de Netspar-deelnemersmonitor, en de aanvullende weging voor een representatief beeld onder groepen deelnemers bij Ipsos I&amp;O, ligt er een solide basis om de ervaring van deelnemers goed in kaart te brengen. Hierbij is belangrijk om op te merken dat in deze Netspar-rapportage nog geen fondsen zitten die al zijn ingevaren, waar rekening mee moet worden gehouden bij de interpretatie van de resultaten. Ook bij Ipsos I&amp;O is het aandeel van deelnemers dat al is ingevaren minder dan je op basis van een representatief beeld zou verwachten. Desondanks maakt het feit dat deze deelnemersmonitoren periodiek worden uitgevoerd, het mogelijk om aanvullend inzicht te gegeven in de ontwikkeling van de deelnemerservaringen door de tijd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="052669F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2DBAE4CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De bekendheid over de komst van het nieuwe pensioenstelsel is blijvend en stijgend hoog. Uit de Netspar-monitor blijkt dat met name de groep die goed weet wat de nieuwe regels voor pensioen inhouden is gegroeid naar 35,2%, en slechts 1,8% geheel niet op de hoogte was. De rapportage van Ipsos I&amp;O geeft een vergelijkbaar beeld, daarin geeft 92% van de Nederlanders aan over de nieuwe pensioenregels gehoord te hebben. Ook hier stijgt de groep die goed weet wat de nieuwe regels inhouden. Tegelijkertijd is er ook nog een vijfde (Ipsos I&amp;O) tot een tiende (Netspar) deel van de deelnemers aan de onderzoeken die wel van de wijzigingen hebben gehoord, maar nog niet inhoudelijk goed op de hoogte zijn. Daar zit dus nog een communicatieve uitdaging. Daarentegen geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00D92BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E1A1D">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">negen op de tien mensen in het onderzoek van Netspar aan dat zij informatie over hun nieuwe pensioenregeling hebben gezien, en zegt men vaker dan in de vorige rapportage goed te begrijpen waarom de regels moeten veranderen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="75E819F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6438C084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Deelnemers laten de mate waarin de pensioenuitvoerder hen op de hoogte houdt sterk meewegen in hun beoordeling van hun pensioenuitvoerder, volgens Ipsos I&amp;O. Vooral onder gepensioneerden is dit een belangrijke factor. Pensioenuitvoerders maken van deze inzichten gebruik en passen hun communicatiestrategie hier op aan. Gemiddeld geven deelnemers aan hun pensioenuitvoerder bij Ipsos I&amp;O een 7,4, bij Netspar stijgt dit cijfer zelfs naar een 7,9. Naast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00D92BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0057066A">
-[...61 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pensioenuitvoerders worden nieuws(websites), tv en kranten gezien als informatiebron. Gepensioneerden voelen zich over het algemeen beter geïnformeerd dan actieve deelnemers en gewezen deelnemers en zijn ook positiever over hun pensioenuitvoerder. Een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="00D92BAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C945E6">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwart van de actieve deelnemers geeft daarnaast aan dat zij via hun werkgever aan informatie komen. Hier zit dus ook een kans en uitdaging voor met name werkgevers die hun werknemers hier nog niet over informeren. In de praktijk is te zien dat veel pensioenuitvoerders informatiemomenten voor werkgevers opzetten, zoals webinars of scholingen, om de deelnemers goed te informeren. De rapportage van de Pensioenfederatie geeft hiervan ook goede en inspirerende voorbeelden, zoals de voorlichtingsbus van pensioenfonds Rail &amp; OV, maar ook webinars en aanvullende communicatiemiddelen die werkgevers in kunnen zetten (met een voorbeeld van PME).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="43"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0030505E">
-[...34 lines deleted...]
-      <w:r w:rsidR="00820FD1">
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidDel="009D0CB5" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="703E732C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="26D55C6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In lijn met de verwachting vinden deelnemers die aangesloten zijn bij pensioenfondsen die zijn overgestapt op het nieuwe pensioenstelsel, de informatievoorziening vaker transparant en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidDel="009D0CB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000013BB" w:rsidR="000013BB">
-[...740 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">persoonlijk dan wanneer de overstap nog moet plaatsvinden. Dat sluit aan bij de communicatiemomenten van pensioenfondsen, waar een paar maanden voor transitiedatum de eerste persoonlijke informatie wordt verstrekt. Mensen vinden het wel vaak lastig om te beoordelen of de informatie volledig en transparant was. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="62472B0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5F4B2B59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Blijvend en stijgend is het vertrouwen dat mensen hebben in dat hun pensioenuitvoerder zorgt voor een goede overgang naar het nieuwe stelsel volgens Netspar. Daarnaast worden er daar ook minder negatieve en significant meer positieve emoties gemeten. Een stijgend aandeel van de deelnemers verwacht volgens beide rapportages erop vooruit te gaan. Daarnaast verwacht een dalend deel weinig verandering, vooral onder gepensioneerden is dat waarneembaar. Deze cijfers sluiten aan bij de relatief hoge pensioenverhogingen die rondom invaren zijn toegekend, met anderzijds de boodschap dat in (langdurig) economisch slechter weer de pensioenen ook meer kunnen dalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="61CAD3D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3D2CD4A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E2366">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...72 lines deleted...]
-    <w:p w:rsidRPr="00B942EC" w:rsidR="00381CF1" w:rsidP="00BE02B0" w:rsidRDefault="00381CF1" w14:paraId="707AD08E" w14:textId="2B89ED2C">
+        <w:t>5.4 Klachten- en geschillencommissies en Raad voor de Rechtspraak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7BE657A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het aantal klachten en geschillen over de pensioentransitie is in deze fase van de transitie nog steeds beperkt. Het grootste deel van het aantal geschillen is niet gerelateerd aan de Wtp. Wel komen er meer vragen binnen bij de geschilleninstanties (Geschilleninstantie Pensioenfondsen (GIP) voor pensioenfondsen en Kifid voor verzekeraars en PPI’s) naarmate de transitie -en daarmee dus ook het aantal overstappende deelnemers- vordert. De ontwikkeling van het aantal klachten en geschillen blijft daarom een belangrijk aandachtspunt in deze monitoring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4EBD1408" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46B64EA6" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B942EC">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>GIP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="202E0B38" w14:textId="1A323954">
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5AF404AE" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-      </w:pPr>
-[...61 lines deleted...]
-    <w:p w:rsidRPr="00B942EC" w:rsidR="00B942EC" w:rsidP="00BE02B0" w:rsidRDefault="00B942EC" w14:paraId="0A23A57F" w14:textId="41264F7D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de cijfers van GIP blijkt dat in de verslagperiode (1 januari tot 30 april 2026) in totaal 203 geschillen zijn geregistreerd, hierbij is geen onderscheid gemaakt tussen wel of niet Wtp gerelateerde geschillen. De geschillen hebben voornamelijk betrekking op pensioenberekening en -betaling, de toepassing van wet- en regelgeving (algemeen) en informatieverstrekking. Daarmee is de aard van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">geschillen ongewijzigd gebleven ten opzichte van de vorige verslagperiode. Een aanzienlijk deel van de zaken wordt afgehandeld via bemiddeling (70%). In 30% van de gevallen is sprake van directe beslechting. Van de afgeronde zaken leidde 70% tot een bindende uitspraak. De gemiddelde doorlooptijd van de afgeronde zaken bedroeg 164 werkdagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5E6460E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4BE641A7" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kifid</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="2171232F" w14:textId="37667507">
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B71854C" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
-      </w:pPr>
-[...129 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij het Kifid zijn in de verslagperiode (1 december 2025 tot 1 juni 2026) 40 geschillen geregistreerd die betrekking hebben op de Wtp en pensioen in brede zin. Het Kifid geeft aan dat de aard van de klachten divers is en dat de inhoudelijke complexiteit per zaak kan verschillen. Deze zaken zien met name op onderwerpen als uitblijven van indexatie op de pré-Wtp regelingen, lifecycle-klachten, discussies/vragen over het (bijzonder) nabestaandenpensioen. De aard van de klachten is daarmee grotendeels gelijk gebleven. Een deel van de klachten wordt opgelost via bemiddeling of zijn ingetrokken voordat het tot een uitspraak komt. Van de zaken die tot een uitspraak leiden, is circa de helft bindend. De gemiddelde doorlooptijd bij het Kifid bedroeg 241 werkdagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2D13A873" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B942EC" w:rsidR="00381CF1" w:rsidP="00BE02B0" w:rsidRDefault="00381CF1" w14:paraId="6CBDB47A" w14:textId="1EED0819">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="66321692" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B942EC">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Raad voor de Rechtspraak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="0C5F92A0" w14:textId="7A2A3587">
-[...39 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2A98D43B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad voor de Rechtspraak heeft aangegeven dat het aantal bij de civiele rechter aanhangig gemaakte zaken met betrekking tot de Wtp in de verslagperiode (t/m Q1 2026) beperkt is gebleven en nog steeds minder dan tien bedraagt. Daarmee ligt het aantal zaken tot op heden lager dan ten tijde van de behandeling van de Wtp de verwachting was. Dit duidt erop dat geschillen over de Wtp vooralsnog in overwegende mate worden afgewikkeld via buitengerechtelijke geschilbeslechting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="44129235" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00894201" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="1E7C6F29" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="177FCCA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00894201">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tabel 1: Overzicht zaken bij geschilleninstanties</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
-        <w:tblW w:w="7366" w:type="dxa"/>
+        <w:tblW w:w="8217" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
-        <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006E7943" w:rsidR="006E7943" w:rsidTr="00442D4C" w14:paraId="6A5C4EF1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="406EDEAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="26C13E07" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1CD9FA02" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Geschilleninstantie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7158D712" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>GIP</w:t>
             </w:r>
-            <w:r w:rsidRPr="00442D4C" w:rsidR="00E9026E">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="783FBE27" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Kifid</w:t>
             </w:r>
-            <w:r w:rsidRPr="00442D4C" w:rsidR="00E9026E">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006E7943" w:rsidR="006E7943" w:rsidTr="00442D4C" w14:paraId="0CED1EED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="578580AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="724D6B22" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="786133BD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Aantal geschillen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="440ACFE6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6DD6764E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006E7943" w:rsidR="006E7943" w:rsidTr="00442D4C" w14:paraId="7ADECFFC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="13543082" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="7FC820B8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="37A64DE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Aard van de geschillen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="02069333" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>m.n. pensioenberekening en -betaling, toepassing wet- en regelgeving (algemeen) en informatieverstrekking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:t>-klachten, discussies/vragen over het (bijzonder) nabestaandenpensioen</w:t>
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5149B290" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>m.n. uitblijven van indexatie (meest voorkomend), lifecycle-klachten, discussies/vragen over het (bijzonder) nabestaandenpensioen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006E7943" w:rsidR="006E7943" w:rsidTr="00442D4C" w14:paraId="306C60AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="5CC950B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="50DDEE5B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1FD5AED0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Percentage bemiddeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="63A03541" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="4DBB95BD" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1427FAB3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006E7943" w:rsidR="006E7943" w:rsidTr="00442D4C" w14:paraId="4CC572A9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="1A99F8A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="48C5D810" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="322A2BFC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Percentage beslechting (direct)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="16E64288" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="11A6F303" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A932909" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006E7943" w:rsidR="006E7943" w:rsidTr="00442D4C" w14:paraId="049BD826" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="7A4D17FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="4DCC9C8E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1FE4722A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Percentage binden/niet-bindend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="19FC6CC8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>70% bindend</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="0E69F539" w14:textId="77777777">
-            <w:r w:rsidRPr="006E7943">
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="03E5FEFD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>30% niet-bindend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2973EA95" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>47,5% bindend</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="7150A5E1" w14:textId="5346C289">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5EFB1238" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>45,0% niet-bindend</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="60F6E21B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7,5% geen keuze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006E7943" w:rsidR="006E7943" w:rsidTr="00442D4C" w14:paraId="0E99CD42" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="244783E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006E7943" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="005A1243" w14:paraId="69BFEEBD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7A9E8AF1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E7943">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Doorlooptijden (in werkdagen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2F4542C0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E7943">
+            <w:tcW w:w="3119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0F1E9BB1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>241</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00E9026E" w:rsidR="005A1243" w:rsidP="00BE02B0" w:rsidRDefault="00E9026E" w14:paraId="41F20E29" w14:textId="12564F45">
-[...23 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="669C345E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) De meting liep van 1 januari 2026 tot 30 april 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:t>2) De meting liep van 1 december 2025 tot 1 juni 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1191F93B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002E2366" w:rsidR="0078218D" w:rsidP="00BE02B0" w:rsidRDefault="0078218D" w14:paraId="46373BDE" w14:textId="61D77788">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2813024F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E2366">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>5.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Nationale Enquête Arbeidsomstandigheden (NEA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C4C5B2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In samenwerking met het CBS heeft TNO de NEA over 2025 uitgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="44"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Uit deze enquête blijkt dat 97% van de werknemers het (heel) belangrijk vindt dat er een pensioenregeling bestaat. Daarnaast is 86% van de werknemers (heel) tevreden over de pensioenregeling. Een pensioenregeling in de tweede pijler wordt veelal overeengekomen door de sociale partners of in overleg tussen de werkgever en de OR of personeelsvertegenwoordiging. Uit de NEA blijkt dat 83% van de werknemers (heel) tevreden is over de vertegenwoordiging door de vakbonden en 82% van de werknemers (heel) tevreden is over personeelsvertegenwoordigingen zoals de ondernemingsraad of de medezeggenschapsraad. Hierbij gaat het dus zowel om werknemers die zelf lid zijn van een vakbond als niet-leden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1852BC52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...169 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">6. Stand van zaken (voorgenomen) wet- en regelgeving </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="390F49B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit hoofdstuk biedt een overzicht van de stand van zaken van de lopende en de sinds de vorige voortgangsrapportage afgeronde wet- en regelgevingstrajecten. De stand van zaken voor wat betreft de aan de Wtp gerelateerde moties en toezeggingen is in de aansluitende bijlage bij deze rapportage te vinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A8BC69A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F4EC29B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk229496518" w:id="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performancetoets </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0B8CAB26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Indien er sprake is van onvoldoende beleggingsrendement kan een bedrijfstakpensioenfonds op grond van het Vrijstellings- en boetebesluit Wet Bpf 2000 een werkgever, als deze daarom verzoekt, vrijstelling verlenen van de verplichtstelling aan dat bedrijfstakpensioenfonds. Of hier sprake van is, wordt bepaald aan de hand van de performancetoets. Op 9 april 2026 is een wijziging van de bij het Vrijstellings- en boetebesluit Wet Bpf 2000 behorende Regeling vrijstellingen Wet Bpf 2000 in verband met actualisatie van de performancetoets gepubliceerd in de Staatscourant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="45"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze wijzigingsregeling wordt een herziening van de performancetoets ingevoerd. Deze ziet op het actualiseren van de berekeningen van de beleggingsperformance van bedrijfstakpensioenfondsen, zodat deze beter aansluiten bij de praktijk van beleggingen met de Wet toekomst pensioenen. De wijzigingsregeling zal op 1 januari 2028 in werking treden. Tot die tijd blijft de huidige performancetoets gelden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2E8E8794" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2CF40A24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Toezeggingenwet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2935C499" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel toezeggingen Wtp en andere pensioenonderwerpen (hierna: de toezeggingenwet) is op 1 juni 2026 aan de Tweede Kamer aangeboden ter behandeling. Het onderliggende toezeggingenbesluit is voor internetconsultatie gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="46"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het onderliggende besluit wordt invulling gegeven aan hoe er gecommuniceerd moet worden over vrijwillige voortzetting van het wezenpensioen, de gelijke aanpassingen in de flexibele premieregeling en gelijke aanpassingen voor het nabestaandenpensioen in de solidaire- of flexibele premieregeling. De internetconsultatie loopt van 8 juni tot </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk232429045" w:id="17"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19 juli 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De beoogde inwerkingtreding van zowel de toezeggingenwet als het onderliggende besluit is 1 januari 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0EC3D9EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0A8C49B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Wetsvoorstel pensioenverdeling bij scheiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="42F4CB8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het Wetsvoorstel pensioenverdeling bij scheiding (WPS) wordt de opzet van de wettelijke regels voor pensioenverdeling bij scheiding verbeterd. Bovendien wordt de wet vernieuwd om te kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voldoen aan de eisen van de huidige tijd. In de verzamelbrief pensioenonderwerpen is uw Kamer geïnformeerd over de stand van zaken ten aanzien van dit wetsvoorstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="47"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals in de hiervoor genoemde brief aangegeven, zal de derde nota van wijziging naar verwachting begin 2027 ter internetconsultatie worden aangeboden. Na afronding van de internetconsultatie en de toezichttoetsen zal de derde nota van wijziging worden voorgelegd ter advisering aan de Raad van State en vervolgens bij uw Kamer worden ingediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="44317A13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3924F7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wet herziening bedrag ineens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A4834CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De wet herziening bedrag ineens heeft als doel mensen meer keuzevrijheid te geven bij het benutten van hun pensioen, door het mogelijk te maken dat mensen bij pensionering maximaal 10% van hun pensioen in één keer kunnen opnemen als bedrag ineens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0F172A"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 16 juni heeft de Eerste Kamer ingestemd met het wetsvoorstel Wet herziening bedrag ineens. De wet treedt per 1 januari 2029 in werking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1F1ED0C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C3B30A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">6. Stand van zaken (voorgenomen) wet- en regelgeving </w:t>
-[...481 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">7. Afsluitend </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05C5C3B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De transitie is een van de grootste stelselherzieningen van de afgelopen jaren en dient dan ook zorgvuldig te gebeuren. Het gaat immers om de pensioenen van miljoenen Nederlanders. Bij de transitie blijven pensioendeelnemers van alle generaties samen deelnemen aan een pensioenregeling, waarbinnen mee- en tegenvallers onderling worden gedeeld. Zo behalen zij gezamenlijk voordeel uit het pensioencollectief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0EF22FE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C248462" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De transitie naar het nieuwe pensioenstelsel gaat over naar de laatste fase. Inmiddels bouwt meer dan de helft van de Nederlanders pensioen op of krijgt pensioen volgens de nieuwe regels. En naar verwachting zal dat percentage binnen een halfjaar toenemen tot circa 96%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="48"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat betekent niet dat er achterover geleund kan worden. Er moet immers nog een groot aantal pensioenregelingen uitgevoerd door pensioenfondsen en contracten uitgevoerd door verzekeraars en PPI’s in de komende anderhalf jaar worden ingevaren c.q. omgezet. Zorgvuldigheid en heldere communicatie richting deelnemers blijven daarbij van groot belang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1FF7B125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C53908F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De uiterste transitiedatum blijft, in lijn met het advies van de regeringscommissaris, staan op 1 januari 2028. Conform het plan van aanpak monitoring dat met uw Kamer is gedeeld, wordt de transitie ook de komende jaren gemonitord.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="49"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aan de hand van deze monitoringsinformatie alsmede het advies van de regeringscommissaris bezie ik halfjaarlijks</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk233034735" w:id="18"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nadat de toezichthouders om advies zijn gevraagd, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>hoe de transitie ervoor staat en/of er aanvullende maatregelen nodig zijn om de transitie tijdig te realiseren. Uw Kamer wordt hier aan de hand van de voortgangsrapportages over geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="521C8C9B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="53A93F6E" w14:textId="2069BBC2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en Werkgelegenheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="143C2163" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>J.A. Vijlbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD" w:rsidP="00BD2BCD" w:rsidRDefault="00BD2BCD" w14:paraId="5B94F2FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="61D99F77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="74C78386" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>7. Afsluitend</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Bijlage 1: Motie- en toezeggingenoverzicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...378 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> - Voortgangsrapportage Monitoring Wtp – zomer 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="250DB014" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...72 lines deleted...]
-          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelrasterlicht"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-68" w:tblpY="7"/>
-        <w:tblW w:w="7644" w:type="dxa"/>
+        <w:tblW w:w="9068" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1646"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2013"/>
+        <w:gridCol w:w="1555"/>
+        <w:gridCol w:w="5670"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="11CC27C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="7460FD12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="506A6E91" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1928C79C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Motie </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="1E2082CD" w14:textId="77777777">
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4C7E6511" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1884"/>
               </w:tabs>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Naam</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE4803">
-              <w:rPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="6046A8F2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="27F81C43" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stand van zaken</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="2EC67F3A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="71E4E932" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1194"/>
+          <w:trHeight w:val="973"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="601ECB4B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="47D9875C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36067-118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="1869D976" w14:textId="77777777">
-[...29 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F2ABCF1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Motie van het lid Smals over gedurende de transitieperiode monitoren of pensioenfondsen een carve-out nodig hebben in verband met een evenwichtige belangenafweging.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="2FC835D8" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="259F78AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="702E9758" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="5717FD73" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="100BB328" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="75D32264" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36067-148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="2BE4CC44" w14:textId="77777777">
-[...27 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3FDB40A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Motie van de leden Palland en Ceder over bij de monitoring de randvoorwaarden meenemen die zijn opgenomen in het Pensioenakkoord.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="037D122A" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="594C16EA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="7FA00B06" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="57F01155" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="4670ECC0" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4E631AF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36067-158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="75375D3C" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4B0D542F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Motie van de leden Ceder en Stoffer over de nieuwe vormgeving van het nabestaandenpensioen zo snel mogelijk evalueren en monitoren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="6800BEAE" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="59637799" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="726E012B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="46C7274D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="39D3E203" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2FD5C12C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36067-163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="1092583F" w14:textId="77777777">
-[...29 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="36607FEA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Motie van het lid Stoffer c.s. over het regelmatig uitvoeren van invoeringstoetsen na inwerkingtreding van de Wtp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="5950237B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2F180010" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="238362B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="19CA0C1E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="012FC683" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="613B855E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36067-166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="20DF34AE" w14:textId="77777777">
-[...29 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="43786388" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Motie Maatoug c.s. over een uitvoeringsmonitor over de arbeidsvoorwaardelijke afspraken en in 2026 bezien of het invaren op tijd en verantwoord kan worden ingevoerd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="2DF4CDAE" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C8F1FF6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="55D48181" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="01CC584F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1256"/>
+          <w:trHeight w:val="1042"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="026EE827" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="773F962A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>36067-177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="73CCDDF2" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5D70BD18" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Motie van de leden Smals en Stoffer over het monitoren van afspraken over compensatie en de obstakels die sociale partners ondervinden om deze te realiseren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="156B70D6" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="49133B07" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="6FFB81EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="61B3B964" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="842"/>
+          <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="17647D3C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TZ202411-092</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05251290" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In de monitoring van de transitie ook de compensatie bij pensioenregelingen bij verzekeraars monitoren.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7A45C56C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="2C17C745" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="10BEB5A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46DC2697" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TZ202411-093</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3985" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...26 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="06C152F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Via de Voortgangsrapportage monitoring Wtp terugkoppelen voor hoeveel personen met een premieregeling met een stijgende premie er is gekozen voor de eerbiedigende werking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4198749E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="74C09544" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="5A5896CA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="574"/>
+          <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="27446F65" w14:textId="77777777">
-[...18 lines deleted...]
-            <w:tcW w:w="3985" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F4BA2DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EK T03630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="07723A8E" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00DE4803">
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="13B38793" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Kamer periodiek informeren over voortgang transitie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2013" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="443D0A4A" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6964C7F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="59912147" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="7C15B3AF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="838"/>
+          <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="1B2B507C" w14:textId="77777777">
-[...18 lines deleted...]
-            <w:tcW w:w="3985" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="139D9C7A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EK T01964</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="67BB6568" w14:textId="77777777">
-[...15 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2088A6AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jaarlijkse rapportage aan het parlement over de premieontwikkeling bij de pensioenfondsen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="1B2E481C" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="356EF0B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="2E4E6D95" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="568C52BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="4499FE60" w14:textId="0D94BF8D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="679B2F8A" w14:textId="491B1344">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...7 lines deleted...]
-            <w:tcW w:w="3985" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36915-XV-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="62C091C6" w14:textId="26644CFD">
-[...36 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="477BC1C9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motie van de leden Van Ark en Patijn over het opnieuw in overleg te treden met sociale partners en pensioenfondsen over het compensatievraagstuk. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="10A53E29" w14:textId="70EA44D9">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="71C61123" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Uitgevoerd </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="66259758" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="13759AC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00182CF4" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="688E42BF" w14:textId="3E1785CC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="604F1392" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...13 lines deleted...]
-            <w:tcW w:w="3985" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TK TZ202602-011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="34A387D5" w14:textId="2774B47C">
-[...25 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="54AEABFE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aangaande de gevolgen van niet-tijdig omzetten zegt de minister toe vaker cijfers van verzekeraars en PPI's te delen met de Kamer en deze op te nemen in de volgende voortgangsrapportage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="009EC62F" w14:textId="433CB690">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4C0914F3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In uitvoering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00DE4803" w:rsidR="00C6340F" w:rsidTr="004E027E" w14:paraId="7CE32D3F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="223DFC12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1646" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00182CF4" w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="3BEA9D37" w14:textId="3D9493E7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="21BF785F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            <w:tcW w:w="3985" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TK TZ202602-012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="329E14D5" w14:textId="7AAC5D6E">
-[...35 lines deleted...]
-            <w:tcW w:w="2013" w:type="dxa"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="49799134" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>De definitieve cijfers over pensioen-stijgingen mee in de voortgangs-rapportage van aankomende zomer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C6340F" w:rsidP="00BE02B0" w:rsidRDefault="00C6340F" w14:paraId="7591FEA6" w14:textId="41894563">
-[...7 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="57C456AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uitgevoerd</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E3962" w:rsidP="00BE02B0" w:rsidRDefault="008E3962" w14:paraId="32B56407" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3EFC147B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00ED30D9" w:rsidRDefault="00ED30D9" w14:paraId="6DBA9B09" w14:textId="3F22ECD8">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1C7111A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004432DF" w:rsidP="00BE02B0" w:rsidRDefault="00ED30D9" w14:paraId="39E4E074" w14:textId="1895EAFB">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="38BE4620" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Bijlage 2: Vernieuwde tabellen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20282" w:rsidP="00BE02B0" w:rsidRDefault="00C20282" w14:paraId="42F3A3D2" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="00C20282" w:rsidRDefault="002B622A" w14:paraId="4EA32152" w14:textId="054AA353">
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7694FE08" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4CE272E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tabel </w:t>
-[...7 lines deleted...]
-        <w:t>1: Groei rendement (in percentages) en cumulatief rendement van de vijf grootste pensioenfondsen</w:t>
+        <w:t>Tabel 1: Groei rendement (in percentages) en cumulatief rendement van de vijf grootste pensioenfondsen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9441" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="931"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="2A4C75D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="3FCEB016" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="63422F03" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="265E6394" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7D127953" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0E1EFAF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ABP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="48C5734B" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="558D7851" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="59E4CDC0" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2F4D9EEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="39B61FDC" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4FD6F2B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1AF0FDFC" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="04294F2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PFZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="4E2995E2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="7824B13C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="52511238" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="77460DD0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0B34BDC5" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="558CCBE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0160F6BA" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1576AFE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7FE5EDF8" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05466AF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="32E75056" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="798139FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6F01C164" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D9AF068" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="3165047A" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6C05C0E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0B698C92" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="33C5AF17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6B42851E" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="41DACB1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="71F9C60F" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="01AEF580" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="16301886" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="300CDA6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B622A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="411FCC5B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="02AC1C66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2C67EAB3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="32B044A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="29A3A893" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2F45BBD1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0686D730" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="214306E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7DFA005C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="236CE526" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7AECC4E7" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="239FA7BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="684AB8F1" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3EF2DBB2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="15A5EC77" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05E313EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="196D4ED3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="73806A40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1175B3F8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2078FC75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6B85F739" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5C79DADC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0D6A4683" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="49CE1944" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="7D4BAC96" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="25B3E18D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7BEFA4CF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1FCA2E9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="33928CAA" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2A6A909B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>14,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="182B2C27" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="553A5FCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>114,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4B499834" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3B7A1EFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>24,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6160DA08" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="57033F0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>124,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5B994843" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3296B495" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>17,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="227606A3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A9A9051" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>117,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="24E95BF4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="769F6B9C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>20,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="27797715" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5CF026FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>120,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="79DA397E" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0414F110" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>15,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="43DC80F2" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="32709FEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>115,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="543326B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="126BF2B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5B28ED2D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="00E09646" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4C1FCCC3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="42F1A9CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7AFF2084" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4C0C54BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>117,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="288F5354" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="101C13EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1D7C7C3C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2035648F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4BB6BE8C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3B5F8649" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="3CB8D5E7" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5AAF6B2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>119,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="19F2DEFB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="16AF49DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1560F16B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5DB12C5A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>123,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="431A4C1F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="70FF51B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="62E70838" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0DEE84DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>115,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="76757BD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="4AF95DC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4960C9D7" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="524B4DEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="212C2003" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2DF8F861" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="34D4E3F0" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="435D6A12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>128,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="663947A6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="71BAFD4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="3E7EA6DD" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2D940E66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>141,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1BD433EB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="23F9251D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="36D88AB9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="28119D02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>131,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2C4EB892" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46C1168A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="630B78F3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="788A8A8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>136,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4A2C0028" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="75F1CB3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="150EDE5E" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="580ECDC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>129,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="7255E090" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="5AD45FB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="141CA9B8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B8F7940" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2AA7BDC1" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2A2B83EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="00275AA7" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="62705E8E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>138,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="00CD5B5D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0BE8506B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6136B615" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6A61E2C0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>150,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0AF42DCB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4844BD56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="548D7B98" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="10206110" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>137,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="52CB4E8F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="45386DF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5C91A3B5" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="20DF7DB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>142,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5A4235D6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="38E5A46D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="39183FD7" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5CE1BB1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>135,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="59C123CA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="199A2AB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6394DCC3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2068C5F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="60E606C5" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6E7EC647" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-2,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="739E9CEA" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="10898B2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>135,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="26F6A5AF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="07AD2115" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5F3EFAF8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="17DACD0B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>151,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0E2EF87A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3FF8CB21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-0,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="3AFF27E1" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46958A4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>136,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="69A9A81F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="71E79997" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2CA38EBF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5CFC2C17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>142,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="19A7F4EE" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="51346078" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5B6C0322" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6165CDEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>135,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="658CCA5F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="2E0BF86F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6186E08F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4A653646" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0E61C889" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="27DFF113" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5856E98A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="553030FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>158,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="194A2EB3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="34D3E72C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>17,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4DEE3B27" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="40586298" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>178,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="476034DD" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="19CB325E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>18,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="50D8D920" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="23580F20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>161,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2A0E8E79" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="04490357" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>18,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0B7C7660" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0011C360" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>169,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="40D6001D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4480F824" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>18,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6CCF3E10" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="22BC54BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>160,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="6911646E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="7CE4F067" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="653C8157" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1C467406" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5D3AD6D9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="55DDB869" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="3551206B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="35F870C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>168,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="04557DB2" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="170A8970" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5EC3BA74" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0A4741B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>194,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="15D4D51A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6AAFD906" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="20FFFB92" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="77259E15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>178,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1762E190" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="792E82D6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="47741CC4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="085E4BA6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>187,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4C8061AC" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2488D52E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="742FCE7C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="30671031" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>169,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="2577B2F0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="122A05CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5B46B3B0" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="75E79FFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="42685E13" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="51F1C7C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="38EDD166" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="438A553E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>187,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="16870F5F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2CF50297" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="566576C4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4E71373E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>207,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0D8A3372" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="68611DF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="09E441A8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="70C666E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>185,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="14B78813" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0666F9FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5FEC03A9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="37908CB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>193,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7C556486" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3F73185B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="72FE6BBA" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3D7A26A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>183,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="02012A85" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="79A21725" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7C18581B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="712D4C3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4CF9097B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="71D26D90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-17,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="08ED8F53" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="30C23083" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>154,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1CA01C40" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="24CBED87" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-21,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="45688676" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3E642903" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>163,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="55FB3415" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2386312F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-23,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2109F3F4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6E198A6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>142,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="15E0A7D1" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="64E053D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-27,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6692BE09" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0CFD034D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>140,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2691598E" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="61744A2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-22,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="312560D9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="454EC32B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>142,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="518AA621" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="77BDA088" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="01C8E0F3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A5ECE11" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="126A7956" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0214441C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="19BDA56B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5E85A928" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>169,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1B7FA92C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="48B74C35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0B89C038" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3AF37495" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>175,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="3E9FCD54" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="28CC3E1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1394F712" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3E77AB0A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>154,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="54D72210" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0FE96392" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5C42A650" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="079D8FB7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>152,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="03F3377D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="429F1162" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="24A46385" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6B6AB564" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>154,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="09942FA4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="0E706853" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4F141E66" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="40C46E21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="51DF03CC" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4AC1B10B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="73A193A8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="03B1D0A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>183,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="18AA791D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="579E98D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5EF5025C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7A597751" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>189,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="78685F6E" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5543661F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="57220143" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="15B18B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>168,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4E973C62" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5739F338" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1AF45BAA" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="65349AE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>164,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2B6D36FD" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2E27C83E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="17E36486" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4739C612" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>166,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="1FA7DA78" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="41C28314" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="14F45A95" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="095EEC15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7D43BBD9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="19939063" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2A8A7D1A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4D16E6A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>180,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1DEE1F4C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="029A7EF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-3,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="533359B6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C05805A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>181,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7405704F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7A19E67E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0FB274B2" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4EAC72F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>163,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="4C339D04" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="48C39665" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-5,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="731B7FD0" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="126D75AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>155,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="010334D8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0C47AD7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-3,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="730EF3B2" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="34D746C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>160,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="5D626A46" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="756AFA36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0574F4B4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5E2B60BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>CAGR</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B622A">
+            <w:r w:rsidRPr="00BD2BCD">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="50"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="72DC5F53" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="412B47FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0B41ED5D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3475B57D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7B3BC626" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="22C04A90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="3F2D96F1" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="45F93B19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="53046E32" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="055CFE2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6C045B6A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B900B38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7E33D6E2" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="400B3B63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="25C7932A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="09F208DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="74657DDC" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="254A5C67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="749A4553" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="30C7A0A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidTr="003E5498" w14:paraId="08B0D51C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="003E5498" w14:paraId="010FF942" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2393F9A4" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="240DD7C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="7EDCC5DE" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="421B2E47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="769FC5D0" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="27CB3CDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="6A74B99E" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3AEA2F9E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="1B01C262" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4531919F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="2D8AF73B" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="19AC56B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="473B4CCD" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="03871E59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="48FE416B" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="71A3DF78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="5D2083C1" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="36C10611" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="436B73CE" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="26127D3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="003E5498" w:rsidRDefault="00C20282" w14:paraId="0C4686DF" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2E5B5671" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="00C20282" w:rsidRDefault="00C20282" w14:paraId="02EC3A37" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="328D01CB" w14:textId="4593E6C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bron: Jaarverslagen pensioenfondsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002B622A" w:rsidR="00C20282" w:rsidP="00C20282" w:rsidRDefault="00C20282" w14:paraId="3B81F572" w14:textId="6434D51D"/>
-    <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="00C20282" w:rsidRDefault="00894FC0" w14:paraId="6133A415" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="668A849D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="242"/>
-        <w:tblW w:w="6419" w:type="pct"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-993" w:tblpY="242"/>
+        <w:tblW w:w="6230" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="658"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="790"/>
+        <w:gridCol w:w="764"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="953"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="953"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="3BAD144A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="0644DB65" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="248"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3667" w:type="pct"/>
+            <w:tcW w:w="3646" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="49DCC7F3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6B0E59E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="209B7E62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Tabel 2: Dekkings- en beleidsdekkingsgraad per fonds (in percentages)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="443DCD75" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:tcW w:w="501" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="084C4780" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="11FFCCBC" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:tcW w:w="416" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="715FC16E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1D5E09DD" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="018C8131" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="18A3EDF1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="1B47B0CC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="79F02CC7" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:tcW w:w="917" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1AA153B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="932" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0DF2BC97" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3A153DEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ABP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="pct"/>
+            <w:tcW w:w="932" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3439AEB8" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5BF56845" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Bouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="pct"/>
+            <w:tcW w:w="932" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="23F095B9" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="70AE13CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="pct"/>
+            <w:tcW w:w="932" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5FAC9B9E" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="613A9F86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="pct"/>
+            <w:tcW w:w="932" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7BDAEC30" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2106C1DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PFZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="4D6373AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="44ABD4D4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="63EBFDCE" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="28564B77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Ultimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6F74BE12" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="416" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1199E767" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dekkingsgr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6CACAA81" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="501" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="584F25B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Beleidsd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3715FB58" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="416" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6F66F2BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dekkingsgr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="615828C5" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="501" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B7B0FE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Beleidsd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0E210A8D" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="496" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1B1E09A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dekkingsgr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="249E75CD" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="501" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6A6430DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Beleidsd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6E1A0440" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="416" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="20B38426" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dekkingsgr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7721EFBA" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="501" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="21E174EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Beleidsd.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6BF6A2BC" w14:textId="77777777">
-[...31 lines deleted...]
-            <w:tcW w:w="416" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="614FA11B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Dekkingsgr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6FCE0359" w14:textId="77777777">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46E4700F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Beleidsd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="7B620AD4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="3E9C1BFB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7B59A7E9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0F1099A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="398B7D59" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0AE2ED24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="375481CB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3EB03946" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>104,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="40042702" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0991F8F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>115,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7A593E88" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4007E61B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4CC0DA32" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0A136843" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1D7F947F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="25938CA3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>104,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="427087EE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="288708D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="721B8D59" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5F6A8F05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="260A9202" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="15FDA323" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7E90282C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3E6833E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>107,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="577B82AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="7493978F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7B46681D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05EA37B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="57151F8A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05681E8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6067C679" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0668F479" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>98,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="08360BE4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="037772FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1C72EDF1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1883341F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="001EEE4D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C73456D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>96,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3DA8B8D8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D3B6154" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0CC80B25" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A11C1BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="71602FAE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="36422AA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>98,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="12120A9E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="236A3A75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>95,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="592E1229" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3D51576C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="4EAE7EE3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="3C7CF015" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="38509072" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5D2A342C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="05C23358" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="37205320" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>96,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="063866DA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6E21D5FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>91,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3CCE6F4B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="231AD27B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="56906FA1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5709797F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>105,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7E175617" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2186DB8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>96,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="604EB20E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4DA15E9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>91,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4611AD1C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="42B7247E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2F2AE5D6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="06FFDADB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>92,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1BC01457" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="207BB84F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>95,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="32D92007" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="455A83BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>90,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="3AF190D5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="48A95B7C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1746BC35" w14:textId="77777777">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="20132A3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0FAF0CC2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A47A952" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>104,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4989173D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4A3775BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2B4D51CF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4CACFAC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>118,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="50483316" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="231C73D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>115,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7CDCB85E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1594BBA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3A99E523" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05EFA028" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3CF83446" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="54DFD1A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="18FA42FD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="297A090C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="53E8AA6B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="49B9D8FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1FDEA1CA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="79C6549F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>98,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="554F872D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="15FBCB9E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="604E1C09" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="24278A7A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2F966B40" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1BF8296A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="389D31E5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A5978BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>103,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="018FE826" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7579AB18" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="08C9B800" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="57A5C003" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>118,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3DA48256" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0CC41C84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6B28F445" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A86BD3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1D2FE71E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7E1672FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="51C21AAD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3E46966D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1E864234" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="35059BC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1FA69930" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="333511E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="6BA53E07" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="1B69D9C6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6701A0C9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="77BF2EEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="44823E3F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C786C0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="539AE10F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="32D617D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>95,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="77B8E50C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A5DB3AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>114,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0B37ED15" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="57C2D780" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>112,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7B8EEB82" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="68D239AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>98,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="34EDD2DD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="63FB2BBD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>96,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="22BF2CD9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="35C9CA9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1B283C07" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="196E40BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="71939F0C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="35B5DDB0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="47498CA4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1D0672AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="638C43AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="01522174" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3D497333" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46D437A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="45D551A8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5666E5E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>93,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="23AA639D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="448E43D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>87,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5ABC3FBF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="20CCFA5A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>111,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="02E667B2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="72AD1C78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>105,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5C24BAF4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="762A1643" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>97,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="082511B1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="47A4ED1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>92,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="11245EC3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1D297D94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>96,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3B541FCE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5BC35CE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>91,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2554E7D2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="70CFBDFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>92,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="454E2FCA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6CB89C54" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>88,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="2C76C2B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="77178894" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="170D4840" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46DA1803" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="73997126" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="37D7FFC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6096BDF5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="747BA484" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="12024349" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="46636380" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>125,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7BDC14D8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6DECEF9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>119,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="45188DB1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="35B0D970" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5A009671" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5C926624" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>103,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="63985067" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="776565B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>106,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="65517A13" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="07FC1A3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="01C51202" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D875A44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>106,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="005087CF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7C9EE72C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="65F39986" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="1D590793" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="63184E32" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5CDF90DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="367CC9CD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="07C5A5A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6C569E0E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="447023E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>118,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="51FA5E18" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1D1E058D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>122,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0CF8A4D9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="23C7A148" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>131,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="39D8E26A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3C82FD54" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5072BE38" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="083D65DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>111,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5CF84FA5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3679D422" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>106,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3D145CF6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7ACBF80F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="513F120C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7DF8643C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7BA4378A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3D2A5DB0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>111,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="518281AB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="4C6BE271" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4D559534" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7B8455AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6749B877" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1ED81F20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="12369F80" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="642ECE89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5491A50D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="72B65BA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>123,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7275BC5C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="58E6CF23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>124,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="29C8110E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="29A557D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>109,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7B4314D5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4727C30C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="57832BE9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B728B6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>105,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5E385F49" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="545C06A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>109,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="33AC64F6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="69771824" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>106,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="77AA0B5A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="18E60C20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="4E5B6E2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="0D13D58B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="16B54E45" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="61DAF971" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="44887C0A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="28A04F93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>111,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="430B76B5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="291986FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="29D5C6E3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="535C1716" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>125,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="093BB0BC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0EEE80E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="51F7CD99" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6ED41CEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2A97545B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A665F00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>112,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0A8BDE82" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2457781D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="32E3E497" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4AA7C6B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6BC533A5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="217EBCE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>109,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="075B2307" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="16210D9C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009555A6" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="7CD17A4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="71BEF2E7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="255"/>
+          <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="336" w:type="pct"/>
+            <w:tcW w:w="338" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="249E9BC0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4CF3EDFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="73C9E1B3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="44FE0177" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>123,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="22E47EC6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5F8B040D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>118,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="32E03764" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="73274E0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>141,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5EB9B96A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="45EA0EB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>133,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="160AF94B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3F430268" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>125,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="496" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3E0A674C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="08C022A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>120,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3029992A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4DFE3676" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>122,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="46E5AFD5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2C7C25E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>115,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="pct"/>
+            <w:tcW w:w="511" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="74975478" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="31C620D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="416" w:type="pct"/>
+            <w:tcW w:w="422" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6C90747B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="18E70531" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>117,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F90422" w:rsidR="00894FC0" w:rsidP="00894FC0" w:rsidRDefault="00894FC0" w14:paraId="0B4E0AA2" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="45797A69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bron: Jaarverslagen pensioenfondsen, website pensioenfondsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00894FC0" w:rsidP="00C20282" w:rsidRDefault="00894FC0" w14:paraId="13005726" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="002B622A" w:rsidP="00C20282" w:rsidRDefault="002B622A" w14:paraId="4B1F562F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="11D0C9C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="6296" w:type="pct"/>
+        <w:tblW w:w="5245" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="601"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="668"/>
+        <w:gridCol w:w="948"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="1112"/>
+        <w:gridCol w:w="949"/>
+        <w:gridCol w:w="882"/>
+        <w:gridCol w:w="957"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="753"/>
+        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="634"/>
+        <w:gridCol w:w="735"/>
+        <w:gridCol w:w="18"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="3424B9BC" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="3941" w:type="pct"/>
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="7780C6DB" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="10" w:type="pct"/>
+          <w:trHeight w:val="357"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3799" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="079283E0" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="11D970D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t>Tabel 3: Verleende indexatie per fonds (in percentages) en cumulatieve indexatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="394" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1AD9E8BE" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:tcW w:w="381" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5DCAE5FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="406" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="34C275A0" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:tcW w:w="338" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4BE5D461" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2327423C" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4B11734A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="4B6CB4D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="065632F1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7FF63523" w14:textId="77777777">
-[...12 lines deleted...]
-            <w:tcW w:w="1249" w:type="pct"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2259ABC2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="236189BC" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="651EF00A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ABP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="965" w:type="pct"/>
+            <w:tcW w:w="1047" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6FEDBB40" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6EEBA32B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="934" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0E356ACF" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="60DFAC45" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="824" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="324F31AF" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7FE0B272" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2331E00A" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6A2AC861" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PFZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="5150EAFA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="592EFECA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2461F0A6" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="33ED0B23" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5C59DCA8" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="27D11169" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7E72F663" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A95BEDD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1B63409C" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7DC7F654" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="49B251E6" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7B41F0BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="58FCCB5B" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2BBDAF85" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="751243FD" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="27035CF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="58C72A42" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4711DC19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6BAD0ECD" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="133594A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="691DACBB" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0994C840" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="32786F41" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2BD30336" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="05979FAB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="35B56F68" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="285354E9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7AF172DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1FED2B30" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1BD035D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="689EA148" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1DAE63BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="289E46FC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4634C29E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5B1606BD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="711AFE63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="770D6EA7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="339E17BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="595AEF62" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5301D6EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="109E600A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="089F0217" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="26D72684" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="571FE47A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="26ED695A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7D8CF807" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7CEF5B89" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="24143156" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="5FA1C35C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="1F5E4152" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="24D51134" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0C7FC758" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1D01C691" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1D0F374A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="682B77DF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6BC8CDD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="66A2A5FD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="118CFD7C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="08C6BE0B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="68E52BD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4B756B63" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3ACF3D2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="72A58210" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3B6AED65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="527B9C7E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="102213CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6B2F7133" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="065EB70E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1616B328" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7AA1592B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7FE3C24B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1AE6B298" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="4CB972F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="0CD9AC50" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5BD09409" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7DFCA0EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6BCC0185" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5FB6C8DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0C634CDF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0244B09D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5888BCBC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="203820D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="10BD5B35" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2450E5F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4B60AABD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4E925FD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5682EE20" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6073764C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="77F616D1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="488E2E7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="36D63DEC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1199FB9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="54125316" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5B561165" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5E0A505A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0FE6305A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="1BDE70D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="05BC03CA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="017C91FA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="15B434B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="22F8DD4B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3D56CDB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="404E45F0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="461E7D4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="15DDD64E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1ABA1066" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7A731C7D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6F13E494" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2D18E36B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="69350590" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2ED94B07" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="322352A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="61200623" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1025EB38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="24984834" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="19BD7912" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0116C46B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="14DA6416" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6179E1F5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="193E4A7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="3C72839C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="0F6E57D9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3F9B9836" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="18EA0B37" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4F2B1A9F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="65BD049C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="43A918C8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1F66C764" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="49289463" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="44FBFE53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="34D16ABD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="12589C6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="60F8A728" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6C75FF7A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3E3182D9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="05D6CB28" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0C758618" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1C3C7D4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="13A5F03B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="579F9630" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5FFDD309" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="20519784" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2795E4AD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="752E61E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="3F635D50" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="4C2A80DF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="102FCB72" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="172CE897" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="149C8ABD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="30E3AAA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="54834296" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="291641DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4A9E4ABC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="55E90DBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="35A5EAC2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="68C087FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>101,87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="392BF3DC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3D2DD292" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="66372187" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="21F406D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6C0E1361" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="29B6BA0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="730A5A2F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="620C3FB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6F32B748" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0AF44145" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="07AE28E4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5778B0FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="58FD110E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="4E61F05B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="61FF9F86" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="159ED63D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2697D33D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="098D92DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="298F92CB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="174804AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="03FF421A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="40E812E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="72979671" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2229E849" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3C735354" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3CC0ED1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2F50951C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5055855E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4175139C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7BEA4F72" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="437E299A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="66F6C29F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5A0EE24B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2395317E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="080C3FED" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2D987F8C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="6B0F401E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="6723CC47" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7F843B7F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1E4EAC60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0EEB692E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4B37A622" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="782ECEDE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="30ED363A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="36C30D97" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="17461AAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="73ED25E8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="777A1CE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="6BD41D21" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="22B31997" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="436E71E6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4BE989B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7F146895" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="59547BAE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4CFD08C6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1919B262" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="22467C75" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="09DD09DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="052156E5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7FCFEF7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="1192C9FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="57F4A7E2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="431BB031" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6360A46B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="184313DB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0D909AE7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="605D7A0B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7F935752" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7D1FEEC1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5289E8F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4D175E7E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0FBB0F18" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>103,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1490F5B2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="163ECA83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="182E730D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="01EBBF50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="490074D7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4C170A9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="318F4202" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2AFF5633" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>99,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5FE421C3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="209AA43E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4DF02A47" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="679B9D76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="5724FA8A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="609097F8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="475B29AD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5FD97825" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0F5AB1FC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="34E304A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>14,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="256AC5BF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="04353828" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>114,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0C3108E1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="08B81BB2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>15,31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="502E6712" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1A0B21E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>119,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1F34F462" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="381F80A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4D901B15" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2B96ED7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>107,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2C6BD969" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5821D36A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="40805062" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="24B85EC7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>105,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1598A522" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5018C6E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1C03C18D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6193076C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="2060E431" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="524E65A6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="40AC6270" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2622E7DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="30494884" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2425591C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="066FC407" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="47D84284" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>117,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="08BFEC61" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4E7C9666" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="45DC02AE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1CA295BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>119,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="245FA4F4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2456F623" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0447F305" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="372D4FF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110,99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="5742BA24" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="606199DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="35EBE12D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1B5872AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="352A5CFB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2B3423F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="353DD6A9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0A53F799" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113,92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="428EEA03" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="47CD87BA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="401EFAA0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="249E6C92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7F81A942" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6CB7D9A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="2C4740B7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6425D9D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>119,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="448A6A26" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="1B232F2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="0D16FA17" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="2FD5A6EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>120,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4585065E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3271497B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1B521EF7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3F1CD1CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>111,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="387AA2E7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="4FA937FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="53C84219" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="29D56CDB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>108,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="449C8C2D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="7BBDCAC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="44BA850C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3B18F721" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>113,92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidTr="003E5498" w14:paraId="2E5107CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidTr="00BD2BCD" w14:paraId="2BFBCB22" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="227"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="316" w:type="pct"/>
+            <w:tcW w:w="339" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="7FB447F5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="32DCC323" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="42397E29" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A36E403" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="641" w:type="pct"/>
+            <w:tcW w:w="598" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="32A9C3FC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="06D6402E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>123,39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="521" w:type="pct"/>
+            <w:tcW w:w="565" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="35D07343" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6468C634" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>20,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="444" w:type="pct"/>
+            <w:tcW w:w="481" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="18E2AD94" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="22889A26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>145,86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="4B29D13E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="6D8E74CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="pct"/>
+            <w:tcW w:w="484" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="1E4D267F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="0D23C3E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>114,47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="10CA89FE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="301E3554" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="451C7D0F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="11F09FE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>117,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="pct"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="70F69398" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5732FFDD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="338" w:type="pct"/>
+            <w:tcW w:w="396" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="003E5498" w:rsidRDefault="00894FC0" w14:paraId="3E8924AE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="5A8E9BCC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD2BCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>127,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002B622A" w:rsidR="00894FC0" w:rsidP="00894FC0" w:rsidRDefault="00894FC0" w14:paraId="75A4D5C1" w14:textId="6D9E031A">
-[...44 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00EE5836" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="75ACB203" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bron: DNB, Jaarverslagen en website pensioenfondsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE0FA3" w:rsidP="00BD2BCD" w:rsidRDefault="00EE5836" w14:paraId="3B6E3986" w14:textId="13D078E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>*PFZW spreekt van ‘ongeveer 12 procent’ op haar website.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B622A">
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="51"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00894FC0" w:rsidP="00C20282" w:rsidRDefault="00894FC0" w14:paraId="141D27D4" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD" w:rsidP="00BD2BCD" w:rsidRDefault="00BD2BCD" w14:paraId="38BD9668" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BD2BCD" w:rsidR="00BD2BCD">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24A2C4C5" w14:textId="77777777" w:rsidR="008A7EAD" w:rsidRDefault="008A7EAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3C4FA477" w14:textId="77777777" w:rsidR="008C74C8" w:rsidRDefault="008C74C8" w:rsidP="00EE5836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B2110B9" w14:textId="77777777" w:rsidR="008A7EAD" w:rsidRDefault="008A7EAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="050D23C0" w14:textId="77777777" w:rsidR="008C74C8" w:rsidRDefault="008C74C8" w:rsidP="00EE5836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="EYInterstate">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EYInterstate Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Noto Sans">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BB585BD" w14:textId="77777777" w:rsidR="001E272E" w:rsidRDefault="001E272E">
+  <w:p w14:paraId="1A5C2671" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00EE5836" w:rsidRDefault="00EE5836" w:rsidP="00EE5836">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10A79EFA" w14:textId="77777777" w:rsidR="001E272E" w:rsidRDefault="001E272E">
+  <w:p w14:paraId="72A5D6B1" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00EE5836" w:rsidRDefault="00EE5836" w:rsidP="00EE5836">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21F15AC0" w14:textId="77777777" w:rsidR="001E272E" w:rsidRDefault="001E272E">
+  <w:p w14:paraId="3D7F8685" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00EE5836" w:rsidRDefault="00EE5836" w:rsidP="00EE5836">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78F2277A" w14:textId="77777777" w:rsidR="008A7EAD" w:rsidRDefault="008A7EAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="657F98F6" w14:textId="77777777" w:rsidR="008C74C8" w:rsidRDefault="008C74C8" w:rsidP="00EE5836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D50CD7F" w14:textId="77777777" w:rsidR="008A7EAD" w:rsidRDefault="008A7EAD">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2ADF887A" w14:textId="77777777" w:rsidR="008C74C8" w:rsidRDefault="008C74C8" w:rsidP="00EE5836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="60802B87" w14:textId="77777777" w:rsidR="00D72B96" w:rsidRPr="00AC60B7" w:rsidRDefault="00D72B96" w:rsidP="00D72B96">
+    <w:p w14:paraId="4642A717" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC60B7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC60B7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze voortgangsrapportage en de onderliggende stukken zijn een momentopname van de stand van zaken, omdat de sector volop in beweging is. Daarnaast betreft het een algemeen beeld van de transitie. Ik geef daarbij geen oordeel over de gemaakte keuzes, noch ga ik in op individuele casussen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="71986493" w14:textId="6CF904A5" w:rsidR="00837FF9" w:rsidRPr="00AC60B7" w:rsidRDefault="00837FF9">
+    <w:p w14:paraId="06110177" w14:textId="14152834" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC60B7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC60B7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 36915 nr. 14.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 36915 XV nr. 14.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="31192EDE" w14:textId="2EB16F02" w:rsidR="00837FF9" w:rsidRPr="00AC60B7" w:rsidRDefault="00837FF9">
+    <w:p w14:paraId="5571D91E" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC60B7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC60B7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, TZ202602-011.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="28D937B2" w14:textId="3680A0B9" w:rsidR="00837FF9" w:rsidRDefault="00837FF9">
+    <w:p w14:paraId="0BA33828" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AC60B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC60B7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, TZ202602-012.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7810B8F1" w14:textId="1C326EE3" w:rsidR="0078218D" w:rsidRPr="00AF47A5" w:rsidRDefault="0078218D" w:rsidP="0078218D">
+    <w:p w14:paraId="0FAE0B5C" w14:textId="2EBEE6FB" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AF47A5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AF47A5">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2022-2023, 36067 nr. 191.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2022-2023, 36067, nr. 191.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6F8E2D65" w14:textId="39B37AA2" w:rsidR="00373EFC" w:rsidRPr="00037767" w:rsidRDefault="00373EFC" w:rsidP="00373EFC">
+    <w:p w14:paraId="22F67E13" w14:textId="35255EBA" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00037767">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00037767">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2026-2026, 32043 nr. 712.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2026-2026, 32043, nr. 712.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="74FFF833" w14:textId="6ACC2A13" w:rsidR="009E6C03" w:rsidRPr="005C1BAB" w:rsidRDefault="009E6C03" w:rsidP="009E6C03">
+    <w:p w14:paraId="654F5479" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005C1BAB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005C1BAB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het relatief hoge aantal deelnemers is toe te schrijven aan het feit dat personen gemiddeld bij ongeveer twee pensioenfondsen deelnemer zijn.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="41F6799D" w14:textId="51947AB8" w:rsidR="004C7EB4" w:rsidRPr="005C1BAB" w:rsidRDefault="004C7EB4">
+    <w:p w14:paraId="2F68A14A" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005C1BAB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005C1BAB">
-[...20 lines deleted...]
-        <w:t xml:space="preserve">-uitvraag van Q2-2026, De Nederlandsche Bank in combinatie met bericht: </w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wtp-uitvraag van Q2-2026, De Nederlandsche Bank in combinatie met bericht: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="005C1BAB">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Invaarklas van 1 juli 2026 heeft beschikking van DNB binnen | Pensioen Pro</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="030EA129" w14:textId="4B548BF3" w:rsidR="00534323" w:rsidRPr="00133A16" w:rsidRDefault="00534323" w:rsidP="00444FBC">
+    <w:p w14:paraId="5C006CF9" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00133A16">
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00133A16">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> In de uitvraag van DNB is geen nader onderscheid gemaakt van de nieuwe contracten. Nieuwe contracten kunnen onder andere ontstaan als een werkgever met een bestaande regeling kiest voor een andere pensioenuitvoerder of als een werkgever die niet eerder een pensioenregeling had een contract afspreekt (naar verwachting een klein aandeel).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1C63E9E4" w14:textId="37FAE04E" w:rsidR="00050FB3" w:rsidRPr="00133A16" w:rsidRDefault="00050FB3">
+    <w:p w14:paraId="1761652D" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00133A16">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00133A16">
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze cijfers zit ook de omzetting van contracten bij verzekeraars naar contracten bij PPI’s en vice versa. Aangezien PPI’s initieel een kleinere portefeuille hadden dan verzekeraars, is er bij verzekeraars mogelijk sprake van een onderschatting en bij PPI’s van een overschatting van het percentage omzettingen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="77E82D3B" w14:textId="77777777" w:rsidR="00157688" w:rsidRPr="00FF4118" w:rsidRDefault="00157688" w:rsidP="00157688">
+    <w:p w14:paraId="0E732539" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00133A16">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00133A16">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aangezien per abuis de data van één PPI (deels) zijn opgenomen bij verzekeraars ontstaat er eenmalig een lichte verschuiving. Bij de volgende rapportage wordt dit gecorrigeerd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="7A76C135" w14:textId="083D8560" w:rsidR="0011233F" w:rsidRPr="00F43D45" w:rsidRDefault="0011233F">
+    <w:p w14:paraId="7267C62F" w14:textId="5782B91D" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F43D45">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F43D45">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2025-2026, 32043 nr. 694</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32043, nr. 694</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="44673D98" w14:textId="570F67E5" w:rsidR="005F157B" w:rsidRPr="00182CF4" w:rsidRDefault="005F157B">
+    <w:p w14:paraId="122AE80C" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00182CF4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00182CF4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="005B18B6" w:rsidRPr="00182CF4">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Persbericht Pensioenfederatie (26</w:t>
+          <w:t>Persbericht Pensioenfederatie (26/2/26): Ruim 1 miljoen pensioenuitkeringen omhoog</w:t>
         </w:r>
-        <w:r w:rsidR="00182CF4">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="1314C84A" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij pensioenfondsen waar de wijziging van de pensioenuitkering varieert, is de wijziging voor 67-jarigen vermeld.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="1F546DA4" w14:textId="4D048499" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32043, nr. 694.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="04FEED3F" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-[...117 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://news.pressmailings.com/hvdm/persbericht-start-voor-1-juli-met-omzetting-van-de-pensioenregeling-voor-uw-bedrijf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F43D45">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="3330371E" w14:textId="77777777" w:rsidR="00157688" w:rsidRPr="00706DCB" w:rsidRDefault="00157688" w:rsidP="00157688">
+    <w:p w14:paraId="42E033FF" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00706DCB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00706DCB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00706DCB">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.nba.nl/tools-en-ondersteuning/publicaties/2026/pensioentransitie-mkb-accountant/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00706DCB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="5BBF5216" w14:textId="77777777" w:rsidR="00157688" w:rsidRPr="00F43D45" w:rsidRDefault="00157688" w:rsidP="00157688">
+    <w:p w14:paraId="2E379AA0" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00706DCB">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00706DCB">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidRPr="00706DCB">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.telegraaf.nl/opinie/regeringscommissaris-en-mkb-voorman-slaan-alarm-oude-dag-kan-rampzalig-uitpakken-als-de-baas-pensioendeadline-mist/125032324.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F43D45">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="2215B9FC" w14:textId="77777777" w:rsidR="00F43D45" w:rsidRDefault="00F43D45" w:rsidP="00F43D45">
+    <w:p w14:paraId="2633AF90" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00F43D45">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F43D45">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="004E293A">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.ondernemen.nl/hetnieuwepensioen/tegemoetkoming-verzekerde-regelingen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="602CA58A" w14:textId="1678120D" w:rsidR="001A1780" w:rsidRPr="001A1780" w:rsidRDefault="001A1780">
+    <w:p w14:paraId="27E2ED13" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001A1780">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001A1780">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="001A1780">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>AFM - Transitieoverzichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="7DBB0378" w14:textId="3A98781F" w:rsidR="00542454" w:rsidRPr="00542454" w:rsidRDefault="00542454">
+    <w:p w14:paraId="47ADA980" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00542454">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00542454">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een pensioenfonds/kring heeft nog geen datum om in te varen vastgesteld. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="1A69689B" w14:textId="212941C0" w:rsidR="00542454" w:rsidRPr="00542454" w:rsidRDefault="00542454">
+    <w:p w14:paraId="6C4C64CB" w14:textId="02686F8F" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00542454">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00542454">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 32043, nr. 687.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="6A944268" w14:textId="0897B7E8" w:rsidR="001751AC" w:rsidRPr="001751AC" w:rsidRDefault="001751AC">
+    <w:p w14:paraId="49C3C305" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001751AC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001751AC">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Datum 8 mei 2026. De 28 fondsen die in H1 2026 zijn overgegaan, zijn niet allemaal ingevaren op 1 januari. Dit wordt gespreid in een periode tussen 1 januari 2026-30 juni 2026. Hetzelfde geldt voor de fondsen die in H2 van een jaar invaren, dit is de periode tussen 1 juli – 31 december. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="1C4A31C9" w14:textId="77777777" w:rsidR="00442125" w:rsidRPr="00254472" w:rsidRDefault="00442125" w:rsidP="00442125">
+    <w:p w14:paraId="761D79A5" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00254472">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00254472">
-[...20 lines deleted...]
-        <w:t>-uitvraag voor pensioenfondsen Q2-2026</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DNB, Wtp-uitvraag voor pensioenfondsen Q2-2026</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="44A15384" w14:textId="77777777" w:rsidR="00C0124F" w:rsidRPr="00F13F29" w:rsidRDefault="00C0124F" w:rsidP="00C0124F">
+    <w:p w14:paraId="63D09F2F" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F13F29">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F13F29">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bij de behandeling van het wetsvoorstel tot Wijziging van de Wet verlaging maximumopbouw- en premiepercentages pensioen en maximering pensioengevend inkomen en het Belastingplan 2014 (novelle Witteveen, 33 847) is toegezegd de Eerste Kamer jaarlijks te informeren over de ontwikkeling van de pensioenpremies op basis van de jaarlijkse rapportage van De Nederlandsche Bank.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="1351B841" w14:textId="7DD2ECE0" w:rsidR="00FE51CD" w:rsidRPr="00133A16" w:rsidRDefault="00FE51CD" w:rsidP="00FE51CD">
+    <w:p w14:paraId="5577ABCF" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00133A16">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00133A16">
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> van een overschatting van het percentage omzettingen.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze cijfers zit ook de omzetting van contracten bij verzekeraars naar contracten bij PPI’s en vice versa. Aangezien PPI’s initieel een kleinere portefeuille hadden dan verzekeraars, is er bij verzekeraars mogelijk sprake van een onderschatting en bij PPI’s van een overschatting van het percentage omzettingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="41165B72" w14:textId="1605F69F" w:rsidR="00FE51CD" w:rsidRPr="00FF4118" w:rsidRDefault="00FE51CD" w:rsidP="00FE51CD">
+    <w:p w14:paraId="6B0706F4" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00133A16">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00133A16">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aangezien per abuis de data van één PPI (deels) zijn opgenomen bij verzekeraars ontstaat er eenmalig een lichte verschuiving. Bij de volgende rapportage wordt dit gecorrigeerd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="522CE5CA" w14:textId="091DF88A" w:rsidR="008139C9" w:rsidRPr="00875E55" w:rsidRDefault="008139C9" w:rsidP="00875E55">
+    <w:p w14:paraId="07A2A7EB" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F13F29">
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002646D0">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>In de uitvraag van DNB is geen nader onderscheid gemaakt van de nieuwe contracten. Nieuwe contracten kunnen onder andere ontstaan als een werkgever met een bestaande regeling kiest voor een andere pensioenuitvoerder of als een werkgever die niet eerder een pensioenregeling had een contract afspreekt.</w:t>
+        <w:t xml:space="preserve"> In de uitvraag van DNB is geen nader onderscheid gemaakt van de nieuwe contracten. Nieuwe contracten kunnen onder andere ontstaan als een werkgever met een bestaande regeling kiest voor een andere pensioenuitvoerder of als een werkgever die niet eerder een pensioenregeling had een contract afspreekt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="5D4BDCE5" w14:textId="77A3D405" w:rsidR="00245CCC" w:rsidRPr="00933A30" w:rsidRDefault="00245CCC" w:rsidP="00245CCC">
+    <w:p w14:paraId="06109DCB" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00933A30">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00933A30">
-[...41 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EY, Wtp Transitiemonitor zomerrapportage 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="14762A2F" w14:textId="77777777" w:rsidR="00546949" w:rsidRPr="009B7A9A" w:rsidRDefault="00546949" w:rsidP="00546949">
+    <w:p w14:paraId="468229CC" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009B7A9A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009B7A9A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de uitvraag van DNB is geen nader onderscheid gemaakt van de nieuwe contracten. Nieuwe contracten kunnen onder andere ontstaan als een werkgever met een bestaande regeling kiest voor een andere pensioenuitvoerder of als een werkgever die niet eerder een pensioenregeling had een contract afspreekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143D1A2E" w14:textId="77777777" w:rsidR="00546949" w:rsidRDefault="00546949" w:rsidP="00546949">
+    <w:p w14:paraId="0A8A41AB" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="7416E0C4" w14:textId="5B8CBD82" w:rsidR="00E375AE" w:rsidRPr="00E375AE" w:rsidRDefault="00E375AE">
+    <w:p w14:paraId="7505E654" w14:textId="7BBBF3EF" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E375AE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E375AE">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024–2025, 32043, nr. 681.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="32004F91" w14:textId="446E0174" w:rsidR="00571206" w:rsidRPr="004C7582" w:rsidRDefault="00571206">
+    <w:p w14:paraId="7E6220F8" w14:textId="748A1075" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004C7582">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004C7582">
-[...11 lines deleted...]
-        <w:t>32043 nr. 681.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 32043, nr. 681.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
-    <w:p w14:paraId="3CFA8D42" w14:textId="1D50BAA4" w:rsidR="00397B1D" w:rsidRPr="007E6506" w:rsidRDefault="00397B1D" w:rsidP="00397B1D">
+    <w:p w14:paraId="1597BF0F" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E6506">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007E6506">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 2025-2026, 36915 XV, nr. 14</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 36915 XV, nr. 14</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="34">
-    <w:p w14:paraId="53A71C97" w14:textId="37DAC114" w:rsidR="00445937" w:rsidRPr="007E6506" w:rsidRDefault="00445937" w:rsidP="00445937">
+    <w:p w14:paraId="79896AC0" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E6506">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007E6506">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 2025-2026, 32043, nr. 709</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32043, nr. 709</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
-    <w:p w14:paraId="4D00A1F9" w14:textId="77777777" w:rsidR="00445937" w:rsidRPr="007E6506" w:rsidRDefault="00445937" w:rsidP="00445937">
+    <w:p w14:paraId="27D152D2" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E6506">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007E6506">
-[...20 lines deleted...]
-        <w:t>-regelingen andere buffervereisten gelden. Dit wordt ook wel de ‘invaarbonus’ genoemd die, anders dan voor toekomstig opbouwnadeel bedoelde compensatie, betrekking heeft op de in het verleden opgebouwde buffer. Naast actieve deelnemers komen ook gewezen deelnemers en gepensioneerden hiervoor in aanmerking.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als er hoge buffers opgebouwd zijn dan worden die op transitiedatum verdeeld omdat er voor Wtp-regelingen andere buffervereisten gelden. Dit wordt ook wel de ‘invaarbonus’ genoemd die, anders dan voor toekomstig opbouwnadeel bedoelde compensatie, betrekking heeft op de in het verleden opgebouwde buffer. Naast actieve deelnemers komen ook gewezen deelnemers en gepensioneerden hiervoor in aanmerking.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
-    <w:p w14:paraId="2C52B47C" w14:textId="77777777" w:rsidR="00445937" w:rsidRPr="00D63AB1" w:rsidRDefault="00445937" w:rsidP="00445937">
+    <w:p w14:paraId="2462FA90" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007E6506">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007E6506">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> deelnemers. Ook is transparanter wat wordt ingelegd en hoe dit vermogen zich ontwikkelt</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De nieuwe pensioencontracten zorgen voor een evenwichtige verdeling van rendementen en risico’s tussen deelnemers. Ook is transparanter wat wordt ingelegd en hoe dit vermogen zich ontwikkelt</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="37">
-    <w:p w14:paraId="00219452" w14:textId="77777777" w:rsidR="00397B1D" w:rsidRPr="005C2918" w:rsidRDefault="00397B1D" w:rsidP="00397B1D">
+    <w:p w14:paraId="0433299A" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005C2918">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005C2918">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> is die termijn verlengd.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de Kamerbehandeling van de Wtp is die termijn verlengd.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="38">
-    <w:p w14:paraId="2343CDDB" w14:textId="77777777" w:rsidR="00397B1D" w:rsidRPr="005C2918" w:rsidRDefault="00397B1D" w:rsidP="00397B1D">
+    <w:p w14:paraId="39CFB0C5" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005C2918">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005C2918">
-[...12 lines deleted...]
-        <w:t>de compensatie aan het pensioenvermogen van deelnemers te verdelen over een langere periode. In dat geval wordt compensatie toegekend in de maanden of jaren dat de compensatieregeling is afgesproken. Het gaat hierbij om een periode van maximaal tien jaar.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het is wettelijk mogelijk om het toekennen van de compensatie aan het pensioenvermogen van deelnemers te verdelen over een langere periode. In dat geval wordt compensatie toegekend in de maanden of jaren dat de compensatieregeling is afgesproken. Het gaat hierbij om een periode van maximaal tien jaar.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="39">
-    <w:p w14:paraId="7B3D09A5" w14:textId="77777777" w:rsidR="00397B1D" w:rsidRPr="000224B3" w:rsidRDefault="00397B1D" w:rsidP="00397B1D">
+    <w:p w14:paraId="6FBD3567" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000224B3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000224B3">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pensioenwet artikel 150b.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="40">
-    <w:p w14:paraId="6FA80B48" w14:textId="77777777" w:rsidR="00397B1D" w:rsidRPr="00C80CD4" w:rsidRDefault="00397B1D" w:rsidP="00397B1D">
+    <w:p w14:paraId="48B6A754" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C80CD4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C80CD4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pensioenwet artikel 48.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="41">
-    <w:p w14:paraId="1CC5AB3D" w14:textId="1D5C63BA" w:rsidR="00397B1D" w:rsidRPr="006E69CA" w:rsidRDefault="00397B1D" w:rsidP="00397B1D">
+    <w:p w14:paraId="223E258C" w14:textId="6C860612" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006E69CA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006E69CA">
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit speelt bij Unilever en AKZO Nobel, naast de bedrijven genoemd in brief met Kamerstuk 32043, nr. 709 (voetnoot 8).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="42">
-    <w:p w14:paraId="66471428" w14:textId="77777777" w:rsidR="00397B1D" w:rsidRPr="00F4788E" w:rsidRDefault="00397B1D" w:rsidP="00397B1D">
+    <w:p w14:paraId="45333224" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F4788E">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F4788E">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00BC0E1B">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Transitieplan de Volksbank.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="43">
-    <w:p w14:paraId="2A18B619" w14:textId="3D1AE8F6" w:rsidR="00E863BA" w:rsidRPr="00E863BA" w:rsidRDefault="00E863BA">
+    <w:p w14:paraId="58177774" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E863BA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E863BA">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pensioenfederatie (2026) “Dialoog en communicatie over de overstap.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="44">
-    <w:p w14:paraId="10F6E161" w14:textId="25D36D1F" w:rsidR="0078218D" w:rsidRPr="00653A8F" w:rsidRDefault="0078218D" w:rsidP="0078218D">
+    <w:p w14:paraId="174E77F5" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00653A8F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00653A8F">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00047606" w:rsidRPr="00047606">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Nationale Enquête Arbeidsomstandigheden 2025 - Resultaten in vogelvlucht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="45">
-    <w:p w14:paraId="254756C1" w14:textId="5FB3F961" w:rsidR="007F16C4" w:rsidRPr="008D3FE8" w:rsidRDefault="007F16C4" w:rsidP="008D3FE8">
+    <w:p w14:paraId="385CAB2D" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008D3FE8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D3FE8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="008D3FE8">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://zoek.officielebekendmakingen.nl/stcrt-2026-13480.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008D3FE8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="46">
-    <w:p w14:paraId="06F942E1" w14:textId="61266F9F" w:rsidR="006940D7" w:rsidRPr="00124E10" w:rsidRDefault="006940D7">
+    <w:p w14:paraId="561FA787" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00124E10">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00124E10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00124E10">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://internetconsultatie.nl/besluittoezeggingenwtp/b1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00124E10">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="47">
-    <w:p w14:paraId="7B4EBEA6" w14:textId="26E1C29B" w:rsidR="00E020C9" w:rsidRPr="00E020C9" w:rsidRDefault="00E020C9">
+    <w:p w14:paraId="176AB924" w14:textId="15A28CE2" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E020C9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E020C9">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32043 nr. 711.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 32043, nr. 711.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="48">
-    <w:p w14:paraId="09238615" w14:textId="0CCB406B" w:rsidR="00A03F3A" w:rsidRPr="004C7EB4" w:rsidRDefault="00A03F3A" w:rsidP="008D3FE8">
+    <w:p w14:paraId="744D5E69" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D3FE8">
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D3FE8">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">-uitvraag van Q2-2026, De Nederlandsche Bank in combinatie met bericht: </w:t>
+        <w:t xml:space="preserve"> Wtp-uitvraag van Q2-2026, De Nederlandsche Bank in combinatie met bericht: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="000D4D3F" w:rsidRPr="008D3FE8">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Invaarklas van 1 juli 2026 heeft beschikking van DNB binnen | Pensioen Pro</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="49">
-    <w:p w14:paraId="51FF3FD5" w14:textId="2C712AA7" w:rsidR="00C5258F" w:rsidRPr="00C5258F" w:rsidRDefault="00C5258F">
+    <w:p w14:paraId="572BD529" w14:textId="385EACB0" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C5258F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C5258F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2022-2023, 36067 nr. 191.</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2022-2023, 36067, nr. 191.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="50">
-    <w:p w14:paraId="03B1E95E" w14:textId="5A1B3E84" w:rsidR="00C20282" w:rsidRPr="002B622A" w:rsidRDefault="00C20282" w:rsidP="00C20282">
+    <w:p w14:paraId="479D58D7" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B622A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B622A">
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> Beginwaarde) ^ (1 / Jaren) - 1) * 100</w:t>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Compound Annual Growth Rate in percentages: ((Eindwaarde / Beginwaarde) ^ (1 / Jaren) - 1) * 100</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="51">
-    <w:p w14:paraId="291F9B2E" w14:textId="5D0292E9" w:rsidR="00894FC0" w:rsidRPr="002B622A" w:rsidRDefault="00894FC0" w:rsidP="00894FC0">
+    <w:p w14:paraId="7A660CDD" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00BD2BCD" w:rsidRDefault="00EE5836" w:rsidP="00BD2BCD">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002B622A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2BCD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002B622A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="002B622A" w:rsidRPr="009D0273">
+        <w:r w:rsidRPr="00BD2BCD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.pfzw.nl/over-pfzw/nieuws/hoger-pensioeninkomen-vanaf-maart-2026.html</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002B622A">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD2BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20B422EA" w14:textId="77777777" w:rsidR="001E272E" w:rsidRDefault="001E272E">
+  <w:p w14:paraId="34FE1017" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00EE5836" w:rsidRDefault="00EE5836" w:rsidP="00EE5836">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DC6E0BA" w14:textId="77777777" w:rsidR="004B168C" w:rsidRDefault="006F2178">
-[...299 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7955F30A" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00EE5836" w:rsidRDefault="00EE5836" w:rsidP="00EE5836">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DC6E0BC" w14:textId="77777777" w:rsidR="004B168C" w:rsidRDefault="006F2178">
+  <w:p w14:paraId="702901EC" w14:textId="77777777" w:rsidR="00EE5836" w:rsidRPr="00EE5836" w:rsidRDefault="00EE5836" w:rsidP="00EE5836">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1044 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="A4431DDC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0FC97DC"/>
     <w:name w:val="Standaardlijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstniveau1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1132" w:hanging="1132"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Lijstniveau2"/>
@@ -33555,195 +23231,124 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="BC4F8E95"/>
+    <w:nsid w:val="DDEEA8C3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A17FC62A"/>
-    <w:name w:val="Nummering Inhoudsopgave"/>
+    <w:tmpl w:val="81FE42E5"/>
+    <w:name w:val="Bestelorder"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Kop1"/>
-      <w:lvlText w:val="%1"/>
+      <w:pStyle w:val="Nummering"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="900"/>
+        <w:ind w:left="345" w:hanging="345"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Nummeringbullet"/>
+      <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="900"/>
-      </w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Nummeringzondernummer"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="900"/>
+        <w:ind w:left="708" w:hanging="708"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="Nummeringstreepje"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:hanging="900"/>
+        <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="DDEEA8C3"/>
-[...72 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="E90E02B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E65CF320"/>
     <w:name w:val="Bullet v7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="v7lijst"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
@@ -33758,51 +23363,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072D6EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A91282EE"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33871,51 +23476,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B7650AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A720EEBE"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -33984,51 +23589,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D650EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66460EF2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34097,51 +23702,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10165818"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5788E0A"/>
     <w:lvl w:ilvl="0" w:tplc="4344D2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -34186,51 +23791,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="114F45D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE0299D2"/>
     <w:lvl w:ilvl="0" w:tplc="7966D1F2">
       <w:start w:val="10"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34299,51 +23904,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11A51C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BD4D1F0"/>
     <w:lvl w:ilvl="0" w:tplc="69C64488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6E4256BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -34412,51 +24017,51 @@
     <w:lvl w:ilvl="7" w:tplc="27D8DCD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E7C4E974">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23C1646D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9404F838"/>
     <w:styleLink w:val="MultilevelListStyleYellow"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBulletYellow1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="FFE600"/>
         <w:spacing w:val="8"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
@@ -34607,51 +24212,51 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2552"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="EYInterstate" w:hAnsi="EYInterstate" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="FFE600"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AC91AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91F2700E"/>
     <w:lvl w:ilvl="0" w:tplc="89A05934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34720,51 +24325,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34A26E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D640694"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34833,51 +24438,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC7424B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5C83DDE"/>
     <w:lvl w:ilvl="0" w:tplc="6D586C78">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34946,51 +24551,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422973FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7142773A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35032,51 +24637,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A96329E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2280066"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35145,51 +24750,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51F32B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8F60BF2"/>
     <w:lvl w:ilvl="0" w:tplc="C0A871A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="51046958">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -35258,51 +24863,51 @@
     <w:lvl w:ilvl="7" w:tplc="7DA0DE3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1BC98A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="530D6EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8D4DB16"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35371,51 +24976,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F3435A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25F69B58"/>
     <w:lvl w:ilvl="0" w:tplc="E6366546">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9516D696">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -35484,51 +25089,51 @@
     <w:lvl w:ilvl="7" w:tplc="177E94F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="63D41D4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CFD1FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFBAA7D4"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35597,51 +25202,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E92F299"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D21B6399"/>
     <w:name w:val="Lijst met opsommingstekens"/>
     <w:styleLink w:val="Lijstmetopsommingstekens"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -35712,51 +25317,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="§"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="619A1855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4FC5FAA"/>
     <w:lvl w:ilvl="0" w:tplc="A6266AB2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Aptos" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -35824,51 +25429,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63D367E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BF85F60"/>
     <w:lvl w:ilvl="0" w:tplc="563A87F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A162A336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -35937,51 +25542,51 @@
     <w:lvl w:ilvl="7" w:tplc="140EB94E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96047B86">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E81062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EF4CF24"/>
     <w:lvl w:ilvl="0" w:tplc="8F623B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36050,51 +25655,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED52945"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFDA05C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -36199,51 +25804,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A76606"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="39F9A2CC"/>
     <w:name w:val="Nota lijst"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Vet"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -36255,51 +25860,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="746B723D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EFA942E"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -36344,51 +25949,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75F5790F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DA49FC8"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36457,51 +26062,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B3B4703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28F20FF0"/>
     <w:lvl w:ilvl="0" w:tplc="AC500E92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="72F0C278">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -36571,1473 +26176,344 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFBACFC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="787898920">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="745225252">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="978922990">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1198660931">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="28452746">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="527567737">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1530489980">
-[...2 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="1472944421">
+  <w:num w:numId="7" w16cid:durableId="1472944421">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="4212318">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="4212318">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="423258668">
+  <w:num w:numId="9" w16cid:durableId="423258668">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1396522">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1260870444">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1781025777">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="914164101">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="793669916">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1576474432">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="885608532">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1126697431">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1917084809">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="387336716">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="694043865">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="406221911">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1396522">
-[...11 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="793669916">
+  <w:num w:numId="22" w16cid:durableId="133764331">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1576474432">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="23" w16cid:durableId="100342958">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="885608532">
-[...20 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="100342958">
+  <w:num w:numId="24" w16cid:durableId="1063409554">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1063409554">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="25" w16cid:durableId="1846363840">
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="393898484">
-[...5 lines deleted...]
-  <w:num w:numId="29" w16cid:durableId="1143817862">
+  <w:num w:numId="26" w16cid:durableId="393898484">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="105859069">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="27" w16cid:durableId="1633487011">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="414716649">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="28" w16cid:durableId="1143817862">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="105859069">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="414716649">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004B168C"/>
-[...1138 lines deleted...]
-    <w:rsid w:val="00FF6CEC"/>
+    <w:rsidRoot w:val="00EE5836"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00397EF1"/>
+    <w:rsid w:val="005847CF"/>
+    <w:rsid w:val="008004E9"/>
+    <w:rsid w:val="008C74C8"/>
+    <w:rsid w:val="00925104"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B324FF"/>
+    <w:rsid w:val="00BD2BCD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4DC6E0B0"/>
+  <w14:docId w14:val="5C7D63AC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AA2B7914-6752-4C75-8DEB-30FF55852469}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -38062,75 +26538,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -38165,55 +26641,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -38285,2887 +26761,2563 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00547F36"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="3"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="4"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Aanhef">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="AanhefChar"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AanhefChar">
+    <w:name w:val="Aanhef Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Aanhef"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendagegevenskopjes">
     <w:name w:val="Agendagegevens kopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlagekop">
     <w:name w:val="Bijlagekop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="300" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomst">
     <w:name w:val="ESF investeert in jouw toekomst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="DejaVu Sans" w:hAnsi="Arial" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomstcursief">
     <w:name w:val="ESF investeert in jouw toekomst cursief"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Functie">
     <w:name w:val="Functie"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Geleideformuliernotasenbrieven">
     <w:name w:val="Geleideformulier notas en brieven"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="60" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="60" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Genummerdelijst">
     <w:name w:val="Genummerde lijst"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Groetregel">
     <w:name w:val="Groetregel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Inhopg1"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:hanging="900"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Inhopg2"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Inhopg3"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Inhopg4"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Inhopg5"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Inhopg6"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Inhopg7"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Inhopg9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Inhopg8"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
     <w:name w:val="KixCode"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1ongenummerd">
     <w:name w:val="Kop 1 ongenummerd"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop1vetgn">
     <w:name w:val="Kop 1 vet gn"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Lijstmetopsommingstekens">
     <w:name w:val="Lijst met opsommingstekens"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau1">
     <w:name w:val="Lijst niveau 1"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau2">
     <w:name w:val="Lijst niveau 2"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
     <w:name w:val="Lijst niveau 3"/>
     <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="8"/>
+        <w:numId w:val="7"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstopsomteken">
     <w:name w:val="Lijst opsom teken"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstopsomteken2">
     <w:name w:val="Lijst opsom teken 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="5"/>
       </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Links-05cm">
     <w:name w:val="Links -0.5 cm"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="-2834"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummering">
     <w:name w:val="Nummering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummeringbullet">
     <w:name w:val="Nummering bullet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummeringstreepje">
     <w:name w:val="Nummering streepje"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nummeringzondernummer">
     <w:name w:val="Nummering zonder nummer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginaeinde">
     <w:name w:val="Paginaeinde"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:pageBreakBefore/>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="2"/>
       <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="PenPTabelopmaak">
     <w:name w:val="PenP Tabelopmaak"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="107" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="107" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
     <w:name w:val="Referentiegegevens HL"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjesrechts">
     <w:name w:val="Referentiegegevens kopjes rechts"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechts">
     <w:name w:val="Referentiegegevens rechts"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsunderline">
     <w:name w:val="Referentiegegevens rechts underline"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
       <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
     <w:name w:val="Referentiegegevenskopjes"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiekop">
     <w:name w:val="Referentiekop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:before="120" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiekop11ptvet">
     <w:name w:val="Referentiekop 11pt vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="20" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardV12n35r15">
     <w:name w:val="Standaard V12 n35 r15"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standaardvet">
     <w:name w:val="Standaard vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Standaardtabelmetlijn">
     <w:name w:val="Standaardtabel met lijn"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Standaardtabelmetlijnenpadding6">
     <w:name w:val="Standaardtabel met lijn en padding 6"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="120" w:type="dxa"/>
         <w:left w:w="20" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitel">
     <w:name w:val="Subtitel"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Superscript">
     <w:name w:val="Superscript"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
       <w:vertAlign w:val="superscript"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelkopVerdana7pt">
     <w:name w:val="Tabelkop Verdana 7pt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:before="50" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="50" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Telefoonnotitieburgerbrief">
     <w:name w:val="Telefoonnotitie burgerbrief"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:before="112" w:after="112"/>
-[...7 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="112" w:after="112" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens">
     <w:name w:val="Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12">
     <w:name w:val="V12"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V12na35">
     <w:name w:val="V12 na 35"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V6">
     <w:name w:val="V6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V6pt">
     <w:name w:val="V6 pt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V65">
     <w:name w:val="V6.5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V65vet">
     <w:name w:val="V6.5 vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7">
     <w:name w:val="V7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7Centreren">
     <w:name w:val="V7 Centreren"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V7vet">
     <w:name w:val="V7 vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V75">
     <w:name w:val="V7.5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V8">
     <w:name w:val="V8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="V8vet">
     <w:name w:val="V8 vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verborgentekst">
     <w:name w:val="Verborgen tekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:vanish/>
       <w:color w:val="1E47CE"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verborgentekst7pt">
     <w:name w:val="Verborgen tekst 7pt"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:vanish/>
       <w:color w:val="1E47CE"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vet">
     <w:name w:val="Vet"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Vetdonkerroodcentreren">
     <w:name w:val="Vet donkerrood centreren"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:color w:val="C00000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="v7lijst">
     <w:name w:val="v7 lijst"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bijschrift">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00361DEE"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D72B96"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D72B96"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D72B96"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelrasterlicht">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="40"/>
-    <w:rsid w:val="0078218D"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE6048"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D33217"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D33217"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
     <w:name w:val="Tekst opmerking Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D33217"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D33217"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D33217"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002F60AB"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB5309"/>
+    <w:rsid w:val="00EE5836"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:qFormat/>
-    <w:rsid w:val="0086741D"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="0086741D"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="0086741D"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="003D6E76"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListBulletYellow1">
     <w:name w:val="List Bullet Yellow 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF4EA7"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="19"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="270" w:lineRule="atLeast"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EYInterstate Light" w:eastAsia="Times New Roman" w:hAnsi="EYInterstate Light" w:cs="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="4"/>
       <w:kern w:val="12"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListBulletYellow3">
     <w:name w:val="List Bullet Yellow 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF4EA7"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="20"/>
+        <w:numId w:val="19"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="270" w:lineRule="atLeast"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EYInterstate Light" w:eastAsia="Times New Roman" w:hAnsi="EYInterstate Light" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
       <w:spacing w:val="4"/>
       <w:kern w:val="12"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListBulletYellow2">
     <w:name w:val="List Bullet Yellow 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF4EA7"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="20"/>
+        <w:numId w:val="19"/>
       </w:numPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="270" w:lineRule="atLeast"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EYInterstate Light" w:eastAsia="Times New Roman" w:hAnsi="EYInterstate Light" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
       <w:spacing w:val="4"/>
       <w:kern w:val="12"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="MultilevelListStyleYellow">
     <w:name w:val="Multilevel ListStyle Yellow"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF4EA7"/>
+    <w:rsid w:val="00EE5836"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DC62B8"/>
+    <w:rsid w:val="00EE5836"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1408 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensioenduidelijkheid.nl" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensioenduidelijkheid.nl" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensioenfonds-snsreaal.nl/sites/pensioenfonds-snsreaal.nl/files/2025-05/Transitieplan%20de%20Volksbank.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pfzw.nl/over-pfzw/nieuws/hoger-pensioeninkomen-vanaf-maart-2026.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://news.pressmailings.com/hvdm/persbericht-start-voor-1-juli-met-omzetting-van-de-pensioenregeling-voor-uw-bedrijf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afm.nl/nl-nl/sector/pensioenuitvoerders/aanpak-transitie/transitieoverzichten" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensioenpro.nl/bekijk-hier-het-overzicht-van-de-pensioentransitie/?utm_medium=email&amp;utm_source=nieuwsbrief&amp;utm_campaign=pensioenpro-dagelijks&amp;utm_content=1355163_51672_20260617" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensioenfederatie.nl/wp-content/uploads/2026/02/Persbericht-Pensioenfederatie-26-februari-2026.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pensioenpro.nl/bekijk-hier-het-overzicht-van-de-pensioentransitie/?utm_medium=email&amp;utm_source=nieuwsbrief&amp;utm_campaign=pensioenpro-dagelijks&amp;utm_content=1355163_51672_20260617" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ondernemen.nl/hetnieuwepensioen/tegemoetkoming-verzekerde-regelingen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internetconsultatie.nl/besluittoezeggingenwtp/b1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telegraaf.nl/opinie/regeringscommissaris-en-mkb-voorman-slaan-alarm-oude-dag-kan-rampzalig-uitpakken-als-de-baas-pensioendeadline-mist/125032324.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2026-13480.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nba.nl/tools-en-ondersteuning/publicaties/2026/pensioentransitie-mkb-accountant/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monitorarbeid.tno.nl/wp-content/uploads/sites/16/2026/04/NEA2025-Vogelvlucht.pdf" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://www.samenwerkruimten.nl/teamsites/monitoringwtp/Gedeelde%20%20documenten/Voortgangsrapportage%20Monitoring%20Wtp%20zomer%20'26/Grafieken%20voortgangsrapportage%20monitoring%20wtp%20zomer%2026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://www.samenwerkruimten.nl/teamsites/monitoringwtp/Gedeelde%20%20documenten/Voortgangsrapportage%20Monitoring%20Wtp%20zomer%20'26/Grafieken%20voortgangsrapportage%20monitoring%20wtp%20zomer%2026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://www.samenwerkruimten.nl/teamsites/monitoringwtp/Gedeelde%20%20documenten/Voortgangsrapportage%20Monitoring%20Wtp%20zomer%20'26/Grafieken%20voortgangsrapportage%20monitoring%20wtp%20zomer%2026.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
@@ -44671,51 +32823,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -44779,65 +32931,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -44858,228 +33010,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>31</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>69234</ap:Characters>
+  <ap:Pages>29</ap:Pages>
+  <ap:Words>12611</ap:Words>
+  <ap:Characters>69362</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>576</ap:Lines>
+  <ap:Lines>578</ap:Lines>
   <ap:Paragraphs>163</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>81658</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>81810</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...120 lines deleted...]
-    <vt:lpwstr>0x010100AD3985EE2B26224490E8FEF80BF442AC</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>