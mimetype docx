--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,3102 +1,978 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00EB68D2" w:rsidR="00033821" w:rsidP="00057A7F" w:rsidRDefault="00057A7F" w14:paraId="29AD18B9" w14:textId="709A4A72">
-[...104 lines deleted...]
-      <w:r w:rsidRPr="00EB68D2">
+    <w:p w:rsidRPr="009720EA" w:rsidR="009720EA" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="7A5CBB89" w14:textId="39ADBE4A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="009720EA" w:rsidP="009720EA" w:rsidRDefault="009720EA" w14:paraId="214895CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="00BF2956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3613</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="009720EA" w:rsidP="009720EA" w:rsidRDefault="009720EA" w14:paraId="04416309" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="009720EA" w14:paraId="7EF1E397" w14:textId="7C4B5C7D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="00BF2956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="00BF2956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tijdens het tweeminutendebat JBZ-Raad op 2 juni jl. heeft de staatssecretaris van JenV uw Kamer namens mij een cijfermatige analyse toegezegd over hoe vaak er asiel wordt aangevraagd door een migrant die kort daarvoor met een machtiging voorlopig verblijf (mvv) voor een regulier verblijfsdoel naar Nederland is gekomen, door welk soort migrant dat wordt gedaan en of er daarbij landen uitspringen. Met deze brief doe ik deze toezegging gestand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="20B5253F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="6062B26F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een mvv is een inreisvisum voor personen die langer dan 90 dagen in Nederland willen verblijven. Een mvv wordt gelijktijdig met een verblijfsvergunning voor bepaalde tijd aangevraagd. Na een inwilligend besluit, dient de mvv op een ambassade te worden opgehaald. Nadat de migrant met mvv naar Nederland is gereisd, kan de verblijfsvergunning aan een IND-loket worden opgehaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="45643047" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="2F9CF979" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om op korte termijn toegezegde analyse te kunnen maken, heb ik ervoor gekozen om het jaar 2025 te nemen als uitgangspunt. Dit zijn de meest actuele cijfers over een heel jaar. De cijfers over 2026 tot en met eind mei worden daarnaast benut om te bezien of er wel of niet sprake is van een stijgende trend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="341B5D17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="18CF15CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cijfers van de IND laten zien dat op een totaal van 48.020 ingewilligde mvv-aanvragen afgerond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00EB68D2">
-[...97 lines deleted...]
-      <w:r w:rsidRPr="00EB68D2" w:rsidR="00D5086C">
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 personen die in 2025 met een mvv naar NL zijn gekomen voor een regulier verblijfsdoel (studie, werk en gezin) en in datzelfde jaar asiel hebben aangevraagd. Na  99,8% van de ingewilligde mvv-aanvragen werd geen asiel aangevraagd. In 2026 tot en met mei gaat het om minder dan 10 asielaanvragen, op meer dan 14.000 ingewilligde mvv-aanvragen met reguliere verblijfsdoelen. Dit geeft een eerste indicatie dat in de cijfers geen stijgende trend zichtbaar is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="5B83EFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="6F936A41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De meest voorkomende nationaliteiten in 2025 waren Oekraïners (30) en Afghanen (10) en de groep ‘nationaliteit onbekend’ (minder dan 10). Bij alle andere nationaliteiten gaat het om minder dan 10 gevallen. Hoewel niet met zekerheid te stellen zonder individuele dossiers te lichten, vallen in de groep ‘nationaliteit onbekend’ onder andere ook mensen afkomstig uit de verschillende Palestijnse gebieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="05603734" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="57327578" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van deze 80 personen kwamen 60 personen in 2025 met een mvv voor studiedoeleinden naar Nederland. Uitgesplitst naar de verschillende verblijfsdoelen (studie, werk en gezin) is dit de grootste groep. De aanvragen van deze verblijfsvergunningen voor studenten werden door een grote groep verschillende erkend referenten (in dit geval de onderwijsinstellingen) ingediend bij de IND. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="45D1638C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="0CE4BB5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een onderwijsinstelling heeft voor de verblijfsaanvraag bepaald dat de student in kwestie voldoet aan de eisen om een opleiding te volgen. De IND toetst vervolgens aan enkele verblijfsvoorwaarden, zoals een middelenvereisten waarmee de student aantoont voldoende middelen van bestaan te hebben om in eigen onderhoud te voorzien gedurende de studie. Wanneer een vreemdeling voldoet aan de voorwaarden voor verblijf studie, is er geen mogelijkheid om deze te weigeren vanwege het land van herkomst of nationaliteit van de vreemdeling. Dit kan wel als er een gevaar blijkt voor openbare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>orde/nationale veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00EB68D2">
-[...147 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of wanneer er gegronde reden is te veronderstellen dat de vreemdeling voor een ander doel dan studie naar Nederland is gekomen. Omdat een onderwijsinstelling aangeeft dat de student in Nederland komt studeren is in principe geen aanleiding om te twijfelen aan het verblijfsdoel. Op basis van specifieke signalen kan wel een individuele beoordeling door de IND worden uitgevoerd. Ook bij afgifte van de mvv op de ambassade kan geconstateerd worden dat er twijfels zijn over de motieven van de student die naar Nederland komt. Hiervoor is binnen de IND een werkwijze ingeregeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="3DF4BFE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="71727740" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als in de uitvoeringspraktijk mogelijke misstanden worden geconstateerd bij specifieke verblijfsaanvragen, of bij een grote stijging van aanvragen uit bepaalde landen, treedt de IND in gesprek met de erkend referent (voor studenten zijn dat onderwijsinstellingen, voor kennismigranten gaat het om bedrijven) . Er zijn de afgelopen periode geen signalen van misstanden geweest die aanleiding gaven om een dergelijk gesprek met onderwijsinstellingen te voeren. Ook kunnen bestuursrechtelijk maatregelen getroffen worden als daadwerkelijk misstanden worden geconstateerd. Zo kan de IND een waarschuwing afgegeven aan de erkend referent. Mocht de situatie vervolgens niet verbeteren dan kan ook het erkend referentschap worden ingetrokken. Dit heeft tot gevolg dat een onderwijsinstelling geen buitenlandse studenten meer kan aannemen en bedrijven geen gebruik meer kunnen maken van de kennismigrantenregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="4F55C1E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="1E912AC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De IND blijft de situatie nauwlettend in de gaten houden en zal op gebruikelijke wijze handhaven waar dat nodig is. Als reguliere migratieroutes worden gebruikt voor andere doelen, wil ik dat uiteraard tegengaan. Gezien de relatief lage aantallen en het feit dat er bovendien geen stijgende trend zichtbaar is, zie ik op dit moment geen aanleiding voor een generieke aanscherping van het toelatingsbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="4CDAB0C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="7CBCAEC9" w14:textId="660CD0BD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="009720EA" w14:paraId="78CA2625" w14:textId="230A87E1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009720EA" w:rsidR="00BF2956">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="7E265FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009720EA" w:rsidR="00BF2956" w:rsidP="009720EA" w:rsidRDefault="00BF2956" w14:paraId="212FD658" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009720EA" w:rsidR="00BF2956">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3979300C" w14:textId="77777777" w:rsidR="00C04A98" w:rsidRDefault="00C04A98">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="74E7F1FA" w14:textId="77777777" w:rsidR="00846F2D" w:rsidRDefault="00846F2D" w:rsidP="00BF2956">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03F723E2" w14:textId="77777777" w:rsidR="00C04A98" w:rsidRDefault="00C04A98">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E1C42B0" w14:textId="77777777" w:rsidR="00846F2D" w:rsidRDefault="00846F2D" w:rsidP="00BF2956">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="272E04EE" w14:textId="77777777" w:rsidR="00B85A8C" w:rsidRDefault="00B85A8C">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="041AC1BD" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="00BF2956" w:rsidRDefault="00BF2956" w:rsidP="00BF2956">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07C08E60" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="00BF2956" w:rsidRDefault="00BF2956" w:rsidP="00BF2956">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="547D1EF6" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="00BF2956" w:rsidRDefault="00BF2956" w:rsidP="00BF2956">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F45DD91" w14:textId="77777777" w:rsidR="00C04A98" w:rsidRDefault="00C04A98">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="694897B5" w14:textId="77777777" w:rsidR="00846F2D" w:rsidRDefault="00846F2D" w:rsidP="00BF2956">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0060A376" w14:textId="77777777" w:rsidR="00C04A98" w:rsidRDefault="00C04A98">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52F31310" w14:textId="77777777" w:rsidR="00846F2D" w:rsidRDefault="00846F2D" w:rsidP="00BF2956">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="17342053" w14:textId="27A15F74" w:rsidR="00605B4A" w:rsidRDefault="00605B4A" w:rsidP="00605B4A">
+    <w:p w14:paraId="0483736B" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="009720EA" w:rsidRDefault="00BF2956" w:rsidP="009720EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Alle cijfers zijn afgerond op tientallen.</w:t>
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alle cijfers zijn afgerond op tientallen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="07FEFADA" w14:textId="57753497" w:rsidR="00D5086C" w:rsidRPr="00D5086C" w:rsidRDefault="00D5086C" w:rsidP="00D5086C">
+    <w:p w14:paraId="41EF7B41" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="009720EA" w:rsidRDefault="00BF2956" w:rsidP="009720EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009720EA">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-    <w:p w14:paraId="7A4CD0B6" w14:textId="5BEA208F" w:rsidR="00D5086C" w:rsidRDefault="00D5086C">
+      <w:r w:rsidRPr="009720EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de praktijk doet de IND dit m.n. door op basis van persoons- en biometrische gegevens na te gaan of een persoon op dat moment bekend is in de diverse justitiële- en politiesystemen en signaleringssystemen (nationaal en Europees). Dit zijn Eurodac, EU-VIS, BVI-IB (een verzameling van 5 (inter)nationale registers) en JDS. In de nabije toekomst komen daar ECRIS en EES nog bij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B584CF9" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="009720EA" w:rsidRDefault="00BF2956" w:rsidP="009720EA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2637E2DC" w14:textId="77777777" w:rsidR="00B85A8C" w:rsidRDefault="00106BA2">
-[...418 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4B3F36FF" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="00BF2956" w:rsidRDefault="00BF2956" w:rsidP="00BF2956">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6606C36C" w14:textId="77777777" w:rsidR="00B85A8C" w:rsidRDefault="00106BA2">
-[...1246 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="19889BA2" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="00BF2956" w:rsidRDefault="00BF2956" w:rsidP="00BF2956">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...514 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29045856" w14:textId="77777777" w:rsidR="00BF2956" w:rsidRPr="00BF2956" w:rsidRDefault="00BF2956" w:rsidP="00BF2956">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B85A8C"/>
-[...71 lines deleted...]
-    <w:rsid w:val="00F945A4"/>
+    <w:rsidRoot w:val="00BF2956"/>
+    <w:rsid w:val="00031D25"/>
+    <w:rsid w:val="00203380"/>
+    <w:rsid w:val="00473214"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="00577591"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007E1132"/>
+    <w:rsid w:val="00846F2D"/>
+    <w:rsid w:val="009720EA"/>
+    <w:rsid w:val="00B46E03"/>
+    <w:rsid w:val="00BF2956"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2439874E"/>
-  <w15:docId w15:val="{86429634-DE13-435D-8D3B-CAB068E37488}"/>
+  <w14:docId w14:val="736B1B67"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{22617212-CF8B-488D-8F11-905C91AD8855}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3121,75 +997,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3224,55 +1100,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3344,830 +1220,694 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00BF2956"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...231 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...24 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00BF2956"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007543EA"/>
+    <w:rsid w:val="00BF2956"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...81 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB68D2"/>
+    <w:rsid w:val="00BF2956"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB68D2"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BF2956"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB68D2"/>
+    <w:rsid w:val="00BF2956"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EB68D2"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BF2956"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009720EA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4443,53 +2183,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4288</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>800</ap:Words>
+  <ap:Characters>4400</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
+  <ap:Lines>36</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5057</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5190</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>