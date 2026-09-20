--- v0 (2026-07-02)
+++ v1 (2026-09-20)
@@ -1,4264 +1,899 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...35 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00ED3AAF" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="19D9EF8C" w14:textId="08B8250E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>454</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voortgangsrapportage uitvoering wetten oorlogsgetroffenen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00ED3AAF" w:rsidP="00ED3AAF" w:rsidRDefault="00ED3AAF" w14:paraId="5902DF4E" w14:textId="260A747F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>218</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00ED3AAF" w:rsidP="00ED3AAF" w:rsidRDefault="00ED3AAF" w14:paraId="28A551C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00ED3AAF" w14:paraId="422D810E" w14:textId="492E25C4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bij deze stuur ik u, zoals eerder toegezegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, de concept </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk233188855" w:id="2"/>
-[...12 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:name="_Hlk233188855" w:id="0"/>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Beleidsregel backpay-uitkering voor weduwen en weduwnaars” (hierna: de beleidsregel) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toe en de daarbij behorende uitvoeringstoets die door de Sociale Verzekeringsbank (SVB) is uitgevoerd. Met deze beleidsregel wordt, op initiatief van de BBB-fractie, gehoor gegeven aan de oproep vanuit uw Kamer en delen van de Indische en Molukse gemeenschappen, om specifiek aan deze weduwen en weduwnaars een individuele vorm van rechtsherstel te bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="66BCCEA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="7450AAF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De backpay-kwestie gaat over de ambtenaren en militairen die in dienst waren van het Nederlands-Indisch gouvernement en aan wie ten tijde van de Japanse bezetting van Nederlands-Indië/Indonesië geen dan wel geen volledig salaris is uitbetaald. Via de Uitkeringsregeling Backpay uit 2015,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kwamen de toen nog levende ambtenaren en militairen, op morele gronden, in aanmerking voor een eenmalige uitkering van €25.000. Via de beleidsregel wordt alsnog een individuele vorm van rechtsherstel geboden aan de nog levende weduwen en weduwnaars van de ambtenaren en militairen die in 2015 niet in aanmerking kwamen voor een backpay-uitkering omdat zij destijds al waren overleden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="55BBBED0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="1E941FC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de totstandkoming van de onderhavige beleidsregel is getracht om een balans te vinden tussen een uitvoerbare en financieel haalbare regeling en een regeling die kan rekenen op draagvlak. Helaas moet worden geconcludeerd dat deze voorwaarden niet met elkaar te verenigen zijn. Zoals uit het eerdere onderzoek naar de haalbaarheid en uitvoerbaarheid van een backpay-regeling voor weduwen bleek, is een dergelijke regeling zeer complex uitvoerbaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitvoerbaarheid van een regeling vereist een beperkte en overzichtelijke doelgroep. De keuze voor een beperkte doelgroep leidt automatisch tot gebrek aan draagvlak omdat de gemeenschappen een bredere doelgroep voorstaan die ook bestaat uit erfgenamen van reeds overleden weduwen en weduwnaars. Gegeven deze patstelling is ervoor gekozen om het bieden van enige vorm van rechtsherstel aan de weduwen en weduwnaars voorop te stellen. De onderhavige regeling is daarom gericht op de weduwen en weduwnaars die op het moment van indiening van een aanvraag nog in leven zijn. Alleen op deze manier kan worden gekomen tot een regeling die uitvoerbaar is en die daardoor binnen afzienbare termijn de beoogde vorm van rechtsherstel kan bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="33941CEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="54260E01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk233282032" w:id="1"/>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de uitvoeringstoets van de SVB blijkt dat de beleidsregel onder voorwaarden uitvoerbaar is. Naar verwachting kan aan de gestelde voorwaarden worden voldaan. De implementatie daarvan zal in samenspraak met de SVB plaatsvinden. Bij de totstandkoming van de beleidsregel is verkend wat de gevolgen zouden zijn als de beleidsregel, in overeenstemming met de wens van verschillende belangenorganisaties, ook gericht zou zijn op de erfgenamen van reeds overleden weduwen. De conclusie is dat een dergelijke regeling niet uitvoerbaar is. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="52F423C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="7B0CE327" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze zomer zal de internetconsultatie plaatsvinden. Individuele personen en organisaties krijgen dan de mogelijkheid om commentaar te leveren op de concept-beleidsregel. Vervolgens zal de beleidsregel worden afgerond en worden voorgelegd aan de ministerraad. Uit de uitvoeringstoets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>blijkt dat de SVB vervolgens vier maanden nodig heeft om de uitvoering van de beleidsregel voor te bereiden. Naar verwachting kan de regeling in het eerste kwartaal van 2027 in werking treden. Gelet op de hoge leeftijd van de weduwen en weduwnaars doen de SVB en ik ons best om de beleidsregel zo snel als mogelijk in werking te laten treden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="38733DEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="381AFF78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik besef mij terdege dat volledig rechtsherstel voor de weduwen en weduwnaars nooit mogelijk is. De gebeurtenissen uit het verleden, zowel tijdens als na afloop van de Tweede Wereldoorlog, kunnen niet worden teruggedraaid en het leed en trauma’s die hiervan het gevolg zijn, kunnen nooit volledig worden weggenomen. De onvrede over de afhandeling van de backpay-kwestie die leeft binnen een deel van de Indische en Molukse gemeenschappen, zal helaas ook met deze regeling naar verwachting niet worden weggenomen. Dit laat onverlet dat het kabinet, zoals gevraagd door de BBB-fractie, met deze beleidsregel wel erkenning geeft aan de noodzaak om aan de betreffende weduwen en weduwnaars enige vorm van rechtsherstel te bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="7EC760AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="41D4D4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik hoop u zo voldoende te hebben geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00C93D70" w14:paraId="0829DD5E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00ED3AAF" w14:paraId="1F956EA1" w14:textId="509275E9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...600 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="00C93D70" w:rsidP="00ED3AAF" w:rsidRDefault="00ED3AAF" w14:paraId="1C74BC38" w14:textId="6C1373EA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3AAF" w:rsidR="00C93D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED3AAF" w:rsidR="004E5D09" w:rsidP="00ED3AAF" w:rsidRDefault="004E5D09" w14:paraId="4565634C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00ED3AAF" w:rsidR="004E5D09" w:rsidSect="00BB6EF9">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FA93DF1" w14:textId="77777777" w:rsidR="00122B4D" w:rsidRDefault="00122B4D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="64BE1B4C" w14:textId="77777777" w:rsidR="007B7E4C" w:rsidRDefault="007B7E4C" w:rsidP="00C93D70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FFB1F34" w14:textId="77777777" w:rsidR="00122B4D" w:rsidRDefault="00122B4D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="27E99E63" w14:textId="77777777" w:rsidR="007B7E4C" w:rsidRDefault="007B7E4C" w:rsidP="00C93D70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A5D819F" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="4FE0CA31" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00C93D70" w:rsidRDefault="00C93D70" w:rsidP="00C93D70">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="526D773E" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00C93D70" w:rsidRDefault="00C93D70" w:rsidP="00C93D70">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01662CFE" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00C93D70" w:rsidRDefault="00C93D70" w:rsidP="00C93D70">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58EC7D58" w14:textId="77777777" w:rsidR="00122B4D" w:rsidRDefault="00122B4D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79A3FC7E" w14:textId="77777777" w:rsidR="007B7E4C" w:rsidRDefault="007B7E4C" w:rsidP="00C93D70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DB7A353" w14:textId="77777777" w:rsidR="00122B4D" w:rsidRDefault="00122B4D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="446D8A6F" w14:textId="77777777" w:rsidR="007B7E4C" w:rsidRDefault="007B7E4C" w:rsidP="00C93D70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0CFF0C61" w14:textId="77777777" w:rsidR="00717ADF" w:rsidRPr="0005370C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28937D5F" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00ED3AAF" w:rsidRDefault="00C93D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0005370C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0005370C">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer 2025-2026, nr. 2026D09838, Schriftelijke antwoorden op vragen gesteld tijdens de eerste termijn van de begrotingsbehandeling van Volksgezondheid, Welzijn en Sport op 3 maart 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2F8AA02C" w14:textId="77777777" w:rsidR="0060600B" w:rsidRPr="0060600B" w:rsidRDefault="00000000" w:rsidP="0060600B">
+    <w:p w14:paraId="3D3D607B" w14:textId="587311C4" w:rsidR="00C93D70" w:rsidRPr="00ED3AAF" w:rsidRDefault="00C93D70" w:rsidP="0060600B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0060600B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0060600B">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 2015, 47434</w:t>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stcrt. 2015, nr. 47434</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="742F7948" w14:textId="77777777" w:rsidR="0080427D" w:rsidRPr="0080427D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76AB26A5" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00ED3AAF" w:rsidRDefault="00C93D70">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0080427D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3AAF">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0080427D">
-[...18 lines deleted...]
-        <w:t>2021/22, 20454, nr. 172.</w:t>
+      <w:r w:rsidRPr="00ED3AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2021/22, 20454, nr. 172.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="436D758D" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5FA326F9" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00C93D70" w:rsidRDefault="00C93D70" w:rsidP="00C93D70">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...997 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4E2628AB" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="54C2559D" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00C93D70" w:rsidRDefault="00C93D70" w:rsidP="00C93D70">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...349 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DBEAA9F" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0DFD7C71" w14:textId="77777777" w:rsidR="00C93D70" w:rsidRPr="00C93D70" w:rsidRDefault="00C93D70" w:rsidP="00C93D70">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1039 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...326 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...219 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00C93D70"/>
+    <w:rsid w:val="002E3C4A"/>
+    <w:rsid w:val="00320F0E"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="007B7E4C"/>
+    <w:rsid w:val="00834F95"/>
+    <w:rsid w:val="00BB6EF9"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rsid w:val="00ED3AAF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ko-KR"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3BA50014"/>
+  <w14:docId w14:val="6DF6A899"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{116FCB8F-8F55-4A80-B1B4-E6005A59ED17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:kern w:val="3"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4373,51 +1008,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4599,1127 +1234,1032 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C93D70"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...163 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...158 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...194 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00717ADF"/>
-[...4 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00717ADF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00717ADF"/>
+    <w:rsid w:val="00C93D70"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...25 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C1D63"/>
-[...10 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007C1D63"/>
-[...10 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00C93D70"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C1D63"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00C93D70"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...24 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C93D70"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED3AAF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>678</ap:Words>
-  <ap:Characters>3735</ap:Characters>
+  <ap:Words>704</ap:Words>
+  <ap:Characters>3878</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4405</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4573</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>