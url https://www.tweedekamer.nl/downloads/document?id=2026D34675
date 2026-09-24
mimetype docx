--- v0 (2026-07-02)
+++ v1 (2026-09-24)
@@ -1,3876 +1,882 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...16 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidRDefault="00CD5856" w14:paraId="47D4C050" w14:textId="77777777">
+    <w:p w:rsidRPr="00DD0479" w:rsidR="00DD0479" w:rsidP="00DD0479" w:rsidRDefault="00DB6908" w14:paraId="42489C63" w14:textId="4CE0C1AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...45 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk232670944" w:id="0"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479" w:rsidR="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>147</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479" w:rsidR="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479" w:rsidR="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Kaderwet zelfstandige bestuursorganen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="00DD0479" w:rsidP="00DD0479" w:rsidRDefault="00DD0479" w14:paraId="5FABBBB8" w14:textId="24077358">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>104</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Langdurige zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="00DD0479" w:rsidP="00DD0479" w:rsidRDefault="00DD0479" w14:paraId="2D789469" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479" w:rsidR="00DB6908">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="00DD0479" w:rsidP="00DD0479" w:rsidRDefault="00DD0479" w14:paraId="1F620E04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="00DD0479" w:rsidP="00DD0479" w:rsidRDefault="00DD0479" w14:paraId="0CA2B544" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="00DB6908" w:rsidP="00DD0479" w:rsidRDefault="00DB6908" w14:paraId="1E592A2F" w14:textId="6F4DC776">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="0085C355" w14:textId="0D33FC0D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de brief van 10 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00CC6120">
-[...75 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft de vaste commissie voor Volksgezondheid, Welzijn en Sport mij verzocht om een toelichting te geven op de gevolgde procedure van het vaststellen van een beleidsregel op basis van de Kaderwet zelfstandige bestuursorganen (Kaderwet) en niet de weg van de aanwijzingsbevoegdheid ingevolge de Wet marktordening gezondheidszorg (Wmg) met een daaraan voorafgaande voorhangprocedure bij het parlement. Daarnaast heb ik op verzoek van de commissie een afschrift van de beleidsregel bijgevoegd. Deze is reeds gepubliceerd in de Staatscourant. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="26A348B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="6128FD67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Nederlandse Zorgautoriteit (NZa) voert haar wettelijke taken uit als zelfstandig bestuursorgaan. De minister van VWS bepaalt de beleidsmatige kaders en neemt de politiek-bestuurlijke beslissingen, terwijl de NZa binnen die kaders zelfstandig verantwoordelijk is voor de uitvoering van haar wettelijke taken, waaronder het vaststellen van prestaties en tarieven. De NZa is daarbij niet hiërarchisch ondergeschikt aan de minister. Sturing op de taakuitoefening van de NZa kan daarom uitsluitend plaatsvinden voor zover de wet daarvoor een expliciete bevoegdheid biedt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De bestaande wetgeving regelt op dat gebied de bevoegdheid op grond van de Kaderwet om een beleidsregel vast te stellen voor de taakuitoefening door de NZa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en om op grond van de Wmg een algemene aanwijzing te geven aan de NZa met betrekking tot onderwerpen waarvoor zij op grond van de Wmg (beleids)regels vaststelt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F0584" w:rsidP="003F0584" w:rsidRDefault="003F0584" w14:paraId="32636CE4" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="000C2460">
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="7C8E3FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="78349836" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Artikel 21 van de Kaderwet geeft de minister een ruime bevoegdheid om vooraf via een beleidsregel aan te geven op welke wijze de taakuitoefening moet plaatsvinden, alsmede om met een beleidsregel een kader te stellen of bij te stellen waarbinnen de taakuitoefening door het zelfstandig bestuursorgaan moet plaatsvinden. Daarmee kan de minister een algemeen kader stellen waarbinnen de NZa haar bevoegdheden uitoefent, terwijl de NZa verantwoordelijk blijft voor de concrete toepassing daarvan. Het vaststellen van een dergelijke beleidsregel betreft een zelfstandige bevoegdheid van de minister. Er geldt geen voorschrift dat een ontwerp daarvan eerst gedurende een bepaalde tijd ter kennis van de Eerste Kamer en Tweede Kamer moet worden gebracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="14C03FF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="2E619874" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Artikel 7 Wmg biedt de minister de mogelijkheid om de NZa een algemene aanwijzing te geven. Een aanwijzing is bedoeld om de NZa opdracht te geven beleidsregels of nadere regels vast te stellen ten aanzien van een bepaald onderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dit instrument wordt doorgaans ingezet bij beleidsrijke wijzigingen, zoals de invoering van een nieuw bekostigingssysteem, het starten van een experiment of het doorvoeren van een tariefmaatregel. De minister moet op grond van artikel 8 Wmg de zakelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>NZa haar bevoegdheden uitoefent, terwijl de NZa verantwoordelijk blijft voor de concrete toepassing daarvan. Het vaststellen van een dergelijke beleidsregel betreft een zelfstandige bevoegdheid van de minister</w:t>
-[...40 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">inhoud van een voorgenomen aanwijzing gedurende 30 dagen schriftelijk ter kennis van de Eerste en Tweede Kamer brengen. Het parlement wordt hiermee enige tijd in de gelegenheid gesteld opmerkingen over het voornemen te maken en daarover met de betrokken bewindspersoon van gedachten te wisselen. De minister kan na deze voorhangprocedure een aanwijzing aan de NZa geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="712271CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="5174D99B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals ik in de Kamerbrief van 28 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al met u heb gedeeld, geeft het kabinet binnen het beschikbare Wlz-kader voor 2027 prioriteit aan het niet-doorvoeren van drie tariefmaatregelen voor het jaar 2027. Gelet hierop heb ik gekozen voor het vaststellen van een beleidsregel op grond van de Kaderwet. Deze beleidsregel wijzigt de beleidsregel voor het gebruik van kostenonderzoeken als basis voor de vaststelling van tarieven voor bij of krachtens de Wet langdurige zorg omschreven zorg.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met deze beleidsregel wordt een kader gesteld voor de taakuitoefening van de NZa, met als doel prioriteit te kunnen geven aan het niet-uitvoeren van (voorgenomen) tariefmaatregelen omdat het beschikbare Wlz-kader keuzes vergt. De toepassing van de (gewijzigde) beleidsregel voor 2027 leidt tot uitstel van de implementatie van de uitkomsten van het onderzoek naar de vergoeding voor de kosten van het eigen vermogen tot 2028. De toepassing van de beleidsregel biedt ruimte voor nader overleg met de NZa en zorgkantoren om te bezien of, en zo ja hoe, de uitkomsten van het kostenonderzoek op een doelmatige wijze kunnen worden verwerkt in het zorginkoopbeleid en het beschikbare Wlz-kader vanaf 2028.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="009D360C" w14:paraId="72B4617D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="00DD0479" w14:paraId="46BE645E" w14:textId="638B5D66">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E711DC">
-[...209 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:r w:rsidRPr="00DD0479" w:rsidR="009D360C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg, Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="009D360C" w:rsidP="00DD0479" w:rsidRDefault="00DD0479" w14:paraId="19AF8581" w14:textId="4ACDB71B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0479" w:rsidR="009D360C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DD0479" w:rsidR="00FE0FA3" w:rsidP="00DD0479" w:rsidRDefault="00FE0FA3" w14:paraId="012E9E36" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DD0479" w:rsidR="00FE0FA3" w:rsidSect="00E36D35">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="040F3906" w14:textId="77777777" w:rsidR="00B91B75" w:rsidRDefault="00B91B75">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2484D7E0" w14:textId="77777777" w:rsidR="000C4203" w:rsidRDefault="000C4203" w:rsidP="009D360C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="678D77EF" w14:textId="77777777" w:rsidR="00B91B75" w:rsidRDefault="00B91B75">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="01CE463D" w14:textId="77777777" w:rsidR="000C4203" w:rsidRDefault="000C4203" w:rsidP="009D360C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Lohit Hindi">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E127ECE" w14:textId="66EE46B6" w:rsidR="00DC7639" w:rsidRDefault="00A45F90">
+  <w:p w14:paraId="26938279" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="009D360C" w:rsidRDefault="009D360C" w:rsidP="009D360C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...190 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A9F85A1" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="009D360C" w:rsidRDefault="009D360C" w:rsidP="009D360C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D2E30B3" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="009D360C" w:rsidRDefault="009D360C" w:rsidP="009D360C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C31D512" w14:textId="77777777" w:rsidR="00B91B75" w:rsidRDefault="00B91B75">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="20324718" w14:textId="77777777" w:rsidR="000C4203" w:rsidRDefault="000C4203" w:rsidP="009D360C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11BD4F88" w14:textId="77777777" w:rsidR="00B91B75" w:rsidRDefault="00B91B75">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39BF6FC0" w14:textId="77777777" w:rsidR="000C4203" w:rsidRDefault="000C4203" w:rsidP="009D360C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="50C15E6F" w14:textId="77777777" w:rsidR="003F0584" w:rsidRPr="00D44AB6" w:rsidRDefault="00000000" w:rsidP="00D44AB6">
+    <w:p w14:paraId="373E095A" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="00DD0479" w:rsidRDefault="009D360C" w:rsidP="00D44AB6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D44AB6">
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Kenmerk: 36800-XVI-196/2026D28646.</w:t>
+        <w:t xml:space="preserve"> Kenmerk: 36800-XVI-196/2026D28646.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2550BB1E" w14:textId="77777777" w:rsidR="003F0584" w:rsidRPr="00D44AB6" w:rsidRDefault="00000000" w:rsidP="00D44AB6">
+    <w:p w14:paraId="61F98FC5" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="00DD0479" w:rsidRDefault="009D360C" w:rsidP="00D44AB6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D44AB6">
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Artikel 21 van de Kaderwet zelfstandige bestuursorganen.</w:t>
+        <w:t xml:space="preserve"> Artikel 21 van de Kaderwet zelfstandige bestuursorganen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="25272BDE" w14:textId="77777777" w:rsidR="003F0584" w:rsidRPr="00D44AB6" w:rsidRDefault="00000000" w:rsidP="00D44AB6">
+    <w:p w14:paraId="3E0D5CBF" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="00DD0479" w:rsidRDefault="009D360C" w:rsidP="00D44AB6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D44AB6">
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Artikel 7 Wmg.</w:t>
+        <w:t xml:space="preserve"> Artikel 7 Wmg.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6ACA9F70" w14:textId="77777777" w:rsidR="003F0584" w:rsidRPr="00D44AB6" w:rsidRDefault="00000000" w:rsidP="00D44AB6">
+    <w:p w14:paraId="21ABDF9C" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="00DD0479" w:rsidRDefault="009D360C" w:rsidP="00D44AB6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D44AB6">
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>In artikel 59 Wmg is bepaald in welke situaties het geven van een voorafgaande aanwijzing verplicht is (bijvoorbeeld voor het vaststellen en wijzigen van een tariefsoort en voor experimenten).</w:t>
+        <w:t xml:space="preserve"> In artikel 59 Wmg is bepaald in welke situaties het geven van een voorafgaande aanwijzing verplicht is (bijvoorbeeld voor het vaststellen en wijzigen van een tariefsoort en voor experimenten).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7A5389F0" w14:textId="77777777" w:rsidR="003F0584" w:rsidRPr="00D44AB6" w:rsidRDefault="00000000" w:rsidP="00D44AB6">
+    <w:p w14:paraId="59AE1D71" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="00DD0479" w:rsidRDefault="009D360C" w:rsidP="00D44AB6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D44AB6">
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-        <w:rPr>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, 2025-2026, 36800-XVI, nr. 196.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="71DFBEEF" w14:textId="77777777" w:rsidR="003F0584" w:rsidRPr="00183DBA" w:rsidRDefault="00000000" w:rsidP="00D44AB6">
+    <w:p w14:paraId="07AC539E" w14:textId="1BE3CE69" w:rsidR="009D360C" w:rsidRPr="00DD0479" w:rsidRDefault="009D360C" w:rsidP="00D44AB6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D44AB6">
+      <w:r w:rsidRPr="00DD0479">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D44AB6">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00DD0479">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>Beleidsregel van de Minister van Volksgezondheid, Welzijn en Sport van 29 juni 2018, zie Stcrt. 2018, 37598 en Stcrt. 2019, 33998).</w:t>
+        <w:t xml:space="preserve"> Beleidsregel van de Minister van Volksgezondheid, Welzijn en Sport van 29 juni 2018, zie Stcrt. 2018, nr. 37598 en Stcrt. 2019, nr. 33998).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4ACE930A" w14:textId="0B203934" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="69BAF9E9" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="009D360C" w:rsidRDefault="009D360C" w:rsidP="009D360C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...913 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20E2D68E" w14:textId="68534614" w:rsidR="00CD5856" w:rsidRDefault="00A45F90">
+  <w:p w14:paraId="6B27EE32" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="009D360C" w:rsidRDefault="009D360C" w:rsidP="009D360C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...353 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B16CF0D" w14:textId="1AF7B0FC" w:rsidR="00CD5856" w:rsidRDefault="00A45F90">
+  <w:p w14:paraId="7DA71514" w14:textId="77777777" w:rsidR="009D360C" w:rsidRPr="009D360C" w:rsidRDefault="009D360C" w:rsidP="009D360C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1049 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...118 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...152 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="009D360C"/>
+    <w:rsid w:val="000C4203"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003105CB"/>
+    <w:rsid w:val="00916C2F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009D360C"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00DB6908"/>
+    <w:rsid w:val="00DD0479"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E36D35"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00127A38"/>
+  <w14:docId w14:val="122F37EF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C17F84B9-942B-41F4-957E-1F32664C7438}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3985,51 +991,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4211,1049 +1217,1026 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D360C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...163 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...158 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...194 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F0584"/>
-[...9 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003F0584"/>
-[...2 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="009D360C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Kop 4 Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003F0584"/>
+    <w:rsid w:val="009D360C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-    <w:name w:val="Witregel W1 (bodytekst)"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...10 lines deleted...]
-    </w:rPr>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D360C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D360C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009D360C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD0479"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>673</ap:Words>
-  <ap:Characters>3702</ap:Characters>
+  <ap:Words>700</ap:Words>
+  <ap:Characters>3855</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>30</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4367</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4546</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>