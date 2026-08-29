--- v0 (2026-07-02)
+++ v1 (2026-08-29)
@@ -1,2925 +1,1422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00243AD5" w14:paraId="413BE5D1" w14:textId="77777777">
-[...51 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00940116" w:rsidR="00940116" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="01528D59" w14:textId="138D08F5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116" w:rsidR="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>689</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116" w:rsidR="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00940116" w:rsidR="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Herziening Zorgstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="00940116" w:rsidP="00940116" w:rsidRDefault="00940116" w14:paraId="24F41502" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116" w:rsidR="0066728D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1355</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="00940116" w14:paraId="584B3186" w14:textId="31F0F984">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="00940116" w:rsidP="00940116" w:rsidRDefault="00940116" w14:paraId="2F3146BE" w14:textId="748247C5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="00940116" w:rsidP="00940116" w:rsidRDefault="00940116" w14:paraId="67972F59" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="540CF2DD" w14:textId="7B2BBEFF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Met deze brief informeert het kabinet u over de voorgenomen modelaanpassingen die de risicoverevening vanaf 2027 verder verbeteren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00243AD5" w14:paraId="113B32B4" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="0FCDF59C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="6B5415AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Iedereen in Nederland heeft recht op dezelfde zorg uit het basispakket tegen dezelfde prijs. Passende zorg is de norm en een goed functionerende risicoverevening is een van de instrumenten die hieraan ten grondslag ligt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4F46">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">De risicoverevening zorgt ervoor dat zorgverzekeraars gecompenseerd worden voor voorspelbare gezondheidsverschillen in hun verzekerdenpopulatie. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4F46">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Daardoor kan iedereen in Nederland (ongeacht diens gezondheid, leeftijd of andere persoonskenmerken) een basisverzekering afsluiten tegen dezelfde premie. Door een goed werkende risicoverevening ontstaat een gelijk speelveld voor zorgverzekeraars. Dit voorkomt prikkels tot (indirecte) risicoselectie. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4F46">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ook worden zorgverzekeraars gestimuleerd om zich te richten op</w:t>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Ook worden zorgverzekeraars gestimuleerd om zich te richten op het inkopen van passende zorg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="13D04393" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="37BD1B05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook het afgelopen jaar is werk verzet om het risicovereveningsmodel nog verder te verbeteren. Daartoe zijn een aantal onderzoeken uitgevoerd binnen de Werkgroep Ontwikkeling Risicoverevening (WOR). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00243AD5" w14:paraId="2A3051D4" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="6CC266A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="78E82A31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Belangrijkste punten van de brief: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00940337" w14:paraId="510A2AF8" w14:textId="77777777">
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="7DA795CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van de uitgevoerde onderzoeken wil het kabinet een aantal modelwijzigingen doorvoeren. Het kabinet is voornemens om het kenmerk voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Farmacie Kostengroepen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FKG) en het kenmerk voor Diagnose Kostengroepen (DKG) aan te passen en een aantal vereenvoudigingen aan te brengen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="212AF15B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook is onderzocht of het eigen-risicomodel van de risicoverevening moet worden aangepast indien het eigen risico wijzigt en/of een tranchering wordt ingevoerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="0779EABB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genoemde modelaanpassingen zijn afgestemd met individuele zorgverzekeraars, Zorgverzekeraars Nederland (ZN) en Zorginstituut Nederland. Deze zomer worden de modelverbeteringen in samenhang doorgerekend in de zogeheten Overall Toets (OT). In september wordt de Kamer geïnformeerd over de definitieve vormgeving van de risicoverevening 2027 en over het onderzoeksprogramma voor het volgende jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="6B2EC406" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot is in de brief opgenomen dat het kabinet heeft besloten te stoppen met het uitvoeren van de Monitor risicoverevening en is een update opgenomen over de verkenning van verbetermogelijkheden van de catastroferegeling (naar aanleiding van de eerder uitgevoerde evaluatie).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="7C230DF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="67DAC8D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aanpassingen in de risicoverevening per 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="4F56D3EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze paragraaf worden de onderzoeken beschreven die in het afgelopen jaar zijn uitgevoerd en die gericht waren op een specifieke modelverbetering. Daarnaast wordt omschreven welke aanpassingen het kabinet voornemens is per 2027 uit te voeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="510C979E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00940337" w14:paraId="0E1F3F44" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="6B21598B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Groot onderhoud FKG </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="79751ED5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op de kenmerken van het risicovereveningsmodel vindt periodiek onderhoud plaats. Dit jaar heeft het tweede deel (vervolg op onderzoek van vorig jaar) van het groot onderhoud FKG plaatsgevonden. Het onderzoek heeft zich gericht op de vormgeving van het FKG-criterium in het somatische- en het ggz-model.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="1D2CBC9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De WOR adviseert om een nieuwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DFKai-SB" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extramurale FKG-klasse toe te voegen. Daarnaast adviseert de WOR een verfijning van de FKG-indeling (door gebruik te maken van indicatiecodes) en steunt de WOR een aanpassing van de drempelwaarden van enkele somatische- en ggz-FKG’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DFKai-SB" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DFKai-SB" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet neemt deze adviezen over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="584C3716" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="7EEA2A58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Groot onderhoud DKG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="78676CA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DFKai-SB" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook stond dit jaar een groot onderhoud DKG op de onderzoeksagenda. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DFKai-SB" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De WOR adviseert om een update in de onderliggende diagnoses en zorgproducten door te voeren. Daarnaast adviseert de WOR om een nieuwe clustering binnen het DKG-kenmerk toe te passen en om de GRZ-dx-groepen te verwijderen. De GRZ-dx-groepen bevatten kosten van de geriatrische revalidatiezorg. De onderliggende data van deze groepen zijn binnenkort niet meer beschikbaar vanwege de ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>experimentbekostiging revalidatie en herstel’.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DFKai-SB" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Het kabinet neemt deze adviezen van de WOR over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="32BF1D4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="68D3F174" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mogelijke vereenvoudigingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="25E2F138" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de afgelopen decennia is het risicovereveningsmodel steeds complexer geworden. Dit kan problemen opleveren in de uitvoering, maar ook voor de interpretatie van normbedragen. Er is daarom onderzoek uitgevoerd naar mogelijke vereenvoudigingen van het risicovereveningsmodel. De WOR adviseert vier vereenvoudigingen voor het kenmerk aard van het inkomen (AVI) en één vereenvoudiging voor het kenmerk sociaal economische status (SES). Deze vereenvoudigingen leveren verbeteringen op ten aanzien van de complexiteit, terwijl de verevende werking maar beperkt afneemt. Het kabinet neemt dit advies over. Ook blijft complexiteit een belangrijk aspect van toekomstige onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="0E4CB169" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="776"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="3F32ABB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Nieuwe vormgeving risicovereveningsmodel voor eigen betalingen onder het verplicht eigen risico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="15F1DAB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het coalitieakkoord “Aan de slag” is een wijziging van de vormgeving van het verplicht eigen risico opgenomen, waaronder de tranchering en een verhoging van het eigen risico.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De wijzigingen kunnen gevolgen hebben voor het eigen-risicomodel binnen de risicoverevening. Daarom is onderzocht of de in het coalitieakkoord genoemde wijzigingen aanleiding zijn om ook het eigen-risicomodel van de risicoverevening aan te passen. Daarnaast is in dit onderzoek gekeken naar een alternatieve methode voor het schalen van de verwachte opbrengsten naar de landelijk geraamde opbrengst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="7A5FFBB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DFKai-SB" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De WOR constateert dat het niet nodig is om het eigen-risicomodel aan te passen bij een eventuele nieuwe vormgeving van het eigen risico.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Wel adviseert de WOR een verbetering van het model door te voeren (los van de wijziging van het eigen risico). De verbetering houdt in dat voor het vaststellen van de groep verzekerden die naar verwachting het eigen risico (vrijwel) volmaakt, ook wordt meegenomen of verzekerden een psychische aandoening hebben.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="4F486A87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="282BAF29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het model voor de opbrengsten van het verplicht eigen risico voor 2027 wordt geschat op basis van kostengegevens uit 2024. Om aan te sluiten bij de raming van de opbrengsten van het verplicht eigen risico in 2027 vindt een schaling plaats. De WOR heeft geadviseerd om die schaling op een nauwkeurigere manier te gaan doen dan voorheen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="2EEB83E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet neemt de adviezen van de WOR over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="1C2EE2E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="4DC33FB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schuldenproblematiek in de risicoverevening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="566FFEC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er bestaat een sterke samenhang tussen problematische schulden en gezondheid. Daarom is onderzocht of gegevens van de Belastingdienst over problematische schulden kunnen worden gebruikt om het risicovereveningsmodel te verbeteren. In het onderzoek is de beschikbare informatie op verschillende manieren tegen het licht gehouden en zijn uiteindelijk vier modelvarianten doorgerekend. De WOR heeft geadviseerd voor model 2027 geen kenmerk voor schuldenproblematiek in te voeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De verbetering van het model wordt niet voldoende geacht en er zijn twijfels bij de validiteit en de stabiliteit van de onderliggende data. Het kabinet neemt dit advies over.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="218D49EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="4459965C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pre-Overall Toets (Pre-OT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="3BEA2708" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de zogenaamde Pre-OT zijn de effecten van bovenstaande voorgestelde modelverbeteringen in samenhang onderzocht. Hierbij zijn ook de wijzigingen die voortvloeien uit het reguliere onderhoud aan de extreem hoge kostenclusters (EHK’s) meegenomen. Het Zorginstituut voert dit onderhoud jaarlijks uit. De WOR constateert dat het gezamenlijk meenemen van de modelwijzigingen geen ander beeld geeft dan hetgeen naar voren komt uit de partiële onderzoeken. Voor alle onderscheiden maatstaven binnen de Pre-OT is sprake van een lichte verbetering als gevolg van deze modelaanpassingen. Inhoudelijk zijn deze wijzigingen verbeteringen of vereenvoudigingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="20E82F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De WOR adviseert de voorgestelde modelwijzigingen in de Overall Toets (OT) mee te nemen binnen het vervolg van het jaarlijkse proces voor de bepaling van de risicovereveningbijdragen. Het kabinet neemt dit advies over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="0661FB10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="2AD613D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00940337" w14:paraId="5FCADF01" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Overige punten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="71C383AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>De Monitor Risicoverevening</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="749F97FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarlijks informeert het kabinet de Kamer over de evaluatie van het risicovereveningsmodel door middel van de monitor risicoverevening. In het kader van de ambtelijke taakstelling voor het ministerie van Volksgezondheid, Welzijn en Sport (VWS) is het kabinet voornemens met deze monitor te stoppen. De beleidsrelevantie van de monitor blijkt beperkt. De huidige jaarlijkse onderzoekscyclus van de WOR, wetenschappelijk onderzoek en signalen uit het veld bieden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>voldoende inzicht in de kwaliteit van het risicovereveningsmodel. Inzichten die hier worden opgedaan kunnen worden meegenomen in de onderzoeksagenda van de risicoverevening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="29965612" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="0770BAF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Evaluatie catastroferegeling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="0AC0978E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de brief over het risicovereveningsmodel 2025 van 17 juni 2024 is de Kamer geïnformeerd over de evaluatie van de catastroferegeling die van toepassing is geweest tijdens de COVID-19 pandemie. In de brief van 30 juni 2025 is de verwachting uitgesproken dat de Kamer in deze brief geïnformeerd zou worden over de uitwerking van de meest kansrijke oplossingsrichtingen voor verbetering van de catastroferegeling. Deze uitwerking is nog niet zover om de Kamer daar verder over te informeren met deze brief. Het kabinet zal de Kamer in de zomer van 2027, via de brief over het risicovereveningsmodel 2028, op de hoogte brengen van de bevindingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="1982DA8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="4C076DB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00940337" w14:paraId="04DA1843" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Proces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="540940E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De modelverbeteringen genoemd in paragraaf 1 zijn gebaseerd op resultaten van verschillende onderzoeken en een Pre-OT waarin verbeteringen gezamenlijk zijn bekeken. Deze zomer worden alle voorgenomen modelverbeteringen integraal doorgerekend op basis van de meest recente en representatief gemaakte gegevens in de OT. Vervolgens vindt na de zomer de definitieve besluitvorming plaats. De verwachting is dat de Kamer in september over de definitieve vormgeving van het risicovereveningsmodel 2027 en over het onderzoeksprogramma 2026-2027 wordt geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="020AB615" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De modelwijzigingen worden uiteindelijk vastgelegd in het Besluit zorgverzekering en in de Regeling risicoverevening 2027. De Zvw schrijft voor dat de regeling voor 1 oktober 2026 wordt gepubliceerd, zodat zorgverzekeraars op uiterlijk 12 november van het jaar de nominale premies voor hun zorgverzekeringen vast kunnen stellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="6FF7FBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="04DC8C47" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...16 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...387 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tot besluit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="1BFE26AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De risicoverevening is een essentieel element voor het goed functioneren van de Zvw, maar het is ook een technisch onderwerp. Als altijd is het kabinet beschikbaar voor de Kamer voor het beantwoorden van vragen; het Ministerie van VWS is tevens beschikbaar voor technische briefings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="001EC578" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="00940116" w14:paraId="524A16C5" w14:textId="2BC35EC3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116" w:rsidR="0066728D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4F46">
-[...619 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00940116" w:rsidR="0066728D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Welzijn en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A4F46" w:rsidR="00243AD5" w:rsidP="004A4F46" w:rsidRDefault="00243AD5" w14:paraId="0E9AA1D2" w14:textId="77777777">
-[...73 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="09D1EF5F" w14:textId="34DA4435">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116" w:rsidR="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="0066728D" w:rsidP="00940116" w:rsidRDefault="0066728D" w14:paraId="55D8C2C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00940116" w:rsidR="00FE0FA3" w:rsidP="00940116" w:rsidRDefault="00FE0FA3" w14:paraId="77B495F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00940116" w:rsidR="00FE0FA3" w:rsidSect="009A11C0">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05AA79DA" w14:textId="77777777" w:rsidR="00E00B4B" w:rsidRDefault="00E00B4B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3CC4958B" w14:textId="77777777" w:rsidR="00CC7940" w:rsidRDefault="00CC7940" w:rsidP="0066728D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="490C1E74" w14:textId="77777777" w:rsidR="00E00B4B" w:rsidRDefault="00E00B4B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A4A3EFD" w14:textId="77777777" w:rsidR="00CC7940" w:rsidRDefault="00CC7940" w:rsidP="0066728D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Univers">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="DFKai-SB">
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7538D326" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="0066728D" w:rsidRDefault="0066728D" w:rsidP="0066728D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DDFCD5F" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="0066728D" w:rsidRDefault="0066728D" w:rsidP="0066728D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0EC0473C" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="0066728D" w:rsidRDefault="0066728D" w:rsidP="0066728D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75260635" w14:textId="77777777" w:rsidR="00E00B4B" w:rsidRDefault="00E00B4B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4E026BBD" w14:textId="77777777" w:rsidR="00CC7940" w:rsidRDefault="00CC7940" w:rsidP="0066728D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10A3ED0D" w14:textId="77777777" w:rsidR="00E00B4B" w:rsidRDefault="00E00B4B">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="71C19358" w14:textId="77777777" w:rsidR="00CC7940" w:rsidRDefault="00CC7940" w:rsidP="0066728D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0A63A757" w14:textId="77777777" w:rsidR="00243AD5" w:rsidRPr="004A4F46" w:rsidRDefault="00940337" w:rsidP="00243AD5">
+    <w:p w14:paraId="602E9E0D" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="00940116" w:rsidRDefault="0066728D" w:rsidP="00243AD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A4F46">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004A4F46">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het betreft drempelwaarden van medicatiegebruik. De drempelwaarden worden gebruikt om verzekerden aan te merken als chronisch zieken. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2C175CD8" w14:textId="77777777" w:rsidR="00243AD5" w:rsidRPr="004A4F46" w:rsidRDefault="00940337" w:rsidP="00243AD5">
+    <w:p w14:paraId="7772331F" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="00940116" w:rsidRDefault="0066728D" w:rsidP="00243AD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A4F46">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004A4F46">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00243AD5" w:rsidRPr="004A4F46">
+        <w:r w:rsidRPr="00940116">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Experiment nieuwe bekostiging revalidatie- en herstelzorg | Nederlandse Zorgautoriteit</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="175192B4" w14:textId="77777777" w:rsidR="00243AD5" w:rsidRPr="004A4F46" w:rsidRDefault="00940337" w:rsidP="00243AD5">
+    <w:p w14:paraId="73201F0D" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="00940116" w:rsidRDefault="0066728D" w:rsidP="00243AD5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A4F46">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00940116">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004A4F46">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00243AD5" w:rsidRPr="004A4F46">
+        <w:r w:rsidRPr="00940116">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Aan de slag - Coalitieakkoord 2026-2030 | Kabinetsformatie</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004A4F46">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00940116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...316 lines deleted...]
-  <w:p w14:paraId="5F47F551" w14:textId="77777777" w:rsidR="00243AD5" w:rsidRDefault="00940337">
+  <w:p w14:paraId="77692382" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="0066728D" w:rsidRDefault="0066728D" w:rsidP="0066728D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...319 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6610263B" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00940337">
+  <w:p w14:paraId="449E1980" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="0066728D" w:rsidRDefault="0066728D" w:rsidP="0066728D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...110 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16980876" w14:textId="77777777" w:rsidR="00250939" w:rsidRDefault="00940337">
+  <w:p w14:paraId="15E55F51" w14:textId="77777777" w:rsidR="0066728D" w:rsidRPr="0066728D" w:rsidRDefault="0066728D" w:rsidP="0066728D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...454 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ADC2E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD9C98AE"/>
     <w:lvl w:ilvl="0" w:tplc="91C492E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F8EADDD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3084,451 +1581,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5D3C4222" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A6766AC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="92290145">
+  <w:num w:numId="1" w16cid:durableId="92290145">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1829056205">
+  <w:num w:numId="2" w16cid:durableId="1829056205">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="170"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00410B89"/>
-[...196 lines deleted...]
-    <w:rsid w:val="00FD2150"/>
+    <w:rsidRoot w:val="0066728D"/>
+    <w:rsid w:val="001915D5"/>
+    <w:rsid w:val="00281E45"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0066728D"/>
+    <w:rsid w:val="00940116"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009A11C0"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00CC7940"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3086"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7F061715"/>
+  <w14:docId w14:val="667A0B1F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7A71304F-68A1-472C-8B9B-E00AC45792B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3643,51 +1829,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3869,1112 +2055,1012 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC6C89"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...37 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="32"/>
-[...13 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Heading"/>
-[...6 lines deleted...]
-      <w:szCs w:val="36"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Heading"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC6C89"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
     <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...211 lines deleted...]
-    </w:pPr>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0066728D"/>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...228 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D114D1"/>
+    <w:rsid w:val="0066728D"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...9 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D114D1"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...7 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...7 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
-    <w:rsid w:val="00D114D1"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0066728D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D114D1"/>
+    <w:rsid w:val="0066728D"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D114D1"/>
+    <w:rsid w:val="0066728D"/>
     <w:rPr>
       <w:rFonts w:ascii="Univers" w:eastAsia="Times New Roman" w:hAnsi="Univers" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D114D1"/>
+    <w:rsid w:val="0066728D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D114D1"/>
-[...1 lines deleted...]
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+    <w:rsid w:val="0066728D"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0066728D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0066728D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0066728D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00940116"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kabinetsformatie2025.nl/documenten/2026/01/30/aan-de-slag---coalitieakkoord-2026-2030" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nza.nl/zorgsectoren/kortdurende-zorg/experiment-nieuwe-bekostiging-revalidatie-en-herstelzorg" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8665</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1595</ap:Words>
+  <ap:Characters>8776</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>72</ap:Lines>
+  <ap:Lines>73</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10220</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10351</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>