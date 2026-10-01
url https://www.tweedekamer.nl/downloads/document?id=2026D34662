--- v0 (2026-07-02)
+++ v1 (2026-10-01)
@@ -1,3763 +1,1199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00797618" w:rsidP="00797618" w:rsidRDefault="00DB7C2C" w14:paraId="77B9DE07" w14:textId="7E4906E4">
+    <w:p w:rsidRPr="00113960" w:rsidR="00113960" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="07CA5CE6" w14:textId="34EFF4B1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>883</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Arbeidsomstandigheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="00113960" w:rsidP="00113960" w:rsidRDefault="00113960" w14:paraId="3D79A656" w14:textId="1241601D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="004A27C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>550</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Hierbij</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="00B35047">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Werk en Participatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="00113960" w:rsidP="00113960" w:rsidRDefault="00113960" w14:paraId="3E3286F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="00113960" w14:paraId="767FB964" w14:textId="1596F59C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="004A27C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="004A27C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij deel ik het RIVM-onderzoeksvoorstel naar de schadelijkheid van beroepsmatige blootstelling aan kerosinemotoremissie (KME)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="004A27C9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00111E60" w:rsidR="00B35047">
-[...57 lines deleted...]
-      <w:r w:rsidR="00797618">
+      <w:r w:rsidRPr="00113960" w:rsidR="004A27C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op Schiphol met uw Kamer. Ik geef het RIVM zo snel mogelijk de opdracht om dit onderzoek uit te voeren. De uitwerking van het onderzoeksvoorstel komt voort uit het verzoek daartoe van uw Kamer via de motie Kostic c.s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="004A27C9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00111E60" w:rsidR="00797618">
-[...42 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00113960" w:rsidR="004A27C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het gaat om een belangrijk maar complex en kostbaar onderzoek. De uitkomsten geven werkgevers en werknemers naar verwachting meer duidelijkheid over de kans op genotoxische schade (dat is schade aan het DNA) door beroepsmatige blootstelling aan KME. Tegelijk beantwoordt dit onderzoek niet alle vragen van de medewerkers werkzaam op Schiphol. Voor een eventueel vervolgonderzoek zijn geen middelen beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="1CF81CDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="7577A3D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doelen RIVM-onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A33E50" w:rsidP="00695E15" w:rsidRDefault="00ED0CD6" w14:paraId="05CA7EEC" w14:textId="20C824E9">
-[...22 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="09D58EB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Schiphol-werknemers hebben zorgen over de kans op het ontwikkelen van kanker door blootstelling aan KME op het werk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB7C2C">
-[...38 lines deleted...]
-      <w:r w:rsidR="00A33E50">
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eind vorig jaar heeft mijn ambtsvoorganger uw Kamer geïnformeerd dat het praktisch onhaalbaar is om deze vraag via een langdurige epidemiologische studie te beantwoorden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00733760">
-[...203 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Volgens het RIVM komt dit met name door de sterk variabele werknemersgroep en het gebrek aan beschikbaarheid van historische (blootstellings-)gegevens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="60D06555" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De kans op genotoxische schade door beroepsmatige blootstelling aan KME kan wel onderzocht worden. Hiervoor heeft het RIVM het bijgevoegde onderzoeksvoorstel uitgewerkt. DNA-schade kan leiden tot kanker. In zijn algemeenheid kan gesteld worden dat de kans op kanker toeneemt wanneer er meer DNA-schade optreedt. Dit onderzoek draagt daarmee bij aan de kennisbasis die nodig is om de kans op kanker door beroepsmatige blootstelling aan KME vast te stellen. Daarnaast biedt het onderzoek de kans om een vergelijking te maken tussen de potentie van dieselmotoremissie (DME) en KME om DNA-schade te veroorzaken. Hierdoor kan het RIVM de DNA-schade veroorzaakt door KME in context plaatsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="35CC54D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="7ADF38E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoeksactiviteiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694DA7" w:rsidP="009F2B36" w:rsidRDefault="009F2B36" w14:paraId="57541614" w14:textId="38139A39">
-[...156 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="60961735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gaat om een complex onderzoek. Het selecteren van werknemers voor dit onderzoek en het karakteriseren van hun blootstelling (aan KME en DME) vraagt specifieke expertise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="790535AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het RIVM werkt binnen dit onderzoek samen met TNO, NKAL, Universiteit Utrecht en Universiteit Maastricht. Een maatschappelijke klankbordgroep wordt samengesteld, bestaande uit werkgevers, werknemers en andere relevante partijen. Daarnaast betrekt het RIVM nationaal en internationaal relevante collega-wetenschappers. Dit bevordert kennisuitwisseling op (inter)nationaal niveau. Ook werkt het RIVM samen met het Deense Nationale onderzoeksinstituut voor de werkomgeving (NFA), dat een vergelijkbare studie naar KME uitvoert in Denemarken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="57E91D7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="251D3721" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning en kosten onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002054B8" w:rsidR="0091615B" w:rsidP="0091615B" w:rsidRDefault="0091615B" w14:paraId="5CA7760B" w14:textId="2DD9F2EF">
-[...25 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="6CD8A3FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verwachting is dat het RIVM-onderzoek eind van de zomer kan beginnen. De looptijd is twee jaar. De uitkomsten worden in de 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00BF25F9">
-[...42 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helft van 2028 verwacht. Het onderzoek kost ongeveer 2,3 miljoen euro. Er wordt onder andere veel geïnvesteerd in voorlichting aan medewerkers werkzaam op Schiphol over het doel, de werkwijze en de verwachte opbrengsten van het onderzoek. Omdat het gaat om een ongedekte motie was hier geen geld voor gereserveerd. Uiteindelijk heb ik dekking binnen mijn ministerie gevonden. Voor een eventueel vervolgonderzoek is geen dekking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="4E17E0D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="0518D63F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beheersmaatregelen beroepsmatige blootstelling KME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="24DFEF54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitkomsten van het RIVM-onderzoek hebben geen gevolgen voor de verplichte beheersmaatregelen voor werkgevers om hun werknemers te beschermen tegen beroepsmatige blootstelling aan KME. Mijn ambtsvoorganger informeerde uw Kamer eind vorig jaar hierover.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het RIVM heeft in 2023 al van meerdere stoffen uit KME vastgesteld dat deze kankerverwekkend zijn. Dit betekent dat Schiphol en de werkgevers op Schiphol de blootstelling aan deze stoffen in KME nu al moeten minimaliseren, voor zover dat technisch mogelijk is. Schiphol en de werkgevers op Schiphol hebben in 2024 hiervoor een plan van aanpak opgesteld met maatregelen. Dit is opgesteld naar aanleiding van handhaving door de Nederlandse Arbeidsinspectie. Dit plan wordt nu en de komende jaren uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="3DED2516" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="4DB47FFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adviezen Gezondheidsraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="209E827F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Gezondheidsraad publiceert vandaag een advies over Kerosinemotoremissie (KME ), ook wel bekend als vliegtuigmotoremissie (VME). Op verzoek van mijn ministerie is onder andere gekeken of het mengsel KME als kankerverwekkend geclassificeerd moet worden en of er een gezondheidskundige grenswaarde kan worden afgeleid. De Gezondheidsraad concludeert dat er voldoende bewijs is om te veronderstellen dat KME kankerverwekkend is (classificatie categorie 1B). Ik neem het mengsel KME op in de SZW-lijst van kankerverwekkende stoffen en processen. Dit verduidelijkt dat de genoemde minimalisatieverplichting ook voor het mengsel KME geldt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="7C011275" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="502E07EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Gezondheidsraad concludeert dat er onvoldoende data zijn om een gezondheidskundige advieswaarde af te leiden voor het mengsel KME. Advies is daarom om in ieder geval bestaande grenswaarden, zoals voor polycyclische aromatische koolwaterstoffen (PAK’s), metalen en andere stoffen die in KME voorkomen, toe te passen om werknemers te beschermen. Het is echter niet zeker of werknemers daarmee altijd voldoende worden beschermd. Daarom adviseert de raad om aanvullend onderzoek te doen naar de schadelijkheid van KME. Het onderzoek van het RIVM draagt bij aan de kennis over de schadelijkheid van KME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="10F28E20" w14:textId="725EDF8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...95 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="44432D9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Europees gelijk speelveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="60394DD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We streven in Europa naar een gelijk speelveld, ook op het gebied van arbeidsomstandigheden. Zo krijgen werknemers overal in de EU een minimaal beschermingsniveau. En gelden voor werkgevers dezelfde regels. Veel stoffen in KME zijn in de hele EU geclassificeerd als kankerverwekkend. Een voorbeeld hiervan zijn verschillende polycyclische aromatische koolwaterstoffen. Voor alle werkgevers in de EU geldt de minimalisatieverplichting voor beroepsmatige blootstelling aan kankerverwekkende stoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="116B928A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik vind het belangrijk dat classificaties (het bepalen van schadelijke eigenschappen) en grenswaarden voor gevaarlijke stoffen zoveel mogelijk op Europees niveau worden vastgesteld. Ik zet mij daarom in voor kennisontwikkeling over KME op Europees niveau. De uitkomsten van het Gezondheidsraadadvies en het RIVM-onderzoek breng ik onder de aandacht van de Europese Commissie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="66E16769" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="70491895" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...67 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Afrondend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00695E15" w:rsidP="00695E15" w:rsidRDefault="00E12832" w14:paraId="6F589BA9" w14:textId="7AD41E32">
-[...78 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="3F410C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik vraag het RIVM zo snel mogelijk om het onderzoek naar de genotoxische schade van KME uit te voeren. Ik wens het RIVM en de meest betrokken partijen, waaronder de werknemers en werkgevers op Schiphol, veel succes hierbij. Ik kijk uit naar de uitkomsten.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="3EFCB044" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="7F02EB8E" w14:textId="1C790FBD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960" w:rsidR="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Werk en Participatie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00113960" w:rsidR="004A27C9" w:rsidP="00113960" w:rsidRDefault="004A27C9" w14:paraId="51F0FFAA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>A.A. Aartsen</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00207B49">
+    <w:p w:rsidRPr="00113960" w:rsidR="004E5D09" w:rsidP="00113960" w:rsidRDefault="004E5D09" w14:paraId="258D0D01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00113960" w:rsidR="004E5D09" w:rsidSect="00761F73">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F49FB29" w14:textId="77777777" w:rsidR="00090823" w:rsidRDefault="00090823">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="383C1760" w14:textId="77777777" w:rsidR="006D6CCD" w:rsidRDefault="006D6CCD" w:rsidP="004A27C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F49FB2B" w14:textId="77777777" w:rsidR="00090823" w:rsidRDefault="00090823">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B2CA404" w14:textId="77777777" w:rsidR="006D6CCD" w:rsidRDefault="006D6CCD" w:rsidP="004A27C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="42AC67AE" w14:textId="77777777" w:rsidR="00990E41" w:rsidRDefault="00990E41">
+  <w:p w14:paraId="42B5A3A0" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="004A27C9" w:rsidRDefault="004A27C9" w:rsidP="004A27C9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3B04EE2B" w14:textId="77777777" w:rsidR="00990E41" w:rsidRDefault="00990E41">
+  <w:p w14:paraId="06979EC5" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="004A27C9" w:rsidRDefault="004A27C9" w:rsidP="004A27C9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BD49228" w14:textId="77777777" w:rsidR="00990E41" w:rsidRDefault="00990E41">
+  <w:p w14:paraId="656C8C44" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="004A27C9" w:rsidRDefault="004A27C9" w:rsidP="004A27C9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F49FB25" w14:textId="77777777" w:rsidR="00090823" w:rsidRDefault="00090823">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F964DA1" w14:textId="77777777" w:rsidR="006D6CCD" w:rsidRDefault="006D6CCD" w:rsidP="004A27C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F49FB27" w14:textId="77777777" w:rsidR="00090823" w:rsidRDefault="00090823">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B3AB24A" w14:textId="77777777" w:rsidR="006D6CCD" w:rsidRDefault="006D6CCD" w:rsidP="004A27C9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="76DCFF7F" w14:textId="3A7AD60F" w:rsidR="00B35047" w:rsidRPr="00DB7C2C" w:rsidRDefault="00B35047">
+    <w:p w14:paraId="3C821B1C" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="00113960" w:rsidRDefault="004A27C9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB7C2C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB7C2C">
-[...83 lines deleted...]
-        <w:t>ME).</w:t>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kerosinemotoremissie (KME) wordt ook vaak aangeduid als vliegtuigmotoremissie (VME).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="627F0882" w14:textId="77777777" w:rsidR="00797618" w:rsidRPr="00DB7C2C" w:rsidRDefault="00797618" w:rsidP="00797618">
+    <w:p w14:paraId="6656C847" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="00113960" w:rsidRDefault="004A27C9" w:rsidP="00797618">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB7C2C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB7C2C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 25883, nr. 534.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="15F4851D" w14:textId="77777777" w:rsidR="00A33E50" w:rsidRDefault="00A33E50" w:rsidP="00A33E50">
+    <w:p w14:paraId="2A4E3418" w14:textId="3509C08A" w:rsidR="004A27C9" w:rsidRPr="00113960" w:rsidRDefault="004A27C9" w:rsidP="00A33E50">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DB7C2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB7C2C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 25883-540.</w:t>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 25883, nr. 540.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="18D237CF" w14:textId="75477A2D" w:rsidR="00DB7C2C" w:rsidRDefault="00DB7C2C" w:rsidP="00DB7C2C">
+    <w:p w14:paraId="15315091" w14:textId="1634604B" w:rsidR="004A27C9" w:rsidRPr="00113960" w:rsidRDefault="004A27C9" w:rsidP="00DB7C2C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00113960">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II, 2025/2026, 25883-540.</w:t>
+      <w:r w:rsidRPr="00113960">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/2026, 25883, nr. 540.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09B5C2C3" w14:textId="77777777" w:rsidR="00990E41" w:rsidRDefault="00990E41">
+  <w:p w14:paraId="5578E0E7" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="004A27C9" w:rsidRDefault="004A27C9" w:rsidP="004A27C9">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F49FB21" w14:textId="77777777" w:rsidR="00207B49" w:rsidRDefault="00090823">
-[...325 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="014E5429" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="004A27C9" w:rsidRDefault="004A27C9" w:rsidP="004A27C9">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F49FB23" w14:textId="77777777" w:rsidR="00207B49" w:rsidRDefault="00090823">
+  <w:p w14:paraId="3B220AF7" w14:textId="77777777" w:rsidR="004A27C9" w:rsidRPr="004A27C9" w:rsidRDefault="004A27C9" w:rsidP="004A27C9">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1062 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...735 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00207B49"/>
-[...83 lines deleted...]
-    <w:rsid w:val="00F705C9"/>
+    <w:rsidRoot w:val="004A27C9"/>
+    <w:rsid w:val="00113960"/>
+    <w:rsid w:val="002C1068"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006D6CCD"/>
+    <w:rsid w:val="00761F73"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00B500ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="39937"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7F49FB17"/>
+  <w14:docId w14:val="3BD732E0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0FC6E0E9-4739-436D-B6C1-143FDE47D6F3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3766,77 +1202,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3861,75 +1297,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3964,55 +1400,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4084,1247 +1520,702 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...84 lines deleted...]
-    <w:rPr>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...555 lines deleted...]
-    </w:pPr>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...5 lines deleted...]
-    <w:name w:val="Toezendgegevens"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="V12"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="V12 na 35"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
-[...73 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A27C9"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="14"/>
-[...114 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...24 lines deleted...]
-      <w:szCs w:val="14"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B35047"/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B35047"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B35047"/>
+    <w:rsid w:val="004A27C9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...22 lines deleted...]
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B35047"/>
+    <w:rsid w:val="004A27C9"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B35047"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="004A27C9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A33E50"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="004A27C9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...13 lines deleted...]
-    <w:rsid w:val="00AF772F"/>
+    <w:rsid w:val="004A27C9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00113960"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5600,194 +2491,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5539</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>1031</ap:Words>
+  <ap:Characters>5675</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>47</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6532</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6693</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...118 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>