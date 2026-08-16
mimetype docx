--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -1,3870 +1,1911 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...41 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="60564FE7" w14:textId="45C7BB51">
+    <w:p w:rsidRPr="006C61B7" w:rsidR="006C61B7" w:rsidP="006C61B7" w:rsidRDefault="007373F2" w14:paraId="21D1C656" w14:textId="140475FE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Text1" w:id="0"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>538</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7" w:rsidR="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7" w:rsidR="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zorg en maatschappelijke ondersteuning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="006C61B7" w14:paraId="1A2DBFEB" w14:textId="3FDE1642">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7" w:rsidR="007373F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>377</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="006C61B7" w:rsidP="006C61B7" w:rsidRDefault="006C61B7" w14:paraId="5933C5EC" w14:textId="0D92EE54">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="006C61B7" w:rsidP="006C61B7" w:rsidRDefault="006C61B7" w14:paraId="681D4703" w14:textId="568EAFD0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="6FF13077" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="2A8E5A91" w14:textId="68285FD4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conform de uitwerking</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D1247">
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003D1247">
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de motie Harbers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="6A443193" w14:textId="77777777">
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informeer ik de Kamer over de opzet en de vraagstelling van de Periodieke rapportage van het onderwerp Wet maatschappelijke ondersteuning 2015 (Wmo 2015, hierna Wmo). Dit thema van de Strategische Evaluatie Agenda (SEA) heeft betrekking op zowel begrotingsartikel 3 als elementen van het Financieel Beeld Zorg van het ministerie van Volksgezondheid, Welzijn en Sport (VWS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="323524CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="552EBA61" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="3BD181D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De hoofdvraag van de Periodieke rapportage luidt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="7CB0FD3E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="6F6E3BB7" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:autoSpaceDN/>
-        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:textAlignment w:val="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00143B88">
-[...30 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="2CF023D8" w14:textId="77777777">
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“Hoe doeltreffend en doelmatig was het stelsel van maatschappelijke ondersteuning in de periode 2015-2024”?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="72F5C0EE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="139BD3BD" w14:textId="5E854070">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="58F76890" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...57 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="5C16AAF6" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De SEA als onderdeel van de VWS begroting 2024 kent een thematische opzet bestaande uit een overzicht van de belangrijke beleidsthema's van het ministerie. Het geleverd aanbod via de Wmo tussen 2015 tot en met 2024 is een van deze hoofdthema’s, waarvoor in 2026 een Periodieke rapportage zal worden opgesteld. Deze rapportage is, in de basis, een kennissynthese van de monitors, evaluaties en andere onderzoeken die de afgelopen periode zijn uitgevoerd op de gebieden van (maatwerk)voorzieningen van de Wmo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="26735121" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="005C23FF" w:rsidP="00177CC8" w:rsidRDefault="00ED5855" w14:paraId="747807EE" w14:textId="43CF0DFE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="30FC1949" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00BE6921" w:rsidR="00530880">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Houdbaarheidsonderzoek Wmo 2015, dat de Kamer op 26 november 2025 heeft ontvangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00302E35" w:rsidR="00530880">
-[...58 lines deleted...]
-    <w:p w:rsidRPr="00ED5855" w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="3F985587" w14:textId="6D146566">
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kan als uitgebreide studie de basis zijn voor de Periodieke rapportage. In dit houdbaarheidsonderzoek wordt geconcludeerd dat factoren buiten de Wmo bepalend zijn voor de houdbaarheid van deze wet, zoals de dubbele vergrijzing en daarmee gepaard gaande groeiende zorg- en hulpvraag, een toenemend aantal mantelzorgvragers, terwijl het aantal mantelzorggevers afneemt, de bouw van voor senioren geschikte woningen etc. Met name de dubbele vergrijzing zet de gehele zorg onder druk en daarom zijn er integrale zorgakkoorden gesloten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="5262C522" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De ondertekenaars van de integrale zorgakkoorden pleiten voor passende zorg en, waar mogelijk, door inzet aan de voorkant van het zorg- en welzijnsstelsel, zoals vastgelegd in het Integraal Zorg Akkoord (IZA, 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00506521">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) en het Aanvullend Zorg- en Welzijn akkoord (AZWA, 2025</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00506521">
-[...88 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="5215DF67" w14:textId="77777777">
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). De Wmo ondersteunt deze zogenoemde ‘beweging naar de voorkant’ en sluit aan bij de visie op passende zorg. Dit dient bij te dragen aan de gezondheid van de Wmo-doelgroepen die daardoor minder (lang) een beroep doen hoeven te doen op complexe en dure zorg- en hulpverlening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="32318B5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="2C285793" w14:textId="77777777">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="31BC1261" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Periodieke rapportage Maatschappelijke Ondersteuning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="22B45E1F" w14:textId="77777777">
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="1719D16E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="548439A8" w14:textId="7733845E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze Periodieke rapportage richt zich op het functioneren van het gedecentraliseerde stelsel van de Wmo 2015. Het doel van het stelsel van maatschappelijke ondersteuning is het ondersteunen van de zelfredzaamheid en participatie van mensen met een beperking, psychische of psychosociale problemen: die ondersteuning moet erop gericht zijn dat mensen zo lang mogelijk in de eigen leefomgeving kunnen blijven. Met de invoering van de Wmo 2015 werd beoogd om (1) de kwaliteit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="18"/>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="006550CC" w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="26082760" w14:textId="77777777">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van maatschappelijke ondersteuning aan te passen aan de veranderde eisen en omstandigheden, (2) de betrokkenheid van mensen bij elkaar te vergroten en (3) de financiële houdbaarheid te vergroten. Een belangrijk element van het stelsel is het subsidiariteitsbeginsel: namelijk de volgorde waarin ondersteuning wordt ingezet. Eerst wordt gekeken naar hetgeen mensen binnen hun eigen kracht en met behulp van hun sociale netwerk kunnen, vervolgens wat mogelijk is met ondersteuning van algemene voorzieningen. Als dat niet voldoende blijkt, komen mogelijke maatwerkvoorzieningen in beeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="6FA4D3EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00ED6559" w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="21DB5CDA" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="2162E22C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Voorgeschiedenis van de Wmo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="698B78F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds de Hervorming Langdurige Zorg (HLZ) per 1 januari 2015 is de maatschappelijke opvang geregeld middels de Wmo. De evaluatieperiode voor deze Periodieke rapportage van de maatschappelijke ondersteuning betreft de periode vanaf 2015 tot en met 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="26AB8FEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De HLZ heeft per 1 januari 2015 tot verschillende wetswijzigingen geleid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="1EBCE019" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de Algemene Wet Bijzondere Ziektekosten (AWBZ) houdt op te bestaan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="4EEDDBA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de Wet langdurige zorg (Wlz) is er voor personen die blijvend 24 uur per dag zorg in de nabijheid en/of permanent toezicht nodig hebben;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="160F59FA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ondersteuning bij zelfredzaamheid, beschermd wonen en opvang worden gefinancierd vanuit de Wmo 2015, deze vervangt de Wmo (2007);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="65FB7EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Verpleging en verzorging (wijkverpleging) en behandeling bij zintuiglijk gehandicapten wordt gefinancierd vanuit de Zorgverzekeringswet (Zvw);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="7C40F8ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jeugdhulp voor kinderen en jongeren onder de 18 jaar wordt gefinancierd vanuit de Jeugdwet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="639A8A17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het nieuwe systeem van langdurige zorg via de Wlz en Wmo legt veel nadruk op wat mensen en hun omgeving zelf kunnen en willen (eigen regie of zelfredzaamheid), zowel voor mensen die thuis ondersteuning en zorg nodig hebben als voor mensen die verblijven in een instelling. Een doelstelling van de HLZ is dat gemeenten in een gedecentraliseerd stelsel met ondersteuning gericht op het zo lang mogelijk zelfstandig (kunnen) wonen, in staat worden gesteld om het beroep van inwoners op formele, meer complexe zorg te kunnen voorkomen of uitstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="3AB08712" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="213A9AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="nl-NL"/>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="009E0C01" w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="1A18CCC7" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beleidstheorie van de Wmo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="60554FD5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Wmo is een voorzieningenwet geïntroduceerd op het snijvlak van zorg, ondersteuning, welzijn, veiligheid en maatschappelijke participatie. De wet gaat (per definitie) niet uit van rechten of specifiek omschreven aanspraken - zoals in de Wet Langdurige zorg - van het individu, maar verplicht gemeenten om (maatwerk)voorzieningen te treffen die inwoners in staat stellen tot zelfredzaamheid en maatschappelijke participatie. Het uitgangspunt hierbij is: lichte(re) ondersteuning waar mogelijk, zwaardere zorg en ondersteuning waar nodig. Gemeenten worden met de wet in staat gesteld om op maat, integraal en passend bij de lokale structuren ondersteuning te organiseren. In de praktijk omvat dit ook het versterken van de zogenoemde sociale basis. Deze wet vindt haar oorsprong namelijk in de welzijnswetgeving. De decentralisatie van taken naar gemeenten bracht een grote mate van beleidsruimte met zich mee, een noodzakelijke voorwaarde voor beleid van deze omvang. Tegelijkertijd was het doel van de decentralisatie om lokaal maatwerk mogelijk te maken, met als ambitie een grotere doelmatigheid, zowel financieel als inhoudelijk. Verantwoording en evaluatie van dienstverlening in het kader van de Wmo dient plaats te vinden in de relatie tussen raad en college van gemeenten. Gemeenten zijn ook verplicht om cliëntervaringen te meten binnen hun gemeenten, die jaarlijks aan het Rijk worden aangeleverd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="43E475E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tijd voor stevige keuzes: Houdbaarheidsonderzoek Wmo 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="2E8BB207" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Periodieke rapportage betreft in de basis een synthese van bestaand (evaluatie)onderzoek. Het belangrijkste onderdeel hiervan betreft het recent afgeronde ‘Houdbaarheidsonderzoek Wmo 2015’ en de daarvoor gemaakte deelrapporten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="4039763B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="77799E68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Het doel van het houdbaarheidsonderzoek was om met de VNG een gezamenlijk beeld te krijgen van de opgave in de Wmo en daarnaast te bevorderen dat de VNG en het Rijk gezamenlijk en proactief kunnen sturen op de fundamentele vraagstukken ten aanzien van maatschappelijke ondersteuning voor de lange termijn. Gedurende het houdbaarheidsonderzoek zijn er verschillende deelonderzoeken uitgevoerd en rondetafelgesprekken met belanghebbenden gevoerd. Alle vergaarde informatie is input voor deze Periodieke rapportage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="0FBEE7FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="29D646C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daar waar de focus van het houdbaarheidsonderzoek op de financiële, personele, maatschappelijke en juridische houdbaarheid voor de lange termijn lag, wordt in de Periodieke rapportage teruggekeken naar de doeltreffendheid en de doelmatigheid van de Wmo. Uiteraard is in het houdbaarheidsonderzoek ook teruggekeken om iets te kunnen zeggen over de lange termijn. Tussen het houdbaarheidsonderzoek Wmo en de uit te voeren Periodieke rapportage zit daarom de nodige overlap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7" w:rsidDel="00A32F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="1C6500EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderzoeksvragen Periodieke rapportage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="69E16162" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De hoofdvraag van de Periodieke rapportage luidt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="0661CBEA" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>“Hoe doeltreffend en doelmatig was het stelsel van maatschappelijke ondersteuning in de periode 2015-2024”?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="70D88547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="3D7DFA9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deelvragen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="250442C3" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In hoeverre heeft het stelsel van maatschappelijke ondersteuning in de periode 2015-2024 bijgedragen aan het bevorderen van zelfredzaamheid en maatschappelijke participatie van cliënten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="2F81F1A2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In hoeverre heeft het stelsel bijgedragen aan de beleidsdoelstelling rondom kwaliteit van ondersteuning?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="271F8F92" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In hoeverre heeft het stelsel geleid tot een grotere maatschappelijke betrokkenheid, benutting van sociale netwerken en ondersteuning van eigen kracht bij cliënten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="00D3A4F7" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In hoeverre heeft het stelsel bijgedragen aan de financiële houdbaarheid van de langdurige zorg?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="526C51CD" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In welke mate wordt het zicht op de doeltreffendheid en doelmatigheid van het stelsel van maatschappelijke ondersteuning verminderd door maatschappelijke factoren, zoals de dubbele vergrijzing, arbeidsmarktproblematiek en dynamieken op de woningmarkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="208AF68C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="009E0C01" w:rsidR="00530880" w:rsidP="00177CC8" w:rsidRDefault="00530880" w14:paraId="44749F99" w14:textId="77777777">
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welke beleidswijzigingen binnen de zorg- en welzijnssector zijn in deze periode ingezet door wie en met welk doel? Wat betekenen deze wijzigingen voor de doeltreffendheid en de doelmatigheid van het beleid voor maatwerkvoorzieningen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="0E212C55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Welke andere factoren binnen het zorg- en welzijnsveld hebben een effect, zoals bijvoorbeeld de groeiende jurisprudentie over kwaliteit, betaalbaarheid en toegankelijkheid, op de doeltreffendheid en doelmatigheid van de maatschappelijke ondersteuning en op welke wijze?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="29AE79B2" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...46 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>In hoeverre heeft het subsidiariteitsbeginsel binnen het stelsel geleid tot een doeltreffende en doelmatige inzet van publieke middelen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="257F59B6" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Indien de vragen over doeltreffendheid en doelmatigheid niet (volledig) beantwoord kunnen worden, wat zijn aanbevelingen om de informatiebasis die voor deze beantwoording nodig is te versterken, rekening houdend met het decentrale karakter van het stelsel?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="21A16FDD" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:hanging="357"/>
-[...85 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Zijn er mogelijkheden voor verbetering; kan het doelmatiger en doeltreffender en welke instrumenten kan het Rijk hiervoor inzetten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="494D3578" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1437"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="320921AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00334A13">
-        <w:rPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Beleidstheorie</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Afbakening en financiële grondslag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="235D9E99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Periodieke rapportage maatschappelijke ondersteuning is een synthese op basis van bestaand (evaluatie)onderzoek en neemt de Wmo als basis. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230183323" w:id="1"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een onderdeel van de Periodieke rapportage is het uitwerken van een 20% besparingsvariant met als grondslag de uitgaven voor maatwerkvoorzieningen aan de Wmo in 2024, te weten 6 miljard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De onderzoeksperiode start de facto in 2017, omdat het een paar jaar duurt voordat de vrijwillige uitvraag naar gebruik van maatwerkvoorzieningen enige betrouwbaarheid geniet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="599A28A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="0A156230" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> van de </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Wmo</w:t>
-[...14 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:t>Onderzoekaanpak, onafhankelijkheid en planning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="716479AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De periodieke rapportage zal worden uitgevoerd door een onafhankelijke onderzoeker/onderzoeksgroep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="2AC40041" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="3C4A97FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De eisen uit de Regeling Periodiek evaluatieonderzoek 2022 (RPE 2022)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Handreiking Periodiek evaluaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vormen de leidraad voor de uitvoering van het onderzoek en de rapportage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="14B52DE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="05AF0031" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gezien de overlap tussen het houdbaarheidsonderzoek Wmo 2015 en de Periodieke rapportage zal de opdrachtgever al het nodige voorwerk doen en ter beschikking stellen aan de onderzoeker. De in het Houdbaarheidsonderzoek Wmo 2015 vergaarde informatie zal de onderzoeker ter beschikking worden gesteld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="25A70249" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mate waarin uitspraken kunnen worden gedaan op de doeltreffendheid en doelmatigheid van het stelsel van maatschappelijke ondersteuning is afhankelijk van de beschikbaarheid van betrouwbare data en de mate van meetbaarheid. Voor algemene voorzieningen is dit niet altijd in dezelfde mate mogelijk als voor maatwerkvoorzieningen. Indien nodig verwijst de onderzoeker naar bestaand kwalitatief onderzoek ten behoeve van het beantwoorden van de onderzoeksvragen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="130F83FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="55472FBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het onderzoek zal begeleid worden door een begeleidingscommissie die wordt voorgezeten door een onafhankelijk voorzitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="00AD6865" w14:paraId="2C392062" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="006C61B7" w14:paraId="5075BFA5" w14:textId="107B307C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E20FD7">
-[...93 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="006C61B7" w:rsidR="00AD6865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1078 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006C61B7" w:rsidR="00AD6865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="00AD6865" w:rsidP="006C61B7" w:rsidRDefault="006C61B7" w14:paraId="098F5D11" w14:textId="1DE72477">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-        <w:t>de minister van Langdurige Zorg,</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7" w:rsidR="00AD6865">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
-      </w:pPr>
-[...69 lines deleted...]
-    <w:sectPr w:rsidR="00177CC8" w:rsidSect="008D59C5">
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C61B7" w:rsidR="006F53E6" w:rsidP="006C61B7" w:rsidRDefault="006F53E6" w14:paraId="5BF21311" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006C61B7" w:rsidR="006F53E6" w:rsidSect="0015355A">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="426971C5" w14:textId="77777777" w:rsidR="00367DA6" w:rsidRDefault="00367DA6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="19390DE6" w14:textId="77777777" w:rsidR="001B28D0" w:rsidRDefault="001B28D0" w:rsidP="00AD6865">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EC36F9D" w14:textId="77777777" w:rsidR="00367DA6" w:rsidRDefault="00367DA6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D0AA0A8" w14:textId="77777777" w:rsidR="001B28D0" w:rsidRDefault="001B28D0" w:rsidP="00AD6865">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="RijksoverheidSerif">
-[...14 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5BF10467" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00357316">
+  <w:p w14:paraId="1543B9F2" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="00AD6865" w:rsidRDefault="00AD6865" w:rsidP="00AD6865">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...58 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A05E1D9" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="00AD6865" w:rsidRDefault="00AD6865" w:rsidP="00AD6865">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="116DF4B1" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="00AD6865" w:rsidRDefault="00AD6865" w:rsidP="00AD6865">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12416474" w14:textId="77777777" w:rsidR="00367DA6" w:rsidRDefault="00367DA6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F44EE5F" w14:textId="77777777" w:rsidR="001B28D0" w:rsidRDefault="001B28D0" w:rsidP="00AD6865">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275E016A" w14:textId="77777777" w:rsidR="00367DA6" w:rsidRDefault="00367DA6">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="632B7865" w14:textId="77777777" w:rsidR="001B28D0" w:rsidRDefault="001B28D0" w:rsidP="00AD6865">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="519356D8" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="401C9C94" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00177CC8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 34 000, nr. 52</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1C778CDD" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="24AFB375" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00177CC8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 34 000, nr. 36  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3163BF72" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="0384533E" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177CC8">
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00177CC8">
+        <w:r w:rsidRPr="006C61B7">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:u w:val="single"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Eindrapportage - Tijd voor stevige keuzes | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5AB444FD" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="067A2CCC" w14:textId="0F16E77A" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177CC8">
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 31 765, </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve"> Kamerstuk 31 765, nr</w:t>
+      </w:r>
+      <w:r w:rsidR="007373F2" w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>nr</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 655</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="50C7902D" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="1815353A" w14:textId="592D1979" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177CC8">
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 31 765, </w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve"> Kamerstuk 31 765, nr</w:t>
+      </w:r>
+      <w:r w:rsidR="007373F2" w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>nr</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 940</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="12F2E844" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00177CC8">
+    <w:p w14:paraId="00A79E82" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> CPB, </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00177CC8">
+        <w:r w:rsidRPr="006C61B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Middellangetermijnraming</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> zorg 2027 - 2033</w:t>
+          <w:t>Middellangetermijnraming zorg 2027 - 2033</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0BC52AFC" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="397889B0" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177CC8">
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CBS, Jaarrapport 2024 (publicatie 13 februari 2026.) De besparingsvariant hoeft niet (volledig) binnen de maatwerkvoorzieningen te vallen, maar mag binnen de gehele </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2015 vallen</w:t>
+        <w:t xml:space="preserve"> CBS, Jaarrapport 2024 (publicatie 13 februari 2026.) De besparingsvariant hoeft niet (volledig) binnen de maatwerkvoorzieningen te vallen, maar mag binnen de gehele Wmo 2015 vallen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="260EB474" w14:textId="77777777" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="60470213" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177CC8">
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://wetten.overheid.nl/BWBR0046970/2022-07-27/0</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1D2D94BE" w14:textId="18341A1C" w:rsidR="00530880" w:rsidRPr="00177CC8" w:rsidRDefault="00530880" w:rsidP="00530880">
+    <w:p w14:paraId="1F276FBE" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="006C61B7" w:rsidRDefault="00AD6865" w:rsidP="006C61B7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00177CC8">
+      <w:r w:rsidRPr="006C61B7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00177CC8">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006C61B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t>https://www.rijksfinancien.nl/sites/default/files/bestanden/Beleidsevaluaties/2024%20Handreiking%20Periodieke%20Rapportage.pdf</w:t>
+        <w:t xml:space="preserve">  https://www.rijksfinancien.nl/sites/default/files/bestanden/Beleidsevaluaties/2024%20Handreiking%20Periodieke%20Rapportage.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="773F8886" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00357316">
+  <w:p w14:paraId="3EF9C032" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="00AD6865" w:rsidRDefault="00AD6865" w:rsidP="00AD6865">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...383 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="433E0054" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00357316">
+  <w:p w14:paraId="08986FB9" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="00AD6865" w:rsidRDefault="00AD6865" w:rsidP="00AD6865">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DDC6B41" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00357316">
+  <w:p w14:paraId="4254F654" w14:textId="77777777" w:rsidR="00AD6865" w:rsidRPr="00AD6865" w:rsidRDefault="00AD6865" w:rsidP="00AD6865">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...413 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04014BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CC00C74"/>
     <w:lvl w:ilvl="0" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -4054,162 +2095,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558A576F"/>
-[...110 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66940778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53B4B43A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4278,293 +2207,142 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="151215174">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="197859717">
+  <w:num w:numId="1" w16cid:durableId="197859717">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1789547435">
+  <w:num w:numId="2" w16cid:durableId="1789547435">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="239950923">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="3" w16cid:durableId="239950923">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...146 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00AD6865"/>
+    <w:rsid w:val="0015355A"/>
+    <w:rsid w:val="001B28D0"/>
+    <w:rsid w:val="00684AAB"/>
+    <w:rsid w:val="006C61B7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007373F2"/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rsid w:val="00C5542C"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F30FDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3091"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27FBFB54"/>
+  <w14:docId w14:val="1FD59D2A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A9B0D342-8F13-4D2F-99FA-716B29636B08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4679,51 +2457,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4905,1158 +2683,1055 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AD6865"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-    <w:name w:val="Text body"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
-[...13 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-    <w:name w:val="Index"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-[...10 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading21">
-[...3 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:spacing w:before="340" w:after="170"/>
-[...41 lines deleted...]
-    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentsHeading">
-[...212 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AD6865"/>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-[...249 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00530880"/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:widowControl/>
-[...2 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD6865"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
+    <w:name w:val="Huisstijl - Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00530880"/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00530880"/>
+    <w:rsid w:val="00AD6865"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00530880"/>
+    <w:rsid w:val="00AD6865"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00530880"/>
+    <w:rsid w:val="00AD6865"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00530880"/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:widowControl/>
-      <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
-      <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F2D45"/>
+    <w:rsid w:val="00AD6865"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F2D45"/>
-[...10 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00AD6865"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F2D45"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00AD6865"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AD6865"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C61B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpb.nl/system/files/cpbmedia/omnidownload/CPB-Publicatie-Middellangetermijnraming-zorg-2027-2033.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/10/31/eindrapportage-tijd-voor-stevige-keuzes" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9714</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1788</ap:Words>
+  <ap:Characters>9838</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>80</ap:Lines>
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Lines>81</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11458</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11603</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>