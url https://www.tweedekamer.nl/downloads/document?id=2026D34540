--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -1,9344 +1,4456 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000616B9" w:rsidP="00A336AE" w:rsidRDefault="000616B9" w14:paraId="76680FFA" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="0077356B" w:rsidR="0077356B" w:rsidRDefault="0020337E" w14:paraId="3E8D7AA6" w14:textId="7C16542C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B" w:rsidR="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>861</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077356B" w:rsidR="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077356B" w:rsidR="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="0077356B" w:rsidP="004474D9" w:rsidRDefault="0077356B" w14:paraId="609F1138" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077356B" w:rsidR="0020337E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>91</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="0077356B" w14:paraId="7BFFB09F" w14:textId="17C80EE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="0077356B" w:rsidP="00941468" w:rsidRDefault="0077356B" w14:paraId="42EBE9F2" w14:textId="2C0187CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="0077356B" w:rsidP="00941468" w:rsidRDefault="0077356B" w14:paraId="4BC0EA21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="5C70EC9C" w14:textId="65FB7D38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00747298">
-        <w:t>Hierbij bied ik u de opvolging</w:t>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij bied ik u de opvolging aan van aanbevelingen uit </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>periodieke rapportages</w:t>
       </w:r>
-      <w:r w:rsidRPr="00747298">
-        <w:t xml:space="preserve">, voorheen </w:t>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, voorheen beleidsdoorlichtingen, die zijn gestart in het jaar 2024 en 2025. In de brief </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Versterken rijksbre</w:t>
+        <w:t>Versterken rijksbreed evaluatiestelsel</w:t>
       </w:r>
-      <w:r w:rsidR="00C57B14">
-[...4 lines deleted...]
-        <w:t>e</w:t>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstukken 31 865, nr. 267) is aangekondigd dat departementen vanaf 2025 jaarlijks aan de Tweede Kamer inzicht geven in de opvolging van de aanbevelingen en bevindingen van recente periodieke rapportages. In de bijlage van deze brief is ook aandacht voor de besparingsvarianten die worden uitgewerkt in periodieke rapportages</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37F44">
-[...68 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00AF2910">
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57B14" w:rsidP="003647E3" w:rsidRDefault="00C57B14" w14:paraId="0B32600C" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Ik </w:t>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="733202F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="60A7FBCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik vind het van belang om de uitkomsten van evaluaties actief mee te nemen in de (door)ontwikkeling van beleid en de Kamer hierin te betrekken. Zo blijven de bevindingen en aanbevelingen onder de aandacht, en kan de voortgang meegenomen worden in beleidsdiscussies en besluitvorming</w:t>
       </w:r>
-      <w:r w:rsidR="00C57B14">
-[...7 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00747298">
-        <w:t>. De Kamer vervult zelf ook een belangrijke rol in het evaluatiestelsel en ik hoop dat deze brief bijdraagt aan het gesprek over</w:t>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De Kamer vervult zelf ook een belangrijke rol in het evaluatiestelsel en ik hoop dat deze brief bijdraagt aan het gesprek over het verder verbeteren van de beleidskwaliteit. </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> het verder verbeteren van</w:t>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="27737A95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="143265D2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De in deze brief besproken periodieke rapportages over Luchtvaart, Wegen en Verkeersveiligheid, en Omgevingsveiligheid en Milieurisico’s zijn in de afgelopen anderhalf jaar afgerond. Op dit moment worden de periodieke rapportages van de thema’s Luchtkwaliteit en Circulaire Economie uitgevoerd. De periodieke rapportage Openbaar Vervoer en Spoor is vrijwel gereed en zal, zodra deze beschikbaar is, met de begeleidende Kamerbrief waarin de voorgenomen opvolging van de aanbevelingen is opgenomen, aan de Kamer worden aangeboden. </w:t>
       </w:r>
-      <w:r w:rsidR="00C57B14">
-        <w:t xml:space="preserve"> de</w:t>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="6C78EBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="75FEC2C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de volledigheid merk ik op dat in het kader van de Strategische Evaluatieagenda de aanbevelingen voor de overige beleidsthema’s, waaronder die uit eerdere beleidsdoorlichtingen, worden gemonitord. Deze worden betrokken bij de voorbereiding van de periodieke rapportages die voor deze thema’s in de komende vijf jaar zijn gepland.</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="0077356B" w:rsidRDefault="00941468" w14:paraId="498224AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="0077356B" w:rsidP="0077356B" w:rsidRDefault="0077356B" w14:paraId="0342173B" w14:textId="284708C9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00747298">
-        <w:t>beleid</w:t>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="0077356B" w:rsidRDefault="00941468" w14:paraId="6229786F" w14:textId="3EBF5AF4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
       </w:r>
-      <w:r>
-        <w:t>skwaliteit</w:t>
+      <w:r w:rsidRPr="0077356B" w:rsidR="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00747298">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00747298" w:rsidR="003647E3" w:rsidP="003647E3" w:rsidRDefault="003647E3" w14:paraId="08E63532" w14:textId="77777777"/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00E175D9" w:rsidR="005038A0" w:rsidP="00C57B14" w:rsidRDefault="005038A0" w14:paraId="1A87F367" w14:textId="3A873F93">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="0077356B" w:rsidRDefault="00941468" w14:paraId="6BFE3547" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="0077356B" w:rsidP="0077356B" w:rsidRDefault="0077356B" w14:paraId="2FE37240" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="124EE7C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00E175D9">
-[...25 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="781E3785" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:br w:type="page"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>BIJLAGE I: Opvolging aanbevelingen periodieke rapportages</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BA1F0D" w:rsidR="00F561CC" w:rsidP="00BA1F0D" w:rsidRDefault="00F561CC" w14:paraId="399F9C49" w14:textId="4F0C7501">
-[...36 lines deleted...]
-    <w:p w:rsidR="00F561CC" w:rsidP="00A336AE" w:rsidRDefault="00F561CC" w14:paraId="750FD043" w14:textId="48817930"/>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="3A44EA0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1422"/>
         <w:gridCol w:w="1143"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="2163"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="52590588" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="4D84BC46" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="5873177D" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="00D3843D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SEA-thema:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-18"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Luchtvaart</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="1A8D4DFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="7ED8D644" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008778A8" w:rsidR="00A336AE" w:rsidP="008778A8" w:rsidRDefault="00A336AE" w14:paraId="3C360B32" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="7837B866" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overkoepelende toelichting SEA-thema:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="00A336AE" w:rsidP="008778A8" w:rsidRDefault="00A336AE" w14:paraId="00586060" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="0CAA06BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...24 lines deleted...]
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="5975E2DE" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luchtvaart is een belangrijke toegangspoort tot de wereld en een pijler onder onze economie. Het bevordert de handel en zorgt voor een goed vestigingsklimaat. Dagelijks reizen duizenden Nederlanders met het vliegtuig de hele wereld over voor vakantie, familiebezoek en werk. De hub Schiphol is een internationaal knooppunt voor zowel passagiers- als vrachtvervoer. Een sterke luchtvaartsector is nodig om deze positie te behouden in de wereld. Daarvoor is het nodig dat de negatieve effecten van de luchtvaart op mens, milieu en natuur afnemen. Geopolitieke spanningen maken dat het belang van nationale weerbaarheid, crisisbeheersing en een strategische autonomie in Europa en Nederland snel groter wordt. Dit brengt ook kansen met zich mee voor technologische ontwikkelingen en innovaties. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="71D12081" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="4A1B0267" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="631C0D5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="39F5EE5A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="5FA0F400" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Titel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="2AC5CDCF" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="3CBD833C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="0175533F" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="4D606977" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="64"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="0D075196" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="06BADDD0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Begrotings-artikel(en)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="49DC3766" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Budgettaire </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...21 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>grondslag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="20461ECC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(laatste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="3D182A50" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...54 lines deleted...]
-              <w:t>*1000</w:t>
+              </w:rPr>
+              <w:t>evaluatiejaar)*1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="57D6F25F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="71FF7B32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00EF0123" w14:paraId="09380369" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="46397B82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="0062147A" w:rsidR="00A336AE">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="0077356B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Periodieke rapportage Luchtvaart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0062147A" w:rsidR="00A336AE">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00A82DB8" w:rsidRDefault="00A336AE" w14:paraId="0201A97B" w14:textId="17F31FC3">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A82DB8" w:rsidRDefault="00941468" w14:paraId="2643F216" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Periodieke rapportage </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>over</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>periode</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
-            <w:r w:rsidR="00023FDE">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t/m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="14CF7C4C" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="17AAF0E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidR="007B16B3" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="002DC4A2" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="13E80577" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">H12 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="76E03451" w14:textId="1C303353">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="47266745" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>artikel 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="12440DED" w14:textId="05A8BF7A">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="27548F05" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>€22.536</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="75A34B69" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="04141B96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008778A8" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="6C1D05F8" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="712618D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Toelichting evaluatie: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="307AE4AB" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="5D93A454" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Dit rapport onderzoekt de doeltreffendheid en doelmatigheid van het beleid in de periode 2016-2022 dat valt onder artikel 17 van de begroting van Infrastructuur en Waterstaat. Dit artikel gaat over en veilige en duurzame luchtvaart die Nederland goed verbindt met de rest van de wereld en waarbij de kwaliteit van de leefomgeving rond de luchthavens wordt gewaarborgd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="10E54A84" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="6762883C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CA292C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="1490EC70" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="127300A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="16CB50BE" w14:textId="1BCF783A">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="60EC616D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>opvolging</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="082A0005" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="6B6F8EFB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="476853FD" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="4A114661" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Definieer de rol als ‘systeem-’ of ‘eindverantwoordelijke’ scherper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="003F7BA4" w:rsidP="003F7BA4" w:rsidRDefault="003F7BA4" w14:paraId="3D0AA170" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="003F7BA4" w:rsidRDefault="00941468" w14:paraId="13C5D640" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Status: Afgerond </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="003F7BA4" w:rsidP="00AF2910" w:rsidRDefault="00C57B14" w14:paraId="2A83DE48" w14:textId="2B77B493">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="27B91504" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...41 lines deleted...]
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="00A336AE" w:rsidP="0032111E" w:rsidRDefault="00A336AE" w14:paraId="086AE6EE" w14:textId="2C6CD5C1">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In de aanbiedingsbrief is verwezen naar de kabinetsreactie op het advies van de Raad van State over ministeriële verantwoordelijkheid uit 2020, waarin wordt gereageerd op definiëring van de term systeemverantwoordelijkheid. In de aanbiedingsbrief wordt de rol van systeemverantwoordelijkheid gedefinieerd als de eindverantwoordelijkheid waarbij een minister aanspreekbaar is voor het behartigen van een publieke taak of voor de werking van een wettelijk stelsel. Hieruit vloeit voort dat de minister de werking van een deel van de publieke sector volgt en ingrijpt indien een wijziging van het systeem gewenst is. Het is lastig het begrip ‘systeemverantwoordelijkheid’ altijd precies </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>vooraf te duiden, zeker waar het gaat om interventies bij onverwachte ontwikkelingen. Waar de systeemverantwoordelijkheid begint en waar zij eindigt, zal steeds worden beoordeeld in het licht van de omstandigheden, in samenhang met de wettelijke bevoegdheden (en dus: de ministeriële verantwoordelijkheid).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="0077356B" w:rsidRDefault="00941468" w14:paraId="02680409" w14:textId="6CBF4B7A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
-              <w:ind w:left="101" w:right="130"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:ind w:left="0" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="4D9DAD1E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="6AAA9081" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="4E4F8533" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="31CD187D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...11 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Laat beleidsdoelen en indicatoren beter op elkaar aansluiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="003F7BA4" w:rsidP="003F7BA4" w:rsidRDefault="003F7BA4" w14:paraId="38E94D09" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="003F7BA4" w:rsidRDefault="00941468" w14:paraId="24315425" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Status: Afgerond </w:t>
             </w:r>
-            <w:r w:rsidRPr="003F7BA4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="003F7BA4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Als het gaat om het laten aansluiten van de beleidsdoelen en de indicatoren zijn de nodige stappen in de begroting van 2025 gezet. Voor artikel 17 is de algemene doelstelling uitgewerkt in sub- en specifieke doelstellingen en zijn (nieuwe) indicatoren en kengetallen geïntroduceerd om de doelmatigheid en doeltreffendheid van het beleid te bepalen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="78AFD3C2" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="1375D607" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="00A336AE" w:rsidP="00A748FD" w:rsidRDefault="003F7BA4" w14:paraId="0EDCF488" w14:textId="096EBF5C">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="2AA08211" w14:textId="305F8A34">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>In de begroting 2026 van artikel 17 Luchtvaart is nogmaals een kwaliteitsslag gemaakt in de doelenboom, dit specifiek naar aanleiding van de Motie van Heutink en De Hoop (Kamerstuk 36 600 XII, nr. 13) waarin de regering wordt verzocht om bij de begroting van 2026 op alle beleidsartikelen afrekenbare doelen en meetbare gegevens op te nemen en deze doelen smart en eenduidig per beleidsartikel te formuleren. Onder andere de discrepantie tussen het beleidsdoel over geluidshinder en de meetbare gegevens over geluidsbelasting, hetgeen door de onderzoekers is geconstateerd, wordt daarmee gecorrigeerd. De komende jaren zal bij elke begroting van artikel 17 Luchtvaart worden bezien of een actualisatie van de doelenboom nodig is en of nieuwe indicatoren beschikbaar zijn die beter aansluiten bij de beleidsdoelen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="072B382F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="35A3B6A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="35073C14" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="2C7685E6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk224054482" w:id="0"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Stel tussendoelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="003F7BA4" w:rsidP="003F7BA4" w:rsidRDefault="003F7BA4" w14:paraId="4D6A30B9" w14:textId="7FB693B4">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="003F7BA4" w:rsidRDefault="00941468" w14:paraId="59FB84A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Status: afgerond </w:t>
             </w:r>
-            <w:r w:rsidRPr="003F7BA4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="003F7BA4">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Het advies van de onderzoekers om tussendoelen te formuleren is gestoeld op de gedachte om de voortgang m.b.t. de lange termijn doelen beter inzichtelijk te krijgen en in staat te zijn om het beleid bij te stellen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="003F7BA4" w:rsidRDefault="00941468" w14:paraId="211CA1B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
-              <w:t>De meetbare gegevens in de begroting zijn aangevuld, onder andere op het terrein van duurzame luchtvaart (CO₂-uitstoot van internationale vluchten vertrekkend vanuit Nederland). Op Europees niveau zijn er mandaten voor de bijmenging van sustainable aviation fuels (SAF) vastgelegd in ReFuelEU Aviation: Dit start</w:t>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+              <w:t xml:space="preserve">De meetbare gegevens in de begroting zijn aangevuld, onder andere op het terrein van duurzame luchtvaart (CO₂-uitstoot van internationale vluchten vertrekkend vanuit Nederland). Op Europees niveau zijn er mandaten voor de bijmenging van sustainable aviation fuels (SAF) vastgelegd in ReFuelEU Aviation: Dit startte </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">met een bijmengverplichting van 2% in 2025 en loopt daarna verder op. Ook is vanaf de begroting 2025 een nieuwe indicator opgenomen over de emissies van de Nederlandse luchthavens. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="003F7BA4" w:rsidRDefault="00941468" w14:paraId="62746894" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>M.b.t. ernstige geluidgehinderden is vanaf de begroting 2026 de doelstelling aangepast van ‘minder geluidshinder door vliegverkeer’ naar ‘De rechtspositie van omwonenden van Schiphol zo snel mogelijk herstellen en uiterlijk 2029 20% minder ernstig geluidgehinderden’. Als meetbare gegevens is vanaf de zomer 2026 de monitoring beschikbaar van het maatregelenpakket van de balanced approach-procedure.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="1D3061E8" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="26DCEF14" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...6 lines deleted...]
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="00A336AE" w:rsidP="00A748FD" w:rsidRDefault="003F7BA4" w14:paraId="71989F7B" w14:textId="4E869C8B">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="04CC88AB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F7BA4">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Bovenstaande aanpassingen, waarbij nadere tussendoelen zijn geformuleerd en aanvullende meetbare gegevens zijn toegevoegd aan de begroting, stelt het ministerie beter in staat de voortgang op de (tussen)doelen te bewaken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00AF2910" w14:paraId="7E6847F4" w14:textId="77777777">
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00AF2910" w14:paraId="2DA37F41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="2017185A" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="64A2F6CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Neem doelmatigheid versterkt mee in evaluaties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="003F7BA4" w:rsidP="003F7BA4" w:rsidRDefault="003F7BA4" w14:paraId="78C5519C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="003F7BA4" w:rsidRDefault="00941468" w14:paraId="5AE28038" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003F7BA4" w:rsidR="00A336AE" w:rsidP="00A748FD" w:rsidRDefault="003F7BA4" w14:paraId="310DEDCB" w14:textId="195DA64C">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="3E5DC035" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...29 lines deleted...]
-              <w:t>eriodieke rapportage worden aan het einde van de looptijd van het SEA-thema de inzichten uit deze onderzoeken op een methodisch verantwoorde manier samengebracht. Dit betekent dat de ‘witte vlekken’ (de beleidsterreinen waar informatie ontbreekt om de doeltreffendheid en doelmatigheid te kunnen beoordelen), de bevindingen en de aanbevelingen het vertrekpunt vormen voor een herijking van de SEA voor de begroting vanaf 2026. In de SEA komt meer aandacht voor onderzoek naar de doelmatigheid van het luchtvaartbeleid.</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De periodieke rapportage is het sluitstuk van de Strategische evaluatieagenda (SEA). Met een Periodieke rapportage worden aan het einde van de looptijd van het SEA-thema de inzichten uit deze onderzoeken op een methodisch verantwoorde manier samengebracht. Dit betekent dat de ‘witte vlekken’ (de beleidsterreinen waar informatie ontbreekt om de doeltreffendheid en doelmatigheid te kunnen beoordelen), de bevindingen en de aanbevelingen het vertrekpunt vormen voor een herijking van de SEA voor de begroting vanaf 2026. In de SEA komt meer aandacht voor onderzoek naar de doelmatigheid van het luchtvaartbeleid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidP="00A336AE" w:rsidRDefault="00A336AE" w14:paraId="019D5939" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidP="00A336AE" w:rsidRDefault="00A336AE" w14:paraId="0C74A3AC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="0077356B" w:rsidRDefault="00941468" w14:paraId="7455BDD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="0077356B" w:rsidRDefault="00941468" w14:paraId="18601FFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="7531" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1597"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2021"/>
+        <w:gridCol w:w="1622"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1039"/>
+        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="1989"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00A748FD" w14:paraId="2D99DB3A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00A748FD" w14:paraId="478D78DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="71B7A74B" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="3AB8331B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>SEA-thema:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-18"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wegen en Verkeersveiligheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00A748FD" w14:paraId="0A6F6C44" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="0077356B" w14:paraId="21A9ED72" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1245"/>
+          <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008778A8" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="027BFC64" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="196278E6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Overkoepelende toelichting SEA-thema: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="698E4445" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="71C4D563" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Een goed functionerend wegennetwerk is van groot belang voor onze samenleving. Voor onze welvaart, onze economie en ons welzijn. Met een groeiende bevolking en een groeiende economie groeit ook de behoefte aan mobiliteit. De veiligheid, betaalbaarheid en toegankelijkheid van de infrastructuur en het gebruik ervan moeten op orde zijn en blijven. Door toenemend weggebruik, andere (zwaardere) voertuigen, ruimtelijke beperkingen, het veranderende klimaat, eisen ten aanzien van (cyber)veiligheid, gezondheid en milieu, gestegen prijzen in de GWW-sector (grond, weg en waterbouw), zijn de opgaven complexer geworden. En daarmee ook kostbaarder en arbeidsintensiever. Het maken van keuzes is daarbij belangrijk om te kunnen blijven werken aan de bereikbaarheid van Nederland. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="11DDF0E6" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="273B1BE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="007B16B3" w14:paraId="3C867CF0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="007B16B3" w14:paraId="6CB8F56B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="6F9935D5" w14:textId="77777777">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="0F06EC4F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Titel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="63B31101" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="17A44787" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="67A05177" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="1458BBB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="64"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF048A">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CF048A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="0C6236F9" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="2B25513D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>Begrotings-artikel(en)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="51AA6621" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:w w:val="105"/>
-[...6 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Budgettaire </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...21 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+              <w:t>grondslag</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="111CD915" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:w w:val="105"/>
+              </w:rPr>
+              <w:t>(laatste</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="1AC0ACFC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...54 lines deleted...]
-              <w:t>*1000</w:t>
+              </w:rPr>
+              <w:t>evaluatiejaar)*1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidTr="007B16B3" w14:paraId="2216CB0F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="007B16B3" w14:paraId="4CCD250D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00655922" w14:paraId="0E73DCF4" w14:textId="74B3E5EE">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="0EABFAB7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...47 lines deleted...]
-              <w:t>heid 2016 – 2022</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Beleidsdoor-lichting artikel 14 Wegen en Verkeersveilig-heid 2016 – 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="0DF04759" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="76BE073C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Beleidsdoorlichting </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>over</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>periode</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="8"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00655922" w:rsidRDefault="00A336AE" w14:paraId="55EDD87A" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00655922" w:rsidRDefault="00941468" w14:paraId="732870F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>t/m</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="2096B489" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="7181E055" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="5098BB0B" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="1E8816CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">H12 artikel 14 en </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B16B3" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="45B7C6C7" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="65DF0B3D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>MF</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="0E4C7595" w14:textId="0AED1E80">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="38BF046B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>artikel 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0062147A" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00DC6EC0" w14:paraId="26478DC7" w14:textId="0A9139D8">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="13194DDF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidRPr="0062147A" w:rsidR="00A336AE">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.457.648</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A336AE" w:rsidTr="00A748FD" w14:paraId="0DD1490C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="00A748FD" w14:paraId="6E15CC5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7531" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="5F78C807" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="751330AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...20 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="7C3F253A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Toelichting evaluatie: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A336AE" w:rsidP="00123879" w:rsidRDefault="00A336AE" w14:paraId="5AEB3EB3" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00123879" w:rsidRDefault="00941468" w14:paraId="1D840DE5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Dit rapport onderzoekt de doeltreffendheid en doelmatigheid van het beleid in de periode 2016-2022 dat valt onder artikel 14 van de begroting van Infrastructuur en Waterstaat en de daarmee samenhangende artikelen uit het Mobiliteitsfonds. Dit artikel gaat over het beleid dat door het ministerie van IenW is ontwikkeld om weggebruikers zo veilig, betrouwbaar en duurzaam mogelijk van A naar B te laten reizen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A748FD" w:rsidTr="007B16B3" w14:paraId="303765F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="007B16B3" w14:paraId="572BAF6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00CA292C" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="30EC1A0B" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="554D8172" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="6CAFD2D0" w14:textId="2E448EED">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="196BC9DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007C2A2C">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>opvolging</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A748FD" w:rsidTr="007B16B3" w14:paraId="23E98DA6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="007B16B3" w14:paraId="447BC5A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="584F2D29" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="41F5AC68" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Houd de programmering van evaluatieonderzoek de komende jaren tegen het licht, en vul de SEA daarmee aan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A748FD" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="56CA0CEF" w14:textId="7CA5CA5A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="08E3FA63" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="7AE05568" w14:textId="4601C789">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="2D094AF5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...60 lines deleted...]
-          <w:p w:rsidRPr="00160E0D" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="708470D5" w14:textId="6A48B136">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Conform de beleidsreactie zijn in de SEA 2026 de volgende evaluaties geagendeerd om de geconstateerde witte vlekken in te vullen in aanloop naar de volgende periodieke rapportage: evaluatie aanleg wegenprojecten, evaluatie zuidasdok en de evaluatie pauzeren en opstarten wegenprojecten. Dit zal verder worden aangevuld in de SEA 2027.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="588D6C2C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="130"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A748FD" w:rsidTr="007B16B3" w14:paraId="4BECD1B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="007B16B3" w14:paraId="6A107BE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="51EBCCEE" w14:textId="34DA63EB">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="5B5A6032" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Zorg, gegeven de grote omvang van de bedragen, voor een diepere uitsplitsing van de uitgaven op de onderdelen Aanleg en Onderhoud en vernieuwing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001779F1" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="775C9120" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="352957C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: afgerond</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004269AF" w:rsidR="004269AF" w:rsidP="004269AF" w:rsidRDefault="004269AF" w14:paraId="729D5241" w14:textId="011ADD9D">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="004269AF" w:rsidRDefault="00941468" w14:paraId="0E191934" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In de Kamerbrieven van 17 maart 2023 en 17 juni 2024 (Kamerstuk 29385, nr. 119; Kamerstuk 29385, nr. 139) is de Kamer geïnformeerd over het basiskwaliteitsniveau, alsmede over de maatregelen die worden getroffen om het kwaliteitsniveau in evenwicht te brengen met de beschikbare middelen. Het basiskwaliteitsniveau vormt het uitgangspunt voor de instandhouding van de Rijkswaterstaat-netwerken. Instandhouding van de netwerken op het basiskwaliteitsniveau is erop gericht om de prestaties van de netwerken op peil te houden met hiertoe beschikbaar gestelde </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...50 lines deleted...]
-          <w:p w:rsidRPr="004269AF" w:rsidR="004269AF" w:rsidP="004269AF" w:rsidRDefault="004269AF" w14:paraId="2041F4A4" w14:textId="77777777">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">middelen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="004269AF" w:rsidRDefault="00941468" w14:paraId="73E8A44C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="004269AF" w:rsidR="004269AF" w:rsidP="004269AF" w:rsidRDefault="004269AF" w14:paraId="15D0330E" w14:textId="021F4970">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="004269AF" w:rsidRDefault="00941468" w14:paraId="3EF3F198" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Op 1 juli 2025 is het Meerjarenplan instandhouding Rijkswaterstaat-netwerken 2025-2030 (Kamerstuk 29385, nr. 143) aan de Tweede Kamer gestuurd. Het meerjarenplan zet uiteen hoe Rijkswaterstaat de productie op instandhouding verhoogt naar ruim 3 miljard euro per jaar in de periode tot en met 2030. Jaarlijks ontvangt de Tweede Kamer de rapportages Staat van de Infrastructuur van Rijkswaterstaat en ProRail. In deze rapportage wordt inzicht in de veiligheid, beschikbaar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...22 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>heid, betrouwbaarheid, levensduur en technische conditie van de infrastructuur op de netwerken gegeven.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004269AF" w:rsidR="004269AF" w:rsidP="004269AF" w:rsidRDefault="004269AF" w14:paraId="5A3D4642" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="004269AF" w:rsidRDefault="00941468" w14:paraId="2F8822F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:p w:rsidRPr="004269AF" w:rsidR="004269AF" w:rsidP="004269AF" w:rsidRDefault="004269AF" w14:paraId="61964AB0" w14:textId="1A1CB44A">
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="004269AF" w:rsidRDefault="00941468" w14:paraId="14B25A44" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Voor wat betreft de aanleg projecten wordt zowel in de begroting als in de verantwoording in de projecttabellen inzicht gegeven in de begrote en gerealiseerde kasbudgetten van de verschillende projecten. Verder wordt in het MIRT overzicht dat als bijstuk jaarlijks bij de begroting van IenW wordt gepresenteerd inzicht gegeven in de aanleg en vernieuwingsprojecten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004269AF" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="5E21A611" w14:textId="19D30AED">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="193D91D6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="00A748FD" w:rsidTr="007B16B3" w14:paraId="7C4E0815" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="007B16B3" w14:paraId="780E89C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3416" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="57351BE9" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="156D6F56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...11 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ontwikkel de doelstellingen en indicatoren die in de Rijksbegroting zijn opgenomen, verder door.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="2B7CA4B8" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="2254EEBE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:ind w:left="839" w:right="207" w:hanging="353"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A748FD" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="5404740B" w14:textId="627125CB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="2F57A0DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007C2A2C" w:rsidR="00A748FD" w:rsidP="00A748FD" w:rsidRDefault="00A748FD" w14:paraId="67C7EFF9" w14:textId="529D4071">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00A748FD" w:rsidRDefault="00941468" w14:paraId="4FC29D04" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="130"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...50 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Er zijn stappen gezet in de doorontwikkeling van de doelstellingen en indicatoren voor verkeersveiligheid. De Kamer wordt hier, zoals toegezegd in het commissiedebat verkeersveiligheid van 4 februari 2026, nog voor de zomer verder over geïnformeerd. Daarnaast wordt nog gewerkt aan de doorontwikkeling van de prestatie indicatoren voor de instandhouding van het hoofdwegennet (PINs). Dit traject loopt nog en zullen bij de nieuwe meerjarenafspraak instandhouding worden opgenomen. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A336AE" w:rsidP="00A336AE" w:rsidRDefault="00A336AE" w14:paraId="58990BA8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="60C883A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="7513" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2006"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2163"/>
+        <w:gridCol w:w="2005"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="1039"/>
+        <w:gridCol w:w="1211"/>
+        <w:gridCol w:w="2155"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="5E7B6B8F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="470F654E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="5018B242" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="076EF73C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>SEA-thema:</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-18"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Omgevingsveiligheid en milieurisico’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="19DC34D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="2BCDA088" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="007B16B3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="32E93573" w14:textId="77777777">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="34AE3721" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Overkoepelende toelichting SEA-thema: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="009B7B70" w14:paraId="3FDA4822" w14:textId="6CB33AF2">
-[...42 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="1A85C601" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bij omgevingsveiligheid en milieurisico’s ligt de focus op externe veiligheid, transportveiligheid, stralingsbescherming en rampen- en crisisbeheersing. Verder maakt het stelsel van vergunningverlening, toezicht en handhaving voor milieu en het verbeteren van wet- en regelgeving onderdeel uit van het thema. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="1909E61D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="3220A97F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="2A8BF7F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="2FE337C7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="0A944B84" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Titel</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="3ADF9ED1" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="7621ACB7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="2FDC8361" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="04EBD74E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="64"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="39A8F6B5" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="66AF7153" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Begrotings-artikel(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="220D48C2" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="739B5A83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Budgettaire </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>grondslag</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="72AD0D7F" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="29EC39DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(laatste</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="73EBA4DD" w14:textId="5FB639F4">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="6674D13D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2" w:line="181" w:lineRule="exact"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:t>*1000</w:t>
+              </w:rPr>
+              <w:t>evaluatiejaar)*1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="0FA736D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="4672D5F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C05C5" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="2A1346AD" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="56B47A4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Periodieke rapportage Omgevingsveiligheid en Milieurisico’s 2018-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C05C5" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="408B3702" w14:textId="68A8DEB7">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="64C49EF5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Periodieke rapportage periode 2018-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C05C5" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="37CA319A" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="661305AD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1213" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C05C5" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="62DDADAC" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="02CDB48A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Artikel 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C05C5" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="00DC6EC0" w14:paraId="6D5C7952" w14:textId="0064DA6E">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="2893BAD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C05C5">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>67.234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="1513DB41" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="64180442" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="1CEF1632" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="3E87671B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:w w:val="105"/>
-[...20 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:w w:val="105"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="6B8B52BE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Toelichting evaluatie: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="1B3331F7" w14:textId="530B2BAB">
-[...132 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="5AF23E5B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Dit betreft een onderzoek naar de doelmatigheid en doeltreffendheid van het beleid van artikel 22 Omgevingsveiligheid en Milieurisico’s over de periode 2018 tot en met 2024. De focus in het onderzoek lag gedeeltelijk op de doelenboom. De onderzoekers zijn gevraagd of het gevoerde beleid doeltreffend en doelmatig is, waarbij de doelenboom een overzicht geeft van de gestelde doelen. Tevens zijn de onderzoekers gevraagd uit te onderzoeken of de doelenboom goed is opgebouwd en of de gekozen doelstellingen op een effectieve (doeltreffende) manier bijdragen aan het realiseren van een schone, gezonde en veilige leefomgeving.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="1A4F024D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="6C9599EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="0FB97B86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="35CF0017" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="08685257" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
-                <w:i/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4403" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidP="00B43889" w:rsidRDefault="005C77F3" w14:paraId="61434407" w14:textId="46B47A31">
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00B43889" w:rsidRDefault="00941468" w14:paraId="252B7879" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:i/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7B70">
-              <w:rPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>opvolging</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="3E4C3AE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="0FC10520" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="48"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="59C474AE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk220589164" w:id="1"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De onderzoekers bevelen aan om de indeling van de begroting beter te laten aansluiten op de inhoudelijke organisatie. Dit moet ertoe leiden dat de doelen, instrumenten en middelen uit de begroting beter te koppelen zijn aan de financiële inzet op de begroting.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="2"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="60BD2F78" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4403" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="54D2FCE3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk220589503" w:id="3"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:bookmarkStart w:name="_Hlk220589503" w:id="2"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C77F3" w:rsidP="00AF2910" w:rsidRDefault="005C77F3" w14:paraId="39799AF1" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="3D3C78B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...37 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Aan het begrotingsartikel is in 2025 een overzicht toegevoegd waarmee meer inzicht is gegeven in de beleidsmatige doelen van de beleidsdirectie. Deze ontwikkeling sluit aan bij de aanbeveling. In aanvulling daarop zal worden bezien of de indeling van het begrotingsartikel kan worden aangescherpt om beter aan te sluiten op de doelen van de beleidsdirectie. Verder wordt jaarlijks beoordeeld of en op welke manier de informatiewaarde van de begroting verder kan worden vergroot</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="007B16B3" w:rsidP="00AF2910" w:rsidRDefault="007B16B3" w14:paraId="5F72484A" w14:textId="53542B96">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="53EEEB2D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="28DBE1B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="1AD218F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="7AEE660D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk220589213" w:id="3"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De onderzoekers bevelen aan om per taakveld en voor de gehele beleidsdirectie, duidelijke, meer meetbare indicatoren te ontwikkelen.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:bookmarkEnd w:id="3"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="26CE013A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4403" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00655922" w:rsidRDefault="00941468" w14:paraId="4811D554" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk220589530" w:id="5"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:bookmarkStart w:name="_Hlk220589530" w:id="4"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C77F3" w:rsidP="00655922" w:rsidRDefault="005C77F3" w14:paraId="0A0C9D6C" w14:textId="77777777">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00655922" w:rsidRDefault="00941468" w14:paraId="6F31C763" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...16 lines deleted...]
-          <w:p w:rsidRPr="008778A8" w:rsidR="007B16B3" w:rsidP="00655922" w:rsidRDefault="007B16B3" w14:paraId="34868CFF" w14:textId="5995C83C">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De meetbare gegevens en indicatoren van de beleidsdirectie worden vooral geleverd door uitvoeringsdiensten, zoals omgevingsdiensten, ANVS, ILT en RIVM. De beleidsdirectie staat immers als verantwoordelijke voor de kaderstelling, aan het begin van de veiligheidsketen. Er wordt al actief gewerkt aan het meer meetbaar maken van de resultaten, waarmee inzicht wordt gegenereerd in de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>impact van het beleid. Dit gebeurt onder andere door het aantal vergunningsaanvragen en REACH-dossiers bij te houden. Daarnaast wordt gekeken naar het meetbaar maken van de output van de uitvoeringsdiensten. Zo wordt blijvend ingezet op het zoveel mogelijk SMART formuleren van doelen en indicatoren. Daarbij moet worden opgemerkt dat een te grote nadruk op het (lage) aantal incidenten effect kan hebben op de beleving van inwoners, waardoor de beleidsdirectie dus een delicate balans moet bewaken. In lijn met de toezeggingen in de begroting 2026, wordt voor de komende begroting bezien in hoeverre de veiligheidsbeleving van inwoners kan worden meegenomen.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00655922" w:rsidRDefault="00941468" w14:paraId="63BB12EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="3F9CD831" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="7DC707CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="09139F49" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk220589263" w:id="5"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> De onderzoekers bevelen aan om inzicht te krijgen in de mate waarin het hoofddoel van de beleidsdirectie daadwerkelijk wordt bereikt, door beschikbare gegevens als inspecties en incidenten meer in perspectief te plaatsen.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:bookmarkEnd w:id="5"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="50D25CCE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4403" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="313F27E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk220589640" w:id="7"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:bookmarkStart w:name="_Hlk220589640" w:id="6"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="00AF2910" w:rsidRDefault="005C77F3" w14:paraId="38D90CC9" w14:textId="7DB3077E">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="5EEA6CF5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>In de afgelopen jaren heeft de beleidsdirectie al de nodige stappen gezet om dit inzicht te verkrijgen en dat zal worden voortgezet door o.a. de beleidstheorie verder uit te werken en waar mogelijk bij de uitvoering van beleidsevaluaties onderscheid te maken tussen output, outcome en impact. Doel is om zoveel mogelijk inzicht te bieden in de bijdrage van het beleid aan het realiseren van een veilige, schone en gezonde leefomgeving. De inherent preventieve aard van het beleid van de directie is hierbij wel een factor om rekening mee te houden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="008778A8" w:rsidRDefault="005C77F3" w14:paraId="79CC4F29" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="00655922" w:rsidRDefault="005C77F3" w14:paraId="5496FE0B" w14:textId="3D7AC17B">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="6262DB01" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00655922" w:rsidRDefault="00941468" w14:paraId="057893B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Ten slotte is de beleidsdirectie recent aangesloten op het Onderzoek Beleving Woonomgeving dat wordt uitgevoerd door het Centraal Bureau voor de Statistiek (CBS) en het Rijksinstituut voor Volksgezondheid en Milieu (RIVM). In dit onderzoek zijn vragen opgenomen die raken aan de veiligheidsbeleving van inwoners, met als doel om hierover meer inzicht te krijgen en dit mee te kunnen nemen in beleidsvorming.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009B7B70" w:rsidR="005C77F3" w:rsidTr="007B16B3" w14:paraId="56A71FFB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="007B16B3" w14:paraId="66B8D06C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="57833224" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk220589320" w:id="7"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">De onderzoekers bevelen aan om publiekelijk inzichtelijk te maken welke inzet en resultaten agentschappen leveren voor de ontvangen middelen. </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4403" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00655922" w:rsidRDefault="00941468" w14:paraId="5F2773DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:name="_Hlk220589671" w:id="9"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:bookmarkStart w:name="_Hlk220589671" w:id="8"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="007B16B3" w:rsidRDefault="005C77F3" w14:paraId="309EC98E" w14:textId="20FFF441">
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="007B16B3" w:rsidRDefault="00941468" w14:paraId="07947E2A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>In lijn met de aanbeveling wordt onderzocht op welke manier de publieke inzichtelijkheid kan worden vergroot, bijvoorbeeld door bestaande rapportages openbaar beschikbaar te stellen.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00670FD9" w:rsidR="005C77F3" w:rsidTr="009B7B70" w14:paraId="4F0E19F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidTr="009B7B70" w14:paraId="38FCEC75" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="008778A8" w:rsidRDefault="005C77F3" w14:paraId="6482C064" w14:textId="77777777">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="5B209DCB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>De onderzoekers bevelen aan om de evaluatiemethodiek te versterken door te streven naar meer kwantitatieve evaluaties en door evaluaties explicieter te richten op het meten van doeltreffendheid en doelmatigheid van beleidsinstrumenten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00A82DB8" w:rsidR="005C77F3" w:rsidP="008778A8" w:rsidRDefault="005C77F3" w14:paraId="071B9EDD" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="008778A8" w:rsidRDefault="00941468" w14:paraId="0D52576E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4403" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF2910" w:rsidR="00EB3069" w:rsidP="00AF2910" w:rsidRDefault="00EB3069" w14:paraId="1DDD7B32" w14:textId="45B2707C">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="2AF0D2E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F7BA4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t>Status: onderhande</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="008778A8" w:rsidR="005C77F3" w:rsidP="00AF2910" w:rsidRDefault="005C77F3" w14:paraId="21582EF4" w14:textId="17E3EBE5">
+              <w:t>Status: onderhanden</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00AF2910" w:rsidRDefault="00941468" w14:paraId="73D7CDBE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0077356B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Het beschikbare evaluatiemateriaal bevat meer kwalitatieve dan kwantitatieve onderzoeksmethoden. Dit ligt in lijn met de preventieve aard van het beleid. Dit wordt beaamd door de onderzoekers. Er zal worden onderzocht hoe meer kwantitatief onderzoek kan worden geïntegreerd in toekomstige beleidsevaluaties, specifiek ten behoeve van een oordeel over doeltreffendheid en doelmatigheid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00670FD9" w:rsidR="005C77F3" w:rsidP="00A336AE" w:rsidRDefault="005C77F3" w14:paraId="3C4221D5" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="008509E8" w:rsidRDefault="008509E8" w14:paraId="23EB15A4" w14:textId="77777777">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="5A0816D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="4CC1FAE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="48C33F0B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="008778A8" w:rsidP="008778A8" w:rsidRDefault="008778A8" w14:paraId="0E4EE54D" w14:textId="3118EA8E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="05565BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82DB8">
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bijlage</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage II: Besparingsvarianten uit Periodieke rapportages</w:t>
       </w:r>
-      <w:r w:rsidR="00F561CC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> II</w:t>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="5D0689D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="5EE26F64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In periodieke rapportages wordt waar mogelijk ten minste één optie geschetst waarmee een besparing van 20% op de budgettaire grondslag van het (beleids)thema kan worden gerealiseerd (op basis van het ‘comply-or-explain principe’). Een besparingsvariant heeft niet het karakter van een aanbeveling, maar moet inzicht geven in hoe eventuele besparingen ingevuld zouden kunnen worden, en wat de gevolgen daarvan zijn. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A82DB8">
-[...34 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="2FD84651" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="170E55FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82DB8">
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Periodieke rapportage Luchtvaart</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="008778A8" w:rsidP="008778A8" w:rsidRDefault="008778A8" w14:paraId="1F4A9042" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="1C05861B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A031D4" w:rsidP="008778A8" w:rsidRDefault="003B1F4B" w14:paraId="2BFE47A9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>De onderzoekers constateren dat de ontwikkeling van de beschikbare middelen onder Artikel 17</w:t>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="1AF68052" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers constateren dat de ontwikkeling van de beschikbare middelen onder Artikel 17 van de begroting over de periode van 2022 tot en met 2028 een sterk afnemende lijn laat zien. Zij stellen dat beargumenteerd zou kunnen worden dat als gevolg hiervan de benodigde 20 procent bezuiniging reeds wordt gerealiseerd. </w:t>
       </w:r>
-      <w:r w:rsidR="00F561CC">
-        <w:t xml:space="preserve"> van de begroting</w:t>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="7DA57A57" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="5053506B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast stellen de onafhankelijke deskundigen in hun review dat met betrekking tot de besparingsopties de vrijheid van IenW om structureel te besparen zeer beperkt is. Dit heeft o.a. te maken met de internationaal bindende afspraken binnen de luchtvaart.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E4C65">
-[...33 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="2740F99B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="02B475E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F7008D">
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Periodieke rapportage wegen en verkeersveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F7008D" w:rsidR="005018B5" w:rsidP="008778A8" w:rsidRDefault="005018B5" w14:paraId="10F4AB3A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="601B89B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="005018B5" w:rsidRDefault="006B0CBB" w14:paraId="27EE776C" w14:textId="25C58AB8">
-[...1 lines deleted...]
-        <w:t>Eén van de randvoorwaarden van de R</w:t>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="1B7EFBD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eén van de randvoorwaarden van de Regeling Periodiek Evaluatieonderzoek (RPE) 2022 is dat minimaal één doelmatige optie wordt geschetst waarmee een besparing van 20% op de budgettaire grondslag van het beleidsthema kan worden gerealiseerd. Op basis van de ontwerpbegroting 2023 gaat dit om 800 miljoen euro, 20% van ongeveer 4 miljard euro aan totale uitgaven in 2028. De besparingsopties tellen op tot een grondslag van 15 procent, omdat een gedeelte van de opties pas op lange termijn tot besparingen leidt.</w:t>
       </w:r>
-      <w:r w:rsidR="00362FD5">
-        <w:t>egeling Periodiek Evaluatieonderzoek (RPE)</w:t>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="718F2C3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="1CA0D330" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers geven aan dat er hierbij rekening moet worden gehouden met de context die laat zien dat het niet eenvoudig is om tot een besparing van 20% te komen. Zo ligt er een grote maatschappelijke opgave, zowel op het vlak van “Onderhoud en vernieuwing” (o.a. door sterke groei mobiliteit, zwaardere voertuigen, uitgestelde investeringen) als “Aanleg” (o.a. door toenemende kosten, toenemende complexiteit, woningbouwopgave). Binnen IenW is de afgelopen jaren al gezocht naar diverse manieren om de uitgaven te reduceren. Het traject basiskwaliteitsniveau (BKN) is daarvan een voorbeeld en heeft geleid tot een aantal versoberingen. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A82DB8">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00A82DB8">
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="60D2A6BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="0C537362" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De onderzoekers zijn tot zes verschillende denkrichtingen gekomen die ieder een combinatie zijn van besparen en verbeteren: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="008778A8" w:rsidRDefault="006B0CBB" w14:paraId="5E9D755B" w14:textId="77777777">
-      <w:r w:rsidRPr="00A82DB8">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="787E3E74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>1) extensiveren van aanleg en onderhoud en vernieuwing,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="008778A8" w:rsidRDefault="006B0CBB" w14:paraId="68D78791" w14:textId="77777777">
-      <w:r w:rsidRPr="00A82DB8">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="1E2EEFC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2) anders organiseren, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="008778A8" w:rsidRDefault="006B0CBB" w14:paraId="753841E8" w14:textId="77777777">
-      <w:r w:rsidRPr="00A82DB8">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="09B0DCFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">3) innoveren, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="008778A8" w:rsidRDefault="006B0CBB" w14:paraId="20798BCE" w14:textId="77777777">
-      <w:r w:rsidRPr="00A82DB8">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="611AA4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">4) reguleren (en handhaven), </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="008778A8" w:rsidRDefault="006B0CBB" w14:paraId="7863BC8F" w14:textId="77777777">
-      <w:r w:rsidRPr="00A82DB8">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="56345D2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">5) communiceren en </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="008778A8" w:rsidRDefault="006B0CBB" w14:paraId="158AEF0D" w14:textId="77777777">
-      <w:r w:rsidRPr="00A82DB8">
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="31E7507B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">6) financieel stimuleren (en ontmoedigen). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A82DB8" w:rsidR="006B0CBB" w:rsidP="008778A8" w:rsidRDefault="006B0CBB" w14:paraId="15B8C9D4" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Voor alle denkrichtingen geldt dat uiteindelijk aanvullend onderzoek noodzakelijk zal zijn naar de precieze effecten van de opties en naar de kosten die ermee gepaard gaan. Dat komt omdat de beleidsdoorlichting een breed (synthese)onderzoek is </w:t>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="12073CF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="3ABA0DF2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor alle denkrichtingen geldt dat uiteindelijk aanvullend onderzoek noodzakelijk zal zijn naar de precieze effecten van de opties en naar de kosten die ermee gepaard gaan. Dat komt omdat de beleidsdoorlichting een breed (synthese)onderzoek is dat zich richt zich op nagenoeg de volle breedte van het beleidsartikel, op een relatief hoog abstractieniveau en omdat het vooruitkijken (naar mogelijke verbetering en besparing) een beperkt onderdeel is van de beleidsdoorlichting.</w:t>
       </w:r>
-      <w:r w:rsidR="007B16B3">
-[...21 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="0EB5C453" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="6E395B99" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF2910">
-        <w:rPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Periodieke rapportage omgevingsveiligheid en milieurisico’s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AF2910" w:rsidR="00A82DB8" w:rsidP="00A82DB8" w:rsidRDefault="00A82DB8" w14:paraId="27BB4A5D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="297BE64F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B7B70" w:rsidP="00A82DB8" w:rsidRDefault="00A82DB8" w14:paraId="4BA4983F" w14:textId="0DF3E115">
-[...1 lines deleted...]
-        <w:t>Een fictieve besparing van 20% op de budgettaire grondslag van het beleid is mogelijk, maar</w:t>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="113F2391" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een fictieve besparing van 20% op de budgettaire grondslag van het beleid is mogelijk, maar er is geen inhoudelijke aanleiding die tot deze besparing leidt. De voorgestelde besparingsvarianten zijn namelijk niet zonder consequentie. Wanneer gekeken wordt naar de besparingsvariant, waar veel bespaard wordt op bijdrage aan Rijkswaterstaat en het RIVM, dan zal dit vooral gevolgen hebben voor de kennispositie van het ministerie en zal de uitvoeringskracht op een aantal programma’s omlaag gaan. Voor een deel zal dat weer ‘in huis’ gehaald moeten worden. De besparingsvariant op het Vergunningsverlening, Toezicht en handhaving (VTH) stelsel zal met name de sturende rol van het ministerie in het stelsel voor het milieudomein ondermijnen. Het voorstel voor de besparing op alle begrotingsonderdelen zal een aanzienlijk lagere ‘productie’ van instrumenten opleveren (wetten en regels, programma’s, subsidieregelingen, etc.)</w:t>
       </w:r>
-      <w:r w:rsidR="00D9059A">
-[...59 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00941468" w:rsidP="00941468" w:rsidRDefault="00941468" w14:paraId="02D41C86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0077356B" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="1E56EBFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0077356B" w:rsidR="00FE0FA3" w:rsidSect="008E53C9">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0436E3DF" w14:textId="77777777" w:rsidR="000F4A9D" w:rsidRDefault="000F4A9D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5D09BCDC" w14:textId="77777777" w:rsidR="00260E85" w:rsidRDefault="00260E85" w:rsidP="00941468">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="062EA0A3" w14:textId="77777777" w:rsidR="000F4A9D" w:rsidRDefault="000F4A9D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4BD4CA84" w14:textId="77777777" w:rsidR="00260E85" w:rsidRDefault="00260E85" w:rsidP="00941468">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0AF48804" w14:textId="77777777" w:rsidR="000616B9" w:rsidRDefault="000616B9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CA955F1" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="00941468" w:rsidRDefault="00941468" w:rsidP="00941468">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="055761BF" w14:textId="77777777" w:rsidR="000616B9" w:rsidRDefault="000616B9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E0DFF7B" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="00941468" w:rsidRDefault="00941468" w:rsidP="00941468">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2D1C53E6" w14:textId="77777777" w:rsidR="000616B9" w:rsidRDefault="000616B9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D3E3D03" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="00941468" w:rsidRDefault="00941468" w:rsidP="00941468">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3724878F" w14:textId="77777777" w:rsidR="000F4A9D" w:rsidRDefault="000F4A9D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E0E4F74" w14:textId="77777777" w:rsidR="00260E85" w:rsidRDefault="00260E85" w:rsidP="00941468">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="093164AE" w14:textId="77777777" w:rsidR="000F4A9D" w:rsidRDefault="000F4A9D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2B84D01C" w14:textId="77777777" w:rsidR="00260E85" w:rsidRDefault="00260E85" w:rsidP="00941468">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="70AFAC12" w14:textId="69797F7E" w:rsidR="003647E3" w:rsidRPr="007B16B3" w:rsidRDefault="003647E3" w:rsidP="003647E3">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="27006525" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="0077356B" w:rsidRDefault="00941468" w:rsidP="00941468">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007B16B3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">amerstuk 31865, nr. 295).  </w:t>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit geeft invulling aan de uitwerking van de motie-Van Eijk (Kamerstuk 31865, nr. 295).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1E6925E8" w14:textId="590E478B" w:rsidR="003647E3" w:rsidRDefault="003647E3" w:rsidP="003647E3">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="553503D9" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="0077356B" w:rsidRDefault="00941468" w:rsidP="00941468">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007B16B3">
-[...18 lines deleted...]
-        <w:t>Van Vroonhoven/Vermeer (Kamerstuk 31 865, nr. 246)</w:t>
+      <w:r w:rsidRPr="0077356B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is in lijn met de uitwerking van de motie-Van Vroonhoven/Vermeer (Kamerstuk 31 865, nr. 246)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="75D979AA" w14:textId="77777777" w:rsidR="000616B9" w:rsidRDefault="000616B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7568AB31" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="00941468" w:rsidRDefault="00941468" w:rsidP="00941468">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...450 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FFF9DC4" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="00941468" w:rsidRDefault="00941468" w:rsidP="00941468">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="3ABB1B8C" w14:textId="77777777" w:rsidR="00D333E6" w:rsidRDefault="0099214B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="548BDD9B" w14:textId="77777777" w:rsidR="00941468" w:rsidRPr="00941468" w:rsidRDefault="00941468" w:rsidP="00941468">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1431 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1977 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A336AE"/>
-[...198 lines deleted...]
-    <w:rsid w:val="00FF32F7"/>
+    <w:rsidRoot w:val="00941468"/>
+    <w:rsid w:val="0020337E"/>
+    <w:rsid w:val="00260E85"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003D64C3"/>
+    <w:rsid w:val="00526192"/>
+    <w:rsid w:val="005B3090"/>
+    <w:rsid w:val="0077356B"/>
+    <w:rsid w:val="008E53C9"/>
+    <w:rsid w:val="00941468"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BC63CD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F5368E"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="47025F8E"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="04D37471"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E0DA3094-17E4-4194-A958-36CA57FB8D30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9347,77 +4459,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9442,75 +4554,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9545,55 +4657,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -9656,3610 +4768,769 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941468"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00941468"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00941468"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...3119 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A336AE"/>
+    <w:rsid w:val="00941468"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A336AE"/>
+    <w:rsid w:val="00941468"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A336AE"/>
+    <w:rsid w:val="00941468"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A336AE"/>
+    <w:rsid w:val="00941468"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A336AE"/>
+    <w:rsid w:val="00941468"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
-      <w:spacing w:before="3" w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="118"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
-[...24 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D77D62"/>
-[...53 lines deleted...]
-    <w:rsid w:val="0032111E"/>
+    <w:rsid w:val="00941468"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0032111E"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00941468"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0032111E"/>
+    <w:rsid w:val="00941468"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0032111E"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00941468"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="008778A8"/>
+    <w:rsid w:val="0077356B"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...19 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...80 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/10/21/bijlage-2-eindrapport-periodieke-rapportage-luchtvaart-2016-2022" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13316,51 +5587,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -13424,65 +5695,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -13503,210 +5774,91 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18782</ap:Characters>
+  <ap:Pages>11</ap:Pages>
+  <ap:Words>3421</ap:Words>
+  <ap:Characters>18821</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>156</ap:Lines>
   <ap:Paragraphs>44</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Opvolgingsbrief periodieke rapportages</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22033</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>22198</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...100 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>