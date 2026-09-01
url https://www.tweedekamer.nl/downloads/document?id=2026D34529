--- v0 (2026-07-02)
+++ v1 (2026-09-01)
@@ -1,2910 +1,836 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D3037A" w:rsidP="000574FD" w:rsidRDefault="00D3037A" w14:paraId="47567931" w14:textId="77777777">
-[...55 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A97285" w:rsidR="00A97285" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="66CF5174" w14:textId="666CB336">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285" w:rsidR="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>432</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285" w:rsidR="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A97285" w:rsidR="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="00A97285" w:rsidP="00A97285" w:rsidRDefault="00A97285" w14:paraId="76FCC853" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285" w:rsidR="0026748D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>768</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="00A97285" w14:paraId="3EBEC434" w14:textId="2F0320B1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="00A97285" w:rsidP="00A97285" w:rsidRDefault="00A97285" w14:paraId="66B48DC5" w14:textId="0D1D5127">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="565FE7EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="60946FAB" w14:textId="3779CAA5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief informeer ik uw Kamer over de Nederlandse reactie op de recente ontwikkelingen rond Iran, in het bijzonder de ondertekening van een Memorandum of Understanding (MoU) tussen de Verenigde Staten en Iran en uw verzoek om verdere duiding over wat dit betekent ten aanzien van het Iraanse nucleaire programma, het Iraanse ballistische raketprogramma en de mensenrechtensituatie in Iran. Daarnaast gebruik ik deze brief om verslag te doen aan uw Kamer over mijn recente bezoek aan Qatar en Libanon. Samen met de minister van Asiel en Migratie bracht ik eveneens een bezoek aan Syrië. Dat bezoek had echter geen betrekking op de ontwikkelingen in Iran en de Straat van Hormuz en zal daarom in deze brief niet nader aan de orde komen. De situatie is uiterst fragiel en ontwikkelingen volgen elkaar snel op. Het is daarom mogelijk dat de brief bij ontvangst door uw Kamer niet de meest recente ontwikkelingen reflecteert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="398CEC22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008209DE" w:rsidR="000574FD" w:rsidP="000574FD" w:rsidRDefault="000574FD" w14:paraId="3793E558" w14:textId="77777777">
-[...43 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="6E4B953D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het MoU geeft nieuw momentum aan de diplomatieke inzet om regionale stabiliteit te bevorderen en daarnaast een permanente opening van de Straat van Hormuz te bewerkstelligen. Samen met Europese en internationale partners verwelkomt Nederland deze ontwikkeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit MoU is een eerste stap in het diplomatieke proces en markeert het startschot voor een langer onderhandelingsproces van 60 dagen in Zwitserland (te verlengen met wederzijdse instemming), onder bemiddeling van Pakistan en Qatar. De eerste onderhandelingen hebben geleid tot de oprichting van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">High Level </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>High Level Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bestaande uit de Amerikaanse Vicepresident Vance, Iraanse Parlementsvoorzitter Ghalibaf, Iraanse Minister van Buitenlandse Zaken Araghchi en vertegenwoordigers uit Pakistan en Qatar. Dit comité zou op korte termijn weer samenkomen. Ondertussen vinden technische discussies plaats in vier thematische werkgroepen: sancties, nucleaire aangelegenheden, wederopbouw en monitoring en implementaties. Daarnaast zou er een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Committee</w:t>
-[...46 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">deconfliction cell </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>deconfliction</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opgericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">voor snelle de-escalatie ten behoeve van Libanon. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000574FD" w:rsidP="000574FD" w:rsidRDefault="000574FD" w14:paraId="3FD22754" w14:textId="77777777">
-[...37 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="64A92A89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="48D1C0D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de Straat van Hormuz onderzoekt het kabinet, in samenwerking met de partners in de Hormuz-coalitie, de wenselijkheid en mogelijkheid van Nederlandse militaire inzet bij het waarborgen van vrije doorvaart in de Straat van Hormuz, wanneer de omstandigheden dat toelaten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Zodra daartoe aanleiding is, zal het kabinet uw Kamer nader informeren.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ten aanzien van het nucleaire programma is </w:t>
       </w:r>
-      <w:r w:rsidRPr="006739BD">
-[...76 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland voorstander van een diplomatieke oplossing. Dat wil zeggen dat Nederland enkel bereid is bij te dragen aan gerichte sanctieverlichting, mits daar duidelijke en verifieerbare Iraanse stappen tegenover staan. Deze stappen zullen in EU- en breder multilateraal verband zorgvuldig moeten worden beoordeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="31DF76E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="64E17FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tekst van het MoU die publiek is gemaakt, gaat niet in op de mensenrechtensituatie in Iran of het Iraanse raketprogramma. In de komende maanden zal moeten blijken in hoeverre deze dossiers onderwerp van gesprek zullen zijn in de onderhandelingen tussen de Verenigde Staten en Iran. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="39ED7CBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="66D6BEF7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de ondertekening van het MoU is de berichtgeving over daadwerkelijke opening van de Straat van Hormuz vanuit de betrokken partijen niet eenduidig. Enkele routes lijken vooralsnog begaanbaar en het scheepsverkeer komt mondjesmaat op gang. Voor volledig herstel van vrije doorvaart is ontmijning noodzakelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="5768E9F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk233116769" w:id="0"/>
       <w:bookmarkStart w:name="_Hlk233032486" w:id="1"/>
     </w:p>
-    <w:p w:rsidR="000574FD" w:rsidP="000574FD" w:rsidRDefault="000574FD" w14:paraId="4F8A18BF" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="6EE37EB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens mijn bezoek aan Qatar zijn de onderhandelingen tussen de VS en Iran ruimschoots aan bod gekomen, onder andere in gesprek Minister-President Al Thani. Daarbij heb ik mijn dank uitgesproken voor de rol die Qatar speelt in de onderhandelingen tussen Iran en de Verenigde Staten. Ik heb de inzet van het kabinet toegelicht ten aanzien van de Straat van Hormuz en vrijheid van navigatie. Ik heb daarnaast benadrukt dat er voldoende aandacht moet blijven voor het lot van de Iraanse bevolking, ook in de onderhandelingen. Ook heb ik in Qatar gesproken over hoe Qatar en Nederland de wederzijdse wens tot samenwerking op het gebied van bemiddeling kunnen concretiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="28812D37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="000574FD" w:rsidP="000574FD" w:rsidRDefault="000574FD" w14:paraId="73AE084C" w14:textId="4F95B73A">
-[...197 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="7EB05ED5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens mijn bezoek aan Libanon spraken de Vicepremier Van den Brink en ik met President Aoun over het MoU, de onderhandelingen met Israël en de toekomst van Libanon. Hierbij heb ik namens Nederland steun uitgesproken voor een stabiel en soeverein Libanon en de Nederlandse bijdrage daaraan toegelicht, onder meer ter ondersteuning van de Libanese strijdkrachten. Tot slot heb ik de onderhandelingen tussen Libanon en Israël verwelkomd, omdat uiteindelijk alleen een diplomatieke oplossing tot duurzame vrede kan leiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="65540EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="64C7D383" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik zal uw Kamer op de hoogte houden van verdere ontwikkelingen indien deze Nederlandse inzet of besluitvorming vergen, waaronder Europese besluitvorming over sancties of Nederlandse inzet in het kader van de Hormuz-coalitie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="4D88A810" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="0EA448DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Buitenlandse Zaken, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A97285" w:rsidR="0026748D" w:rsidP="00A97285" w:rsidRDefault="0026748D" w14:paraId="1324BA07" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771C52" w:rsidP="008B6653" w:rsidRDefault="00771C52" w14:paraId="2D0D108C" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00A97285" w:rsidR="00FE0FA3" w:rsidP="00A97285" w:rsidRDefault="00FE0FA3" w14:paraId="67AE1937" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A97285" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F8FEC7E" w14:textId="77777777" w:rsidR="00E77CA4" w:rsidRDefault="00E77CA4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32CD44D2" w14:textId="77777777" w:rsidR="00F8773D" w:rsidRDefault="00F8773D" w:rsidP="0026748D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09EB853A" w14:textId="77777777" w:rsidR="00E77CA4" w:rsidRDefault="00E77CA4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="37B05D6E" w14:textId="77777777" w:rsidR="00F8773D" w:rsidRDefault="00F8773D" w:rsidP="0026748D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Verdana"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6491B727" w14:textId="77777777" w:rsidR="00D3037A" w:rsidRDefault="00D3037A">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="206E4DDA" w14:textId="77777777" w:rsidR="0026748D" w:rsidRPr="0026748D" w:rsidRDefault="0026748D" w:rsidP="0026748D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="123F4E2C" w14:textId="77777777" w:rsidR="0026748D" w:rsidRPr="0026748D" w:rsidRDefault="0026748D" w:rsidP="0026748D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="095F2E7C" w14:textId="77777777" w:rsidR="0026748D" w:rsidRPr="0026748D" w:rsidRDefault="0026748D" w:rsidP="0026748D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71472717" w14:textId="77777777" w:rsidR="00E77CA4" w:rsidRDefault="00E77CA4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29A565F5" w14:textId="77777777" w:rsidR="00F8773D" w:rsidRDefault="00F8773D" w:rsidP="0026748D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EDEF4AA" w14:textId="77777777" w:rsidR="00E77CA4" w:rsidRDefault="00E77CA4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7D6F7601" w14:textId="77777777" w:rsidR="00F8773D" w:rsidRDefault="00F8773D" w:rsidP="0026748D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="76812E23" w14:textId="77777777" w:rsidR="000574FD" w:rsidRPr="00036D79" w:rsidRDefault="000574FD" w:rsidP="000574FD">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="259CC1C7" w14:textId="77777777" w:rsidR="0026748D" w:rsidRPr="00A97285" w:rsidRDefault="0026748D" w:rsidP="00A97285">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036D79">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Zie</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> 14 Juni 2026:  </w:t>
+        <w:t xml:space="preserve">Zie o.a. het Joint Leaders’ Statement on the US-Iran peace deal d.d. 14 Juni 2026:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00036D79">
+        <w:r w:rsidRPr="00A97285">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.government.nl/documents/2026/06/16/joint-e4-leaders-statement-on-the-us-iran-peace-deal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00036D79">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="54D3EF85" w14:textId="77777777" w:rsidR="000574FD" w:rsidRPr="00036D79" w:rsidRDefault="000574FD" w:rsidP="000574FD">
+    <w:p w14:paraId="09C2B3A2" w14:textId="7B7B61EA" w:rsidR="0026748D" w:rsidRPr="00A97285" w:rsidRDefault="0026748D" w:rsidP="00A97285">
       <w:pPr>
         <w:pStyle w:val="Ondertekeningvervolgtitel-Huisstijl"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00036D79">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 23432-721, Kennisgeving Straat van Hormuz, 10 april 2026.</w:t>
+      <w:r w:rsidRPr="00A97285">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23432-721, Kennisgeving Straat van Hormuz, 10 april 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F17D22B" w14:textId="77777777" w:rsidR="00D3037A" w:rsidRDefault="00D3037A">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="51CE4E8A" w14:textId="77777777" w:rsidR="0026748D" w:rsidRPr="0026748D" w:rsidRDefault="0026748D" w:rsidP="0026748D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D0D108D" w14:textId="34D7E81B" w:rsidR="00771C52" w:rsidRDefault="00E77CA4">
-[...184 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2C5A725F" w14:textId="77777777" w:rsidR="0026748D" w:rsidRPr="0026748D" w:rsidRDefault="0026748D" w:rsidP="0026748D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D0D108F" w14:textId="40189F56" w:rsidR="00771C52" w:rsidRDefault="00E77CA4">
-[...960 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1213EBF4" w14:textId="77777777" w:rsidR="0026748D" w:rsidRPr="0026748D" w:rsidRDefault="0026748D" w:rsidP="0026748D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00771C52"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00FC3DF5"/>
+    <w:rsidRoot w:val="0026748D"/>
+    <w:rsid w:val="00203380"/>
+    <w:rsid w:val="0026748D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00526192"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A97285"/>
+    <w:rsid w:val="00AB0A03"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F8773D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D0D1082"/>
-  <w15:docId w15:val="{60522B73-16AA-420E-B346-E8F2E3D62D42}"/>
+  <w14:docId w14:val="1EDC1F56"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F97F0738-8DA2-4938-A85D-296EE5967F02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2913,77 +839,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3008,75 +934,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3111,55 +1037,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3228,1075 +1154,726 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="0026748D"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat1">
-[...687 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006739BD"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006739BD"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0026748D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006739BD"/>
+    <w:rsid w:val="0026748D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ondertekeningvervolgtitel-Huisstijl">
     <w:name w:val="Ondertekening vervolg titel - Huisstijl"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B1787E"/>
+    <w:rsid w:val="0026748D"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:eastAsia="SimSun"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:noProof/>
-      <w:color w:val="auto"/>
       <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-    </w:rPr>
-[...16 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF6EE1"/>
-[...11 lines deleted...]
-    <w:link w:val="CommentText"/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF6EE1"/>
-[...9 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="0026748D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF6EE1"/>
-[...8 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="0026748D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0026748D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A97285"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...104 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.government.nl/documents/2026/06/16/joint-e4-leaders-statement-on-the-us-iran-peace-deal" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4349,51 +1926,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4457,65 +2034,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4536,178 +2113,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4097</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>766</ap:Words>
+  <ap:Characters>4217</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>34</ap:Lines>
+  <ap:Lines>35</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4832</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4974</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-30T07:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00F6731A3FAB99514ABEE3B90DAAE1152C</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>