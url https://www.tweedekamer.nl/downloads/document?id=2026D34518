--- v0 (2026-07-02)
+++ v1 (2026-08-19)
@@ -1,3967 +1,835 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...16 lines deleted...]
-    <w:p w:rsidR="00CD5856" w:rsidP="00D461CD" w:rsidRDefault="00CD5856" w14:paraId="1A82711C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EC1294" w:rsidP="00EC1294" w:rsidRDefault="00953451" w14:paraId="79AB29E2" w14:textId="1049EE0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294" w:rsidR="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>828</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294" w:rsidR="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294" w:rsidR="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fraudebestrijding in de zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EC1294" w:rsidP="00EC1294" w:rsidRDefault="00EC1294" w14:paraId="77A9A921" w14:textId="7F3E41BC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>424</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Geestelijke gezondheidszorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EC1294" w:rsidP="00EC1294" w:rsidRDefault="00EC1294" w14:paraId="73B11A20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294" w:rsidR="00953451">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>166</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EC1294" w:rsidP="00EC1294" w:rsidRDefault="00EC1294" w14:paraId="231078FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EC1294" w:rsidP="00EC1294" w:rsidRDefault="00EC1294" w14:paraId="78FD97E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00953451" w:rsidP="00EC1294" w:rsidRDefault="00953451" w14:paraId="41483D64" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="31B55EA0" w14:textId="04F4E029">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Motie lid Van Brenk (Kamerstuk 36 945-XVI-16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="15FBE4D6" w14:textId="5F7CC70B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...65 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het wetgevingsoverleg over het jaarverslag VWS 2025 op 25 juni 2026 heeft de Tweede Kamer met de motie Van Brenk (Kamerstuk 36 945-XVI-16) het kabinet verzocht om het speciale team Integere Bedrijfsvoering en Zorgverwaarlozing (IBZ) van IGJ, dat bewezen heeft fraude te kunnen opsporen, in stand te houden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="7B86AEDE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="78EF85A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Daarnaast heb ik toegezegd de Kamer vóór de stemmingen van 2 juli te informeren over mijn gesprek met de IGJ over de organisatorische wijzigingen rond het programma IBZ (TZ202606-257). Op 26 juni heb ik hierover met de IGJ gesproken. De uitkomsten van dat gesprek zijn verwerkt in onderstaande reactie op de motie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00043733" w14:paraId="0DAEA81C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="17E6BC52" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="394"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="09D3643E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De IGJ begrijpt dat de uitzending van </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EenVandaag</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> van 24 juni 2026 vragen oproept over de aanpak van zorgfraude en het programma IBZ. Naar aanleiding daarvan heeft de IGJ op 1 juli 2026 een nieuwsbericht op haar website gepubliceerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00043733" w14:paraId="7B7EFED1" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="0DB958D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="1A912FE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Om beter aan te sluiten bij de ontwikkelingen in het zorgveld is de organisatiestructuur van de IGJ in ontwikkeling. In 2022 is de IGJ gestart met het programma IBZ met als doel om kennis, werkwijzen en expertise op te bouwen. Vanaf het begin was het de bedoeling deze structureel te borgen in het toezicht van de IGJ, zodat de samenhang in de werkzaamheden kan worden gerealiseerd. Het programma IBZ wordt hiermee afgerond. Er is dus geen sprake van afbouw of een inhoudelijke koerswijziging, maar van een andere organisatorische inbedding.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00043733" w14:paraId="47F20E84" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="4EE792EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="24FC580E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De IGJ benadrukt dat het beeld dat de aanpak van zorgfraude wordt verzwakt, niet juist is. Zorgfraude blijft een prioriteit. De IGJ treedt op wanneer fraude, ondermijnende criminaliteit of niet-integere bedrijfsvoering leidt tot ernstige en concrete risico's voor de kwaliteit en veiligheid van zorg. Bij de aanpak van zorgfraude zijn naast de IGJ vele partners betrokken, ieder vanuit de eigen verantwoordelijkheid en bevoegdheden, zoals de Nederlandse Zorgautoriteit en de recherche zorgfraude van de Nederlandse Arbeidsinspectie. De IGJ werkt nauw samen met de betrokken partners en onderstreept het belang van een multidisciplinaire samenwerking.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E30E3">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook de samenwerking met ketenpartners blijft onverminderd bestaan. De IGJ blijft deelnemen aan de Taskforce Integriteit Zorgsector en deelt signalen van vermoedelijke zorgfraude via de Stichting Informatieknooppunt Zorgfraude met relevante partners. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00043733" w14:paraId="72378DF1" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="7FCACF46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="227EA77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De IGJ is onafhankelijk in haar toezicht en bepaalt zelf hoe zij haar organisatie inricht. Het past mij daarom niet om daarin te treden. Ik heb er vertrouwen in dat de IGJ de kennis, expertise en taken die binnen het programma IBZ zijn opgebouwd, zorgvuldig borgt in het toezicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00043733" w14:paraId="25ECCB24" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="6FEC5860" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="59073F47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gelet op het voorgaande ontraadt het kabinet deze motie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00043733" w14:paraId="31482F24" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="06136FEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="32B95E24" w14:textId="402AFC06">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...62 lines deleted...]
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00000000" w14:paraId="305DCD9E" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Motie lid Dijk en Dobbe (Kamerstuk 25 424, nr. 791)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="0C5D67C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens het tweeminutendebat over de Geestelijke Gezondheidszorg (GGZ) en suïcidepreventie van 18 juni 2026 hebben leden Dijk en Dobbe (SP) een motie ingediend waarin zij de regering verzoeken om te zorgen voor een uitbreiding van het aanbod van mentale ondersteuning aan slachtoffers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">seksueel geweld en hierbij ook aandacht te hebben voor de zorg voor slachtoffers waarbij het seksueel geweld langer geleden plaatsvond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="76629820" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="3F73003B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E30E3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:kern w:val="3"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>In het Aanvullend Zorg- en Welzijnsakkoord (AZWA) zijn aanvullende afspraken gemaakt over laagdrempelige steunpunten. In het AZWA zijn de laagdrempelige steunpunten opgenomen als één van de basisfunctionaliteiten rondom mentale gezondheid. Dat betekent dat is afgesproken dat uiterlijk in 2030 deze functionaliteit in elke regio of gemeente beschikbaar moet zijn voor inwoners. Hiervoor is financiering beschikbaar tot 2035. Met de afspraak van basisfunctionaliteiten ontstaat er ook in iedere regio/gemeente een herkenbaar aanbod en wordt het bestaande aanbod verder uitgebreid voor alle inwoners. Er wordt dus al gewerkt aan uitbreiding van het aanbod van mentale ondersteuning voor alle inwoners, dus ook voor slachtoffers van seksueel geweld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E30E3" w:rsidR="00043733" w:rsidP="00D461CD" w:rsidRDefault="00043733" w14:paraId="19A5E172" w14:textId="77777777">
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="39DCB3F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="62F11772" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Gelet op het voorgaande apprecieer ik deze motie dus als overbodig.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A31BF" w:rsidR="00CD5856" w:rsidP="00D461CD" w:rsidRDefault="00000000" w14:paraId="5ACEC4B4" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EF08E5" w14:paraId="3D68A944" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D461CD" w:rsidP="00D461CD" w:rsidRDefault="00000000" w14:paraId="4F09111D" w14:textId="77777777">
-[...83 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EC1294" w14:paraId="72D0E370" w14:textId="1011004F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294" w:rsidR="00EF08E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294" w:rsidR="00EF08E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00EF08E5" w:rsidP="00EC1294" w:rsidRDefault="00EC1294" w14:paraId="73C3F5C8" w14:textId="08BF89A1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC1294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC1294" w:rsidR="00EF08E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EC1294" w:rsidR="00FE0FA3" w:rsidP="00EC1294" w:rsidRDefault="00FE0FA3" w14:paraId="35002DFC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00EC1294" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6CF719" w14:textId="77777777" w:rsidR="00516A1A" w:rsidRDefault="00516A1A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F7BED76" w14:textId="77777777" w:rsidR="00CF1FB4" w:rsidRDefault="00CF1FB4" w:rsidP="00EF08E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F356A01" w14:textId="77777777" w:rsidR="00516A1A" w:rsidRDefault="00516A1A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39646F85" w14:textId="77777777" w:rsidR="00CF1FB4" w:rsidRDefault="00CF1FB4" w:rsidP="00EF08E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...33 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A859C22" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="4BB76B01" w14:textId="77777777" w:rsidR="00EF08E5" w:rsidRPr="00EF08E5" w:rsidRDefault="00EF08E5" w:rsidP="00EF08E5">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="111A052F" w14:textId="77777777" w:rsidR="00EF08E5" w:rsidRPr="00EF08E5" w:rsidRDefault="00EF08E5" w:rsidP="00EF08E5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="003A1910" w14:textId="77777777" w:rsidR="00EF08E5" w:rsidRPr="00EF08E5" w:rsidRDefault="00EF08E5" w:rsidP="00EF08E5">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29C61E97" w14:textId="77777777" w:rsidR="00516A1A" w:rsidRDefault="00516A1A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="63F0D58F" w14:textId="77777777" w:rsidR="00CF1FB4" w:rsidRDefault="00CF1FB4" w:rsidP="00EF08E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29DDEC40" w14:textId="77777777" w:rsidR="00516A1A" w:rsidRDefault="00516A1A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F9AA6DF" w14:textId="77777777" w:rsidR="00CF1FB4" w:rsidRDefault="00CF1FB4" w:rsidP="00EF08E5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="521F4FEE" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2C1C1E1E" w14:textId="77777777" w:rsidR="00EF08E5" w:rsidRPr="00EF08E5" w:rsidRDefault="00EF08E5" w:rsidP="00EF08E5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...995 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1567B1AD" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="46F6CA68" w14:textId="77777777" w:rsidR="00EF08E5" w:rsidRPr="00EF08E5" w:rsidRDefault="00EF08E5" w:rsidP="00EF08E5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...355 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DE7471D" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="3E0E20FB" w14:textId="77777777" w:rsidR="00EF08E5" w:rsidRPr="00EF08E5" w:rsidRDefault="00EF08E5" w:rsidP="00EF08E5">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1043 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...350 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...161 lines deleted...]
-    <w:rsid w:val="00FE4200"/>
+    <w:rsidRoot w:val="00EF08E5"/>
+    <w:rsid w:val="00203380"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00863E64"/>
+    <w:rsid w:val="00953451"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C72E7F"/>
+    <w:rsid w:val="00CF1FB4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EC1294"/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4E9C3C2D"/>
+  <w14:docId w14:val="18FCA586"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C70A86CA-182F-4B00-BC71-68DA981F82E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4076,51 +944,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4302,1132 +1170,981 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-[...5 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...163 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-[...158 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="18"/>
-    </w:rPr>
-[...14 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF08E5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00EF08E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...3 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EF08E5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00EF08E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...3 lines deleted...]
-    </w:rPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...271 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EF08E5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>633</ap:Words>
-  <ap:Characters>3453</ap:Characters>
+  <ap:Words>658</ap:Words>
+  <ap:Characters>3624</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>84</ap:Lines>
-  <ap:Paragraphs>43</ap:Paragraphs>
+  <ap:Lines>30</ap:Lines>
+  <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4043</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4274</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>