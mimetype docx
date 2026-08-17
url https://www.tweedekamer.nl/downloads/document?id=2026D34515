--- v0 (2026-07-02)
+++ v1 (2026-08-17)
@@ -1,3333 +1,972 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0071284B" w:rsidRDefault="0031198C" w14:paraId="39E28476" w14:textId="77777777">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00DA1204">
+    <w:p w:rsidRPr="00B14147" w:rsidR="00B14147" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="282F6E2C" w14:textId="085A3CD4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147" w:rsidR="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...40 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147" w:rsidR="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B14147" w:rsidR="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Parlementaire Vergadering van de Raad van Europa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00B14147" w:rsidP="00B14147" w:rsidRDefault="00B14147" w14:paraId="79A045FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147" w:rsidR="00EA5F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>168</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00B14147" w14:paraId="06615C06" w14:textId="3F93C944">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00B14147" w:rsidP="00B14147" w:rsidRDefault="00B14147" w14:paraId="5C5B8E4E" w14:textId="3652882B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="7CDBDC2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="772F687B" w14:textId="601410F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 14 en 15 mei jl. vond in Chisinau, Moldavië, de ministeriële vergadering van het Comité van Ministers (CM) van de Raad van Europa (RvE) plaats, onder voorzitterschap van de Moldavische minister van Buitenlandse Zaken. Nederland werd vertegenwoordigd door de Directeur-Generaal Europese Samenwerking van het ministerie van Buitenlandse Zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="70C81B76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="47D2638B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De belangrijkste thema’s van de ministeriële vergadering waren accountability voor Oekraïne, migratie in relatie tot het Europees Verdrag voor de Rechten van de Mens (EVRM) en de aanpak van ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>foreign</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>foreign information manipulation and interference’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FIMI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="6D41B811" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="0D3F4596" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Accountability voor Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="4F5D4410" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Chisinau is een belangrijke stap gezet in de oprichting van een Speciaal Tribunaal voor het Misdrijf Agressie tegen Oekraïne. Met steun van 36 landen en de EU is het ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> information </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Enlarged Partial Agreement’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor de oprichting van het Management Comité van het Speciaal Tribunaal aangenomen. Hiermee is opnieuw het politieke signaal afgegeven dat de Russische agressie tegen Oekraïne niet onbestraft kan blijven en is een belangrijke stap gezet richting de verwezenlijking van het Tribunaal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="4808F8F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="1B443629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals eerder aan uw Kamer gecommuniceerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet in Chisinau aangekondigd dat een locatie is geïdentificeerd in de internationale zone van Den Haag, die veelbelovend en geschikt lijkt, in lijn met het voorziene tijdspad van de RvE. Met het oog op nog een aantal uit te werken veiligheidsgerelateerde, juridische en financiële vraagstukken zal de precieze locatie op een later tijdstip bekend worden gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="22DE843C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="4D83B442" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Migratie in relatie tot het Europees Verdrag voor de Rechten van de Mens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="50A7263C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals eerder aan uw Kamer gecommuniceerd,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het CM bij consensus een politieke verklaring aangenomen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om de toepassing van het EVRM in het migratiedomein te verduidelijken (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>manipulation</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Chisinau Declaration’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De verklaring gaat onder andere in op de werking van artikel 3 en 8 EVRM, alsook de verhouding van het EVRM tot innovatieve oplossingen, waaronder de terugkeerhub. Daarnaast bevestigt de verklaring de onafhankelijkheid van het Europees Hof voor de Rechten van de Mens (EHRM) en het belang van het beginsel van non-discriminatie. De verklaring staat ook stil bij de wisselwerking tussen jurisprudentie van het EHRM en nationale jurisprudentie. Verder verwijst de verklaring naar het belang van het subsidiariteitsbeginsel en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">margin of appreciation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>die relevant zijn voor de toepassing van het EVRM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>and</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aangezien de verklaring met consensus is aangenomen kan deze aangemerkt worden als een interpretatieve verklaring van de verdragspartijen, in die zin dat zij onder het verdragenrecht een “later tot stand gekomen overeenstemming” vormt over de uitleg of toepassing van het EVRM. Met een dergelijke verklaring dient rekening te worden gehouden door eenieder bij de interpretatie van het EVRM in het migratiedomein, en kan daarom ook doorwerken in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de nationale rechtspraktijk. Het is uiteindelijk aan de rechter om uitleg te geven aan de bepalingen uit deze verklaring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="3772B8F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="472ECE85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Foreign information manipulation and interference’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="69B5A8A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het tegengaan van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        <w:rPr>
+        <w:t>Foreign information manipulation and interference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FIMI) heeft een centrale rol gespeeld binnen het Moldavische voorzitterschap van het CM en is tevens een belangrijk onderdeel van het door de Secretaris-Generaal (SG) van de RvE ingezette proces richting een ‘Nieuw Democratisch Pact’, gericht op versterkte democratische weerbaarheid. Het afgelopen halfjaar is binnen de RvE een studie uitgevoerd naar de haalbaarheid van een nieuw juridisch instrument voor het tegengaan van FIMI. De lidstaten hebben het belang van het tegengaan van FIMI onderstreept. Het CM heeft de SG vervolgens geïnstrueerd om verdere opties uit te werken voor een mogelijk juridisch instrument, inclusief een eventueel Kaderverdrag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="7913A418" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="018B2AFA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Overige besluiten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="52FC6ED8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast heeft het CM besluiten aangenomen inzake: voortdurende steun aan Oekraïne, onder meer op het terrein van accountability en kindontvoeringen; versterkte democratische weerbaarheid; de externe dimensie van de RvE, gericht op uitbreiding van deelname aan RvE-instrumenten, meer strategische samenwerking met waarnemers en niet-lidstaten en versterkte partnerschappen met relevante internationale en regionale organisaties; de samenwerking tussen de RvE en de EU. Tevens heeft het CM een additioneel protocol bij het verdrag van Warschau inzake het witwassen, de opsporing, de inbeslagneming en de confiscatie van opbrengsten van misdrijven en de financiering van terrorisme aangenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="39352CE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="4807CC4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Accountability voor Oekraïne</w:t>
-[...121 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Plenaire sessie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="6E352C30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de plenaire sessie heeft Nederland, evenals het overgrote deel van de lidstaten, voortdurende steun uitgesproken aan Oekraïne, in het bijzonder op het terrein van accountability. Ook heeft Nederland waardering overgebracht voor de instrumentele rol die de RvE op dit terrein speelt. Daarnaast hebben Nederland en een aanzienlijk aantal andere lidstaten de politieke verklaring op het terrein van migratie in relatie tot het EVRM verwelkomd en was er waardering, ook vanuit ons land, voor de wijze waarop de SG van de RvE dit proces heeft gekanaliseerd. Een grote groep lidstaten, waaronder Nederland, heeft bovendien het belang onderstreept van democratische weerbaarheid en de bestrijding van FIMI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="08ED3091" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Migratie in relatie tot het Europees Verdrag voor de Rechten van de Mens</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...660 lines deleted...]
-        </w:rPr>
         <w:t>Overdracht voorzitterschap van Moldavië aan Monaco</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E6094F" w:rsidP="00E6094F" w:rsidRDefault="00E6094F" w14:paraId="60F03C10" w14:textId="4A8D4019">
-[...137 lines deleted...]
-      <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="0E6CD95C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het einde van de ministeriele vergadering werd gemarkeerd door de overdracht van het CM-voorzitterschap aan Monaco, dat onder meer zal inzetten op versterking van het EVRM en het EHRM, gendergelijkheid en het Verdrag van Istanbul, weerbaarheid en bescherming van kinderen en jongeren en bestrijding van georganiseerde misdaad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="00DB581F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00EA5F76" w:rsidP="00B14147" w:rsidRDefault="00EA5F76" w14:paraId="79D04B7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tevens werd de datum voor de volgende ministeriële vergadering vastgesteld. Deze zal op 12 mei 2027 plaatsvinden in Montenegro. Daarmee is formeel de datum vastgesteld waarop het Koninkrijk der Nederlanden het voorzitterschap zal overnemen voor een periode van zes maanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00B14147" w:rsidP="00B14147" w:rsidRDefault="00B14147" w14:paraId="66740681" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00B14147" w:rsidP="00B14147" w:rsidRDefault="00B14147" w14:paraId="0C2A6758" w14:textId="17EDE00E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B14147" w:rsidR="00FE0FA3" w:rsidP="00B14147" w:rsidRDefault="00FE0FA3" w14:paraId="39F280C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B14147" w:rsidR="00FE0FA3">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39E28486" w14:textId="77777777" w:rsidR="0031198C" w:rsidRDefault="0031198C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6AB0DC21" w14:textId="77777777" w:rsidR="00E53A34" w:rsidRDefault="00E53A34" w:rsidP="00EA5F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39E28488" w14:textId="77777777" w:rsidR="0031198C" w:rsidRDefault="0031198C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="16188C1D" w14:textId="77777777" w:rsidR="00E53A34" w:rsidRDefault="00E53A34" w:rsidP="00EA5F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D648682" w14:textId="77777777" w:rsidR="00F27389" w:rsidRDefault="00F27389">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="05709B0E" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00EA5F76" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="2D8981A9" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00EA5F76" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="37F29C7D" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00EA5F76" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39E28482" w14:textId="77777777" w:rsidR="0031198C" w:rsidRDefault="0031198C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09AF0F35" w14:textId="77777777" w:rsidR="00E53A34" w:rsidRDefault="00E53A34" w:rsidP="00EA5F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39E28484" w14:textId="77777777" w:rsidR="0031198C" w:rsidRDefault="0031198C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0E4952CB" w14:textId="77777777" w:rsidR="00E53A34" w:rsidRDefault="00E53A34" w:rsidP="00EA5F76">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7664A5D6" w14:textId="43067637" w:rsidR="00E6094F" w:rsidRPr="00C572CB" w:rsidRDefault="00E6094F" w:rsidP="00E6094F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1676A1F4" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00B14147" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C572CB">
-[...40 lines deleted...]
-        <w:t>294 </w:t>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 045, nr. 294 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0E3AF576" w14:textId="69F1FEF5" w:rsidR="00E6094F" w:rsidRPr="00C370A8" w:rsidRDefault="00E6094F" w:rsidP="00E6094F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="602FC323" w14:textId="6EF139F2" w:rsidR="00EA5F76" w:rsidRPr="00B14147" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C572CB">
-[...32 lines deleted...]
-        <w:t>317, nr. 3560</w:t>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 19637, nr. 3560</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="06E766F1" w14:textId="77777777" w:rsidR="00E6094F" w:rsidRPr="00276B03" w:rsidRDefault="00E6094F" w:rsidP="00E6094F">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="235E0A15" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00B14147" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00276B03">
-[...20 lines deleted...]
-        <w:t>’, 15 mei 2026, https://rm.coe.int/pdf/09125948802bc2cc</w:t>
+      <w:r w:rsidRPr="00B14147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Chisinau Declaration’, 15 mei 2026, https://rm.coe.int/pdf/09125948802bc2cc</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31778420" w14:textId="77777777" w:rsidR="00F27389" w:rsidRDefault="00F27389">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="3C860C99" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00EA5F76" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39E2847E" w14:textId="6E1FE2B6" w:rsidR="0071284B" w:rsidRDefault="0031198C">
-[...181 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3790AE98" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00EA5F76" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39E28480" w14:textId="0644D816" w:rsidR="0071284B" w:rsidRDefault="0031198C">
-[...953 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="240C918B" w14:textId="77777777" w:rsidR="00EA5F76" w:rsidRPr="00EA5F76" w:rsidRDefault="00EA5F76" w:rsidP="00EA5F76">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0071284B"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00F27389"/>
+    <w:rsidRoot w:val="00EA5F76"/>
+    <w:rsid w:val="00123EF5"/>
+    <w:rsid w:val="001D35DD"/>
+    <w:rsid w:val="002C2437"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00301996"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B14147"/>
+    <w:rsid w:val="00BF3B7B"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E53A34"/>
+    <w:rsid w:val="00E84E8D"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23553"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="39E28476"/>
-  <w15:docId w15:val="{FBB9487C-0074-4565-A6F6-F8BE576E40C3}"/>
+  <w14:docId w14:val="15314817"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8AB3B009-AE70-435C-B249-F50A5601913B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3336,77 +975,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3431,75 +1070,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3534,55 +1173,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3651,990 +1290,715 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00EA5F76"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5F76"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
-[...231 lines deleted...]
-    <w:rPr>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="404040"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...118 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E6094F"/>
-[...15 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00EA5F76"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="CommentText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E6094F"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA5F76"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E6094F"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00E6094F"/>
+    <w:rsid w:val="00EA5F76"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031198C"/>
+    <w:rsid w:val="00EA5F76"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Header"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0031198C"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00EA5F76"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031198C"/>
+    <w:rsid w:val="00EA5F76"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:link w:val="Footer"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0031198C"/>
-[...50 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EA5F76"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14147"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4687,51 +2051,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4795,65 +2159,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4874,177 +2238,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5016</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>937</ap:Words>
+  <ap:Characters>5154</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5917</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6079</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0059C617296B049142960D7DBD88D31EB3</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>