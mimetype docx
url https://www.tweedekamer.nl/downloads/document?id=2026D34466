--- v0 (2026-07-02)
+++ v1 (2026-08-19)
@@ -1,9721 +1,4063 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00680507" w:rsidRDefault="00BF6B25" w14:paraId="333237F2" w14:textId="40F6070D">
-[...108 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F74FA4" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7DECA285" w14:textId="2E18C330">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spoor: vervoer- en beheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F74FA4" w:rsidP="00F74FA4" w:rsidRDefault="00F74FA4" w14:paraId="18695B03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F61159">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1300</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F74FA4" w:rsidP="00F74FA4" w:rsidRDefault="00F74FA4" w14:paraId="36DFB29B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F74FA4" w14:paraId="15FF10A9" w14:textId="784969D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F61159">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F61159">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In verschillende Kamerdebatten rond de jaarwisseling heeft u gesproken over frequentieverhogingen in de concessie voor het hoofdrailnet (HRN) en of die passen op de bestaande of geplande infrastructuur. In het CD Spoor van 18 december 2025 heeft mijn voorganger uw Kamer toegezegd een analyse te delen van potentiële knelpunten voor het uitvoeren van de HRN-concessie indien er geen budget is voor nieuwe projecten. In de MIRT-brief d.d. 13 januari jl. is een eerste toelichting opgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F61159">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B74E9D">
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F61159">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij informeer ik uw Kamer uitgebreider over de HRN-concessie, het voorgenomen volume en in welke mate dat realiseerbaar is met de bestaande en geplande spoorinfrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="752EDD29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="21E76FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De treindienst van de toekomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003118C9" w:rsidP="00783478" w:rsidRDefault="00527F0A" w14:paraId="239C44A1" w14:textId="4D798D38">
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="46B9A3EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laat ik beginnen met wat er allemaal wel gebeurt aan investeringen op het spoor om potentiële knelpunten op te lossen en de benodigde capaciteit naar de toekomst mogelijk te maken. Zo werk ik met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programma's Hoogfrequent Spoorvervoer (PHS), Spoorcapaciteit 2030 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Behandelen en Opstellen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">samen met NS, ProRail en medeoverheden hard aan de doorontwikkeling van de treindienst. De uitvoering daarvan gaat onverminderd door; zo zijn de programmabudgetten van zowel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PHS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spoorcapaciteit 2030</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor ruim 90% besteed of verplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="5AD2B6BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="60B8F288" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de HRN-concessie is een volume opgenomen dat de concessiehouder (NS) dient te rijden, mits de benodigde infrastructuur tijdig beschikbaar is. Dat volume beschrijft de aantallen treinen per baanvak per richting per uur. Bij elkaar opgeteld gaat het om (een groeipad naar) een ambitieuze dienstregeling met aantrekkelijke reistijden, hoge frequenties en mede daardoor voldoende zitplaatsen voor de verwachte groei in de reizigersvraag. Daarin is ook de extra vervoersvraag door de ontwikkeling van de nieuwe grootschalige woningbouwlocaties verwerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="323D3A00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="71E6EFBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik wil benadrukken dat keuzes maken ten aanzien van frequentieverhogingen effect heeft op de dagelijkse realiteit van vele Nederlanders en een significant gedeelte van onze economie en ons verdienvermogen. Belangrijk hierbij is dat de HRN-concessie zich enerzijds richt op treinfrequenties en de stapsgewijze verhoging daarvan gedurende de concessieperiode. Dat vergt infra-aanpassingen zoals uitbreiding van de tractie-energievoorziening, sanering van overwegen en uitbreiding van stations. Anderzijds bevat de HRN-concessie ook prestatie-afspraken over bijvoorbeeld zitplaatskans, punctualiteit en comfort. Die eisen liggen niet alleen aan de kant van het treinmaterieel en daarmee aan de kant van vervoerder/concessiehouder. Daarvoor is ook de spoorinfrastructuur veelal randvoorwaardelijk. Denk bijvoorbeeld aan perronverlengingen (langere treinen = meer zitplaatsen), emplacementsuitbreidingen (meer opstelcapaciteit en onderhoud = minder verstoringen ’s ochtends vroeg), enzovoort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4387E20D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4EF7F625" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De hieronder volgende analyse bevat daarom nadrukkelijk een breed scala aan mogelijke knelpunten en vraagstukken, die om meer draaien dan alleen het inpassen van extra treinen per uur. Ik kies voor die benadering omdat ik de beschikbare financiële middelen maatschappelijk zo optimaal mogelijk wil besteden met de grootste baten voor de reiziger. Ik kies ervoor om nu geen extra middelen vrij te maken tot de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2029. Het is verstandig om pas na de actualisatie (2027) en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...34 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2029) vervolgbesluiten te nemen. Met de uitkomsten van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan dan een volgend kabinet nieuwe besluiten nemen. Ik kom hier verderop in deze brief uitgebreider op terug. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="19AAD916" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4A56ED32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bestaande en geplande spoorinfrastructuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="03D66698" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het HRN-concessievolume ontwikkelt zich stapsgewijs van het gedefinieerde volume bij de start van de concessieperiode (2025) naar het eindbeeld (2033). Het kunnen zetten van die stappen is onder andere afhankelijk van de beschikbaarheid van de randvoorwaardelijke infrastructuur en voldoende groei in de vervoersvraag. Daarom is afgesproken het eindbeeld tussentijds te actualiseren. Ook hierop kom ik later in deze brief terug.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="532A7703" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...395 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Programma Hoogfrequent Spoorvervoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PHS) wordt sinds 2010 geïnvesteerd in het samenhangend en stapsgewijs verhogen van de treinfrequenties op zeven corridors. Aanvullend daarop voorziet het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Programma Spoorcapaciteit 2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in gerichte infra-investeringen in het gehele spoornetwerk waardoor verbeteringen in de dienstregeling mogelijk worden. Hierdoor wordt het mogelijk om meer, langere of nieuwe treinen (zoals ICNG) te rijden en/of de reistijd te verkorten door bijvoorbeeld harder te (kunnen) rijden. Met beide programma’s werken we toe naar een basis die het HRN-volume grotendeels faciliteert en verdere doorgroei mogelijk maakt en woningbouwlocaties ontsluit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="1F2484DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In bijlage 1 geef ik een overzicht van de frequentieverhogingen en andere productverbeteringen in het HRN-volume waarvoor de spoorinfrastructuur al is gerealiseerd of waarvan aanleg in uitvoering of in voorbereiding is. Indien uitwerking en uitvoering volgens planning verlopen, vergen deze frequentieverhogingen geen aanvullende inframaatregelen meer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="5709AC6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volledigheidshalve vermeld ik hier ten aanzien van deze bijlage dat er in deze portefeuille (zoals bij alle infrastructuurprojecten) tegenvallers of onvoorziene risico’s kunnen optreden. Daarmee kan een frequentieverhoging onder druk komen te staan waardoor deze later, of niet, plaats zou kunnen vinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2929073A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2606FAF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Frequentieverhogingen die nog aanvullende inframaatregelen vereisen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="74D58BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het eindbeeld voor het volume zoals dat in de HRN-concessie is opgenomen, bevat ook frequentieverhogingen die inframaatregelen vergen, die (nog) niet gepland of in uitvoering zijn omdat hier nog nadere besluitvorming over moet plaatsvinden. Hier ga ik in de volgende paragraaf nader op in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="3F63DD2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Samen met ProRail en NS heb ik deze categorie frequentieverhogingen in kaart gebracht. Bijlage 2 bevat een overzicht op hoofdlijnen. Net als in bijlage 1 heb ik ook andere verbeteringen van het treinproduct onder elkaar gezet. Ontwikkeling van de treindienst van de toekomst gaat namelijk niet alleen om meer treinen per uur, maar ook om andere maatregelen die bijdragen aan een goede en comfortabele reis voor de reizigers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidDel="003D5F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zoals:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7528E83A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>langere treinen (minder volle treinen, meer zitplaatskans);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="3D61F3F4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de inzetbaarheid van moderner materieel (toegankelijkheid, reiscomfort, voldoen aan wet- en regelgeving);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="71D8AD48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>voldoende behandel- en opstelcapaciteit (schonere treinen, robuuste start dienstregeling);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="207C949A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>harder kunnen rijden (kortere reistijd);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="665D8BB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="207"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>betere overstaptijden (kortere reistijd).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2DC5FF64" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="1FE3683C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals hiervoor beschreven bestaat een goede treindienst – en daarom zeker ook die op het HRN – uit zowel frequente als (o.m.) betrouwbare, schone, moderne en comfortabele treinen met voldoende kans op een zitplaats. Veel van die inframaatregelen worden gerealiseerd binnen de programma’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hoogfrequent Spoorvervoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...46 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spoorcapaciteit 2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Die bevatten gerichte pakketten van uiteenlopende typen inframaatregelen zoals het verbeteren van de ondergrond (baanstabiliteit), plaatsen van geluidschermen, verlengen van perrons, verzwaren van onderstations verzwaren (tractie-energievoorziening), enzovoort. Hiermee werken we gericht en efficiënt aan HRN-spoorinfrastructuur die de beoogde treindienst met meer, langere, moderne, schone treinen – zoals vastgelegd in de HRN-concessie – mogelijk maakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="72229585" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="33CEF359" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231454863" w:id="0"/>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tussentijdse actualisatie volume HRN-concessie in 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="255A63B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De verwachte ontwikkeling in de vervoersvraag kan veranderen. Daarom heb ik in de HRN-concessie met NS al afgesproken om het voorgenomen volume in 2027 te gaan actualiseren. Voorbereidingen daarvoor zijn begin dit jaar gestart. In de actualisatie weegt het ministerie van IenW samen met alle betrokkenen de gewenste en beoogde frequentieverhogingen integraal af tegen de verwachte vervoersvraag, eventueel benodigde infrastructuur-investeringen en de budgettaire ruimte alsmede wijzigingen in de exploitatie-kosten voor de vervoerder. Bij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de HRN-concessie (in 2029) zal ik de nieuwe volumes voor 2030-2033 definitief vaststellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="17AF4649" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit de actualisatie kan komen dat in de nieuw vast te stellen volumes een frequentieverhoging die nu nog in de het eindbeeld van de concessie staat, alsnog niet opgenomen wordt. Daarmee vervalt de verplichting voor NS om dat deel van het volume te rijden. Waar dat niet het geval is en een frequentieverhoging noodzakelijk blijft, zal de frequentieverhoging onderdeel uitmaken van de nieuwe volumes. Er zijn dan drie mogelijke uitkomsten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="3A280ED9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgenomen frequentieverhoging vereist geen infrastructurele maatregelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NS is verplicht deze te gaan rijden zoals opgenomen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2DCE7ABE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgenomen frequentieverhoging vereist infrastructurele maatregelen die gepland of in uitvoering zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mits deze maatregelen op tijd gerealiseerd zijn, is NS verplicht deze te gaan rijden in lijn met de concessieafspraken of anders zodra de benodigde infrastructuur gerealiseerd is;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="654791AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorgenomen frequentieverhoging vereist infrastructurele maatregelen die nog niet in uitwerking of realisatie zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indien de maatregel niet wordt uitgevoerd, is NS niet verplicht deze frequentieverhoging te gaan rijden. Formeel blijft dit dus onderdeel van het volume, maar zal deze in principe in de concessieperiode niet (kunnen) rijden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="05ACA511" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4B454362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit licht is het belangrijk te weten dat de concessie voor IenW </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>geen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verplichting tot het aanleggen van infrastructuur tot stand brengt om het volume mogelijk te maken. Voor productverbeteringen in de derde categorie of het dekken van nieuwe exploitatietekorten in de concessie is momenteel geen budget gereserveerd. Gezien de beperkte financiële ruimte binnen het Mobiliteitsfonds is het dan ook niet zeker dat alle frequentieverhogingen die zijn opgenomen in het concessie-eindbeeld en die nog aanvullende dekking voor inframaatregelen vergen, ook (op tijd) gereden kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="3B36E802" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="446F73A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals eerder vermeld, wil ik de beschikbare financiële middelen maatschappelijk zo optimaal mogelijk besteden met de grootste baten voor de reiziger. Dit kan betekenen dat er in de toekomst keuzes gemaakt moeten worden tussen verschillende inframaatregelen die bij de frequentieverhogingen behoren. Die keuzes dienen te passen binnen de financiële kaders van de inframaatregelen die bij de frequentieverhogingen behoren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="02B4F98F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="73D68A49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Emplacementen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="0883FA3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hier komt bij dat al deze frequentieverhogingen doorgaans extra materieel vergen. Dit materieel moet ergens opgesteld (geparkeerd) en behandeld (schoonmaak en onderhoud) kunnen worden. Binnen het programma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Behandelen en Opstellen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (B&amp;O) is de emplacementscapaciteit zoveel mogelijk binnen het bestaande budget uitgebreid. Tegelijkertijd ontstaan er zonder verdere uitbreiding van emplacementen mogelijk in de toekomst nieuwe knelpunten. Het laten bestaan van deze knelpunten kan eventueel de afgesproken prestaties uit de HRN-concessie raken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4A23363F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kans op te korte treinen, waardoor meer reizigers moeten staan (KPI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zitplaatskans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="43E4EB0C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frequentieverhogingen worden moeilijker maakbaar, waardoor de vervoersvraag onvoldoende kan worden geaccommodeerd (KPI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zitplaatskans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="401A153C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kans op kwalitatief lagere treinen door minder schoonmaak (viezere treinen; KPI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...67 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Algemeen klantoordeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en/of minder onderhoud (meer storingen/defecten; KPI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Impactvolle storingen veroorzaakt door NS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="43AD6B86" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lagere robuustheid van de dienstregeling door minder betrouwbare opstart aan het begin van de dag (KPI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reizigerspunctualiteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) en;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="6F02CD84" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hogere exploitatiekosten van de HRN-concessie door het verder moeten rijden met leeg materieel naar een behandel- en/of opstellocatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="599338FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7FFE1B72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze knelpunten zijn overigens niet 1-op-1 aan frequentieverhogingen gekoppeld maar aan de algemene vervoersgroei en de bredere prestatieafspraken uit de HRN-concessie. Zoals ik in de inleiding van de brief stel, ligt het opstarten van nieuwe projecten – dus ook voor emplacementsuitbreiding – echter niet voor de hand vanwege de zeer beperkte financiële investeringsruimte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="526FE6F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="29FB6F36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toekomstperspectief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2DE64548" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat betreft de besluitvorming over deze knelpunten zet ik in op een beheerst, gedegen en integraal proces tot aan de daartoe ingerichte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het is onwenselijk om daarop vooruit te lopen door bijvoorbeeld een specifieke frequentieverhoging of emplacementsuitbreiding nu al uit te lichten en daarover te besluiten. Dat zou de integraliteit van het actualisatieproces - en daarmee de maatschappelijk meest optimale uitkomst - in gevaar brengen. Verder zal bij de knelpunten op de emplacementen ook in het proces een maatschappelijke afweging moeten worden gemaakt ten aanzien van de beschikbare financiële middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="75FCACC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="797C3A88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overigens zal de vervoersvraag zich ook na de lopende concessieperiode blijven ontwikkelen en naar verwachting vragen om aanpassing. In het licht van mijn toezegging en de gevraagde analyse heb ik de periode na 2033 echter buiten beschouwing gelaten. Overigens verschaft het (volledig) realiseren van de programma’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spoorcapaciteit 2030</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PHS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de meest logische basis voor verdere ontwikkelingen in de periode na 2033.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidDel="00651D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...56 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2DDE6C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="48E6865A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4EBD0129" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij heb ik u – zoals mijn ambtsvoorganger heeft toegezegd – inzicht gegeven in de infraknelpunten voor het volledig rijden van het voorgenomen volume van het eindbeeld in de HRN-concessie. Ik zet daarbij zoveel mogelijk in op innovatie en meekoppelkansen zoals woningbouw en defensie. Indien de verwachte vervoersvraag wel een frequentieverhoging rechtvaardigt, maar deze op basis van bestaande, geplande of nog realiseerbare infrastructuur niet mogelijk is, zoekt het ministerie van IenW samen met betrokkenen naar alternatieven zoals langere treinen of beperkte frequentieverhogingen (bijv. extra treinen in de spits) en/of logistieke oplossingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="43E27343" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="616CA45C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd heb ik via deze brief ook het beeld met u gedeeld dat er heel veel investeringen wel worden gedaan. Uw oproep eerder en transparanter te zijn over onderdelen die niet kunnen neem ik ter harte. Daarom zal ik de Tweede Kamer via de reguliere brieven over de genoemde programma’s of in het kader van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...88 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meenemen in de eventuele knelpunten in infraknelpunten in het licht van de HRN-concessie zodat ik u aan de voorkant deelgenoot kan maken van de afwegingen. Ik zal u de komende tijd blijven informeren over de opzet, voortgang en uitkomsten van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...250 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>midterm review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inclusief de actualisatie van het volume. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="1FEA4127" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F74FA4" w:rsidP="00F74FA4" w:rsidRDefault="00F74FA4" w14:paraId="175FEB2D" w14:textId="632ECA53">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="566A641F" w14:textId="5E79012B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4" w:rsidR="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4A8FCDC8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F74FA4" w:rsidP="00F74FA4" w:rsidRDefault="00F74FA4" w14:paraId="59F51CBA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="09D6474E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7C7A200C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk231475302" w:id="1"/>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...2404 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>BIJLAGE 1: PRODUCTVERBETERINGEN HRN-TREINDIENST WAARVOOR INFRASTRUCTUUR REEDS GEREALISEERD IS OF IN REALISATIE IS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="7F3DE17F" w14:textId="77777777">
-[...76 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="742C6CB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="675361CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderstaande lijst bevat productverbeteringen die – zonder grote tegenvallers in de uitwerking of uitvoering – geen aanvullende inframaatregelen meer vergen. De lijst is niet gesorteerd op basis van prioriteit, urgentie, wenselijkheid of groei van de vervoersvraag. Zoals in de begeleidende Kamerbrief beschreven kunnen infrastructuurprojecten en daarmee productverbeteringen opschuiven in de tijd dan wel komen te vervallen bij de actualisatie van de HRN-volumes. Tevens kennen veel productverbeteringen randvoorwaardelijkheden: het uitvoeren van de maatregelen garandeert niet dat de productverbeteringen gerealiseerd kunnen worden zolang de randvoorwaardelijkheden zoals bijvoorbeeld uitrol ERTMS niet ook opgelost worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="04DBCDAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7F6DC493" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het coördineren van het maatregelenpakket dat samenhangt met onderstaande productverbeteringen wordt in de context van de programma’s PHS en Spoorcapaciteit 2030 constant aangescherpt op basis van gereedkomende technische informatie; onderstaand overzicht is derhalve een momentopname.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="0454A290" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="311B4918" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7ECFE3C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De productverbeteringen zijn uitgesplitst naar frequentieverhogingen en andere soorten productverbeteringen zoals productherstel- en verbetering van de HRN-treindienst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="4B840795" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="08621CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="36F64C2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Categorie A: frequentieverhogingen zoals vastgelegd in de HRN-concessie 2025-2033</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="4961" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7472"/>
+        <w:gridCol w:w="8991"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="50241DA6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="7CC6ADCF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="63AF1E23" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="21D4D39B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>PHS Breda-Eindhoven (3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="4B1DE8FE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="386CEB2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="14924997" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="6D06C97E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>PHS Breda-Tilburg (3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sprinter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="309F64C3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="5FCC82E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="55802885" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="4586CF53" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>PHS Alkmaar-Amsterdam (5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="1894C6A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="7FB6E940" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="6DE95CA3" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="43C703BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">PHS SAAL: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="2C93C437" w14:textId="0D96FED0">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="44E6E3AA" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Amsterdam Zuid - Schiphol (4/4 IC’s/sneltrein)</w:t>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flevoland - Amsterdam Zuid - Schiphol (4/4 IC’s/sneltrein)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="3BDB3425" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="68B8DC94" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Almere - Amsterdam (6 Sprinters)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="636C31D3" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="16F30238" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Schiphol - Hilversum (4 IC’s)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="48C0694F" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="03A8D9C4" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hilversum/Gooi - Amsterdam (4 Sprinters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="4F90C7FC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="72149A44" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="1E94DA8B" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="271F2D2B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>PHS Houten Castellum - Geldermalsen (5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sprinter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="52F9BFEE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="12168A8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="0054DEF3" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="1B6F2621" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Leiden - Woerden (dagdekkend 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sprinter p/u + bediening nieuw station Hazerswoude)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="3B6CB25F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="423476A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="5244FB62" w14:textId="427B6367">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="05CDC613" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...43 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rotterdam - Schiphol - Amsterdam Zuid - Lelystad/Amersfoort (5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC Direct)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="5403C332" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="71B7F360" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="39009180" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Categorie B: productherstel en -verbetering van HRN-treindienst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="28083511" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="65DABD6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-38"/>
         <w:tblW w:w="4961" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7472"/>
+        <w:gridCol w:w="8991"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="3C710EC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="4B0BD560" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="5DE88632" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="13A20E50" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reistijdverkorting Amsterdam - Rotterdam-Breda (200 km/u op HSL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="21EE65DE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="11133794" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="585076E7" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="20059433" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Instroom ICNG (diverse corridors)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="52270AB0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="48797E6C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="51C6C958" w14:textId="5847F821">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2947F472" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...36 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>PHS Den Haag - Rotterdam - Dordrecht (5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sprinter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="12BE406B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="61082A4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="73"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="3ED1D3FC" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="77F3DA3C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reistijdverkorting Lelystad - Zwolle (180km/u op Hanzelijn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="25FE6967" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="23CDAD0E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9214" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="27BA027E" w14:textId="0F36CF80">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="114BCB94" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Harderwijk (aanvulling op/uitbreiding van spitspendel)</w:t>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Frequentieverhoging Amersfoort - Harderwijk (aanvulling op/uitbreiding van spitspendel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="2C1E4ECA" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F74FA4" w:rsidP="00F74FA4" w:rsidRDefault="00F74FA4" w14:paraId="3EE2C3F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2474C615" w14:textId="527A74E1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2EDFDEDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...63 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BIJLAGE 2: PRODUCTVERBETERINGEN DIE INFRASTRUCTUUR VEREISEN WAAROVER LATER BESLUITVORMING PLAATSVINDT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="5D755F7C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7ADCEF69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderstaande lijst bevat in de concessie verplichte productverbeteringen. Het volume van het in de concessie opgenomen eindbeeld ligt hoger, maar hiervoor zijn in de concessie geen concrete productstappen opgenomen. De lijst is niet gesorteerd op basis van prioriteit, urgentie, wenselijkheid of groei van de vervoersvraag. Zoals in de begeleidende Kamerbrief beschreven kunnen product-verbeteringen opschuiven in de tijd dan wel komen te vervallen bij de actualisatie van de HRN-volumes. Tevens kennen veel productverbeteringen randvoorwaardelijkheden: het uitvoeren van de maatregelen garandeert niet dat de productverbeteringen gerealiseerd kunnen worden zolang de randvoorwaardelijkheden zoals uitrol ERTMS niet ook opgelost worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="08D98768" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="1C2C68CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Het coördineren van het maatregelenpakket dat samenhangt met onderstaande productverbeteringen wordt in de context van het programma </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B74E9D">
-        <w:rPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Spoorcapaciteit 2030</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> constant aangescherpt op basis van gereedkomende technische informatie; onderstaand overzicht is derhalve een momentopname.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="26A02BD2" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="6EBCD636" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="5D72C4BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De productverbeteringen zijn uitgesplitst naar frequentieverhogingen en andere soorten productverbeteringen zoals productherstel- en verbetering van de HRN-treindienst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="34C1A8B7" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="16F24886" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="67D5098E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Categorie A: frequentieverhogingen zoals vastgelegd in de HRN-concessie 2025-2033</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="5C2DF701" w14:textId="71568137">
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="72DC745C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buiten de frequentieverhogingen vanuit het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B74E9D">
-        <w:rPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Programma Hoogfrequent Spoorvervoer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B74E9D">
-[...21 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schrijft de HRN-concessie niet het type materieel voor (Intercity of Sprinter). De HRN-concessievervoerder is hierin in principe vrij. Onderstaande tabel specificeert dat zoals nu is beoogd in de doorontwikkeling van de HRN-treindienst.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="0E68DD38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="4961" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7472"/>
+        <w:gridCol w:w="8991"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="740A806A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="31C9A972" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="785BC7BC" w14:textId="568EF5A1">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="67FB611E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...31 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rotterdam - Schiphol - Amsterdam Zuid - Lelystad/Amersfoort (6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC Direct)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="1786D92F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="74017083" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="51ED4BEE" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="20764352" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Hilversum - Utrecht (5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sprinter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="4C978567" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="7E83DB1E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="2B468CE2" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7646359E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Amersfoort - Utrecht (5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC in spits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="6583634E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="19F7EA2A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="6BE5AF4F" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="2379FD52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Leiden - Den Haag (5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="2D59B7BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="45820E94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="7C85A00B" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="56DF09A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Amsterdam - Haarlem (5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> IC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FE28BB" w:rsidR="00B74E9D" w:rsidTr="00002B16" w14:paraId="74A1BCC2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="00002B16" w14:paraId="34886767" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="65EA9D4F" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="29762579" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Utrecht - Woerden (7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>/8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sprinter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="7BD34F3E" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="6FF3A917" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00CE06BC" w:rsidRDefault="00CE06BC" w14:paraId="68DC03F5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="71AACCEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Categorie B: productherstel en -verbetering van HRN-treindienst</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="4985" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7508"/>
+        <w:gridCol w:w="9035"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="77C01ED3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="29C182A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="5BE4E8B4" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="40842D10" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reistijdverkorting Amersfoort - Deventer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="54FD5819" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="0F441725" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="206B71E6" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="7FBCF65C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Behoud 4x IC-stop Lelystad na realisatie PHS SAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="56B47C5C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="0F78A96D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="1629A53B" w14:textId="48A94E75">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="42389353" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> Amersfoort Schothorst (inzet langere treinen voor verhoging zitplaatskans)</w:t>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Rotterdam - Schiphol - Amersfoort Schothorst (inzet langere treinen voor verhoging zitplaatskans)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="3E825729" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="17FD4359" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="6513AA8A" w14:textId="33371088">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="23087F02" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Utrecht - Geldermalsen (inzet langere treinen voor verhoging zitplaatskans)</w:t>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Leiden - Utrecht - Geldermalsen (inzet langere treinen voor verhoging zitplaatskans)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="78ED4322" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="225E07CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="2956905F" w14:textId="31F9216E">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="6A0D7C14" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Amsterdam (inzet langere treinen voor verhoging zitplaatskans)</w:t>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enkhuizen - Amsterdam (inzet langere treinen voor verhoging zitplaatskans)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="36A9F2ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="0B30E174" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="41355927" w14:textId="17B9FC09">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="0C5DF29B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...15 lines deleted...]
-              <w:t>behoefte op diverse emplacementen</w:t>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Uitbreiding B&amp;O-behoefte op diverse emplacementen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="1B47ACC0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="2BEFBA96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="30D94C0F" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="6D45DB02" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Robuustere overstaptijden knoop Groningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B74E9D" w:rsidR="00B74E9D" w:rsidTr="000035F1" w14:paraId="4AD45E71" w14:textId="77777777">
+      <w:tr w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidTr="000035F1" w14:paraId="76B89F22" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B74E9D" w:rsidR="00CE06BC" w:rsidP="00002B16" w:rsidRDefault="00CE06BC" w14:paraId="27BAF84D" w14:textId="77777777">
+          <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="26D5E4D6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B74E9D">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00F74FA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Robuustere overstaptijden knoop Leeuwarden (knoopherstel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w:rsidR="00DC128E" w:rsidRDefault="00DC128E" w14:paraId="2174FF20" w14:textId="77777777">
-[...36 lines deleted...]
-      <w:pgMar w:top="1021" w:right="1021" w:bottom="1021" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="00F61159" w:rsidP="00F74FA4" w:rsidRDefault="00F61159" w14:paraId="23BDE0CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F74FA4" w:rsidR="004E5D09" w:rsidP="00F74FA4" w:rsidRDefault="004E5D09" w14:paraId="0DB1E3AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F74FA4" w:rsidR="004E5D09" w:rsidSect="001B3654">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="245"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B3C032B" w14:textId="77777777" w:rsidR="00C80925" w:rsidRDefault="00C80925">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0CAF6268" w14:textId="77777777" w:rsidR="002D60B6" w:rsidRDefault="002D60B6" w:rsidP="00F61159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A05ACA5" w14:textId="77777777" w:rsidR="00C80925" w:rsidRDefault="00C80925">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35D111B1" w14:textId="77777777" w:rsidR="002D60B6" w:rsidRDefault="002D60B6" w:rsidP="00F61159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-    <w:charset w:val="02"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...22 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4F4B9888" w14:textId="77777777" w:rsidR="00A70F87" w:rsidRDefault="00A70F87">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04C94D96" w14:textId="77777777" w:rsidR="00F61159" w:rsidRPr="00F61159" w:rsidRDefault="00F61159" w:rsidP="00F61159">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="612EEA85" w14:textId="77777777" w:rsidR="00A70F87" w:rsidRDefault="00A70F87">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FD06951" w14:textId="77777777" w:rsidR="00F61159" w:rsidRPr="00F61159" w:rsidRDefault="00F61159" w:rsidP="00F61159">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B73E47E" w14:textId="77777777" w:rsidR="00A70F87" w:rsidRDefault="00A70F87">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D49AD2F" w14:textId="77777777" w:rsidR="00F61159" w:rsidRPr="00F61159" w:rsidRDefault="00F61159" w:rsidP="00F61159">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="060EC025" w14:textId="77777777" w:rsidR="00C80925" w:rsidRDefault="00C80925">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F10AB9A" w14:textId="77777777" w:rsidR="002D60B6" w:rsidRDefault="002D60B6" w:rsidP="00F61159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D675761" w14:textId="77777777" w:rsidR="00C80925" w:rsidRDefault="00C80925">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58197A62" w14:textId="77777777" w:rsidR="002D60B6" w:rsidRDefault="002D60B6" w:rsidP="00F61159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52814623" w14:textId="77777777" w:rsidR="005209B4" w:rsidRPr="00F47629" w:rsidRDefault="005209B4" w:rsidP="005209B4">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="32AD79DF" w14:textId="3D06DD11" w:rsidR="00F61159" w:rsidRPr="00F74FA4" w:rsidRDefault="00F61159" w:rsidP="00F61159">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F47629">
-[...11 lines deleted...]
-        <w:t>Tweede Kamer vergaderjaar 2025-2026, 36800-A nr. 11.</w:t>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2025-2026, 36800 A, nr. 11.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="436234A1" w14:textId="04530D93" w:rsidR="006377F5" w:rsidRPr="006377F5" w:rsidRDefault="006377F5">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="442924B9" w14:textId="1783FC0F" w:rsidR="00F61159" w:rsidRPr="00F74FA4" w:rsidRDefault="00F61159" w:rsidP="00F61159">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006377F5">
-[...11 lines deleted...]
-        <w:t>Kamerstuk 36800-A, nr. 39.</w:t>
+      <w:r w:rsidRPr="00F74FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 A, nr. 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="10AEA7D8" w14:textId="77777777" w:rsidR="00A70F87" w:rsidRDefault="00A70F87">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C126967" w14:textId="77777777" w:rsidR="00F61159" w:rsidRPr="00F61159" w:rsidRDefault="00F61159" w:rsidP="00F61159">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...480 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E1BC372" w14:textId="77777777" w:rsidR="00F61159" w:rsidRPr="00F61159" w:rsidRDefault="00F61159" w:rsidP="00F61159">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7F8AEDA4" w14:textId="77777777" w:rsidR="00680507" w:rsidRDefault="00B02885">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EC54D0B" w14:textId="77777777" w:rsidR="00F61159" w:rsidRPr="00F61159" w:rsidRDefault="00F61159" w:rsidP="00F61159">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1710 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="818FCD09"/>
-[...60 lines deleted...]
-      <w:start w:val="1"/>
+    <w:nsid w:val="44B16A86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4681686"/>
+    <w:lvl w:ilvl="0" w:tplc="96C48AB6">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
-[...67 lines deleted...]
-      <w:pStyle w:val="ILTRapport-je"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="280" w:hanging="280"/>
-[...345 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...619 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...222 lines deleted...]
-    <w:nsid w:val="44B16A86"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E357007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E4681686"/>
-    <w:lvl w:ilvl="0" w:tplc="96C48AB6">
+    <w:tmpl w:val="7CD211F8"/>
+    <w:lvl w:ilvl="0" w:tplc="7A487A9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="420" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1140" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1860" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2580" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3300" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4020" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4740" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5460" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6180" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...295 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F6F0982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02EEA72A"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9757,738 +4099,156 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...29 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="1" w16cid:durableId="1823548033">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
-[...20 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="2" w16cid:durableId="418215500">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="3" w16cid:durableId="822087953">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF6B25"/>
-[...520 lines deleted...]
-    <w:rsid w:val="00FF3F15"/>
+    <w:rsidRoot w:val="00F61159"/>
+    <w:rsid w:val="001B3654"/>
+    <w:rsid w:val="002C3AAE"/>
+    <w:rsid w:val="002D60B6"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00EE0AB2"/>
+    <w:rsid w:val="00F5368E"/>
+    <w:rsid w:val="00F61159"/>
+    <w:rsid w:val="00F74FA4"/>
+    <w:rsid w:val="00FE26C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="5BD12B59"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4940F610"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FD8FAECF-81B2-42E8-8A8A-F43E79ADBE1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10497,77 +4257,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10592,75 +4352,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10695,55 +4455,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10806,3556 +4566,873 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWDocumentnaam">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
-      <w:sz w:val="25"/>
-      <w:szCs w:val="25"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWKopjesVerdana7">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWSlotzin">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWStandaardVerdana85">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:line="280" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Hoofdstuk">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:numPr>
-[...89 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-Uitgavegegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
-      <w:sz w:val="14"/>
-      <w:szCs w:val="14"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensOrganisatienaam">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:before="140"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVS-UitgavegegevensVet">
-[...192 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:before="220" w:line="240" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="275937"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSstandaard15">
-[...32 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2265 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...120 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...151 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...45 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF6B25"/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00BF6B25"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF6B25"/>
+    <w:rsid w:val="00F61159"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00BF6B25"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F61159"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF6B25"/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...14 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF6B25"/>
-[...53 lines deleted...]
-    <w:rsid w:val="0062026A"/>
+    <w:rsid w:val="00F61159"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0022558A"/>
+    <w:rsid w:val="00F61159"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="004A7519"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F74FA4"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...17 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...93 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(3).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -14631,178 +5708,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>16150</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2944</ap:Words>
+  <ap:Characters>16193</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>134</ap:Lines>
-  <ap:Paragraphs>37</ap:Paragraphs>
+  <ap:Paragraphs>38</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18946</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19099</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...102 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>