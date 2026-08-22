--- v0 (2026-07-02)
+++ v1 (2026-08-22)
@@ -1,4969 +1,1577 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E64FFC" w14:paraId="1B936A7C" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:r w:rsidR="009761CD">
+    <w:p w:rsidRPr="002D035F" w:rsidR="002D035F" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="57AE2D00" w14:textId="7BA9D31B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>863</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wijziging van de Kieswet in verband met het stellen van nadere regels voor bijstand in het stemhokje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="002D035F" w:rsidP="002D035F" w:rsidRDefault="002D035F" w14:paraId="46500990" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="00DB0F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="002D035F" w:rsidP="002D035F" w:rsidRDefault="002D035F" w14:paraId="2E96AE19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="002D035F" w14:paraId="76F1432E" w14:textId="63FD6F63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="00DB0F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="00DB0F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In het debat van 1 juli jl. inzake de behandeling van het wetsvoorstel ‘bijstand in het stemhokje’ (Kamerstuk 36863) zijn aanvullende vragen gesteld over </w:t>
+      </w:r>
       <w:bookmarkStart w:name="_Hlk233827148" w:id="0"/>
-      <w:r w:rsidR="00C449C2">
+      <w:r w:rsidRPr="002D035F" w:rsidR="00DB0F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>het VN-Verdrag Handicap</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="009761CD">
-[...46 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="00DB0F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in relatie tot de werkingssfeer van het wetsvoorstel. Aanleiding voor deze vragen is het feit dat alle kiezers in het wetsvoorstel recht krijgen op bijstand door een stembureaulid, terwijl kiezers met een fysieke handicap bijstand mogen krijgen door een persoon van hun eigen keuze, bijvoorbeeld een familielid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="20AB2A75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="61888FF6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Meerdere leden van uw Kamer hebben de vraag gesteld waarom er in het wetsvoorstel niet voor is gekozen </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233834172" w:id="1"/>
-      <w:r w:rsidRPr="00E468FE" w:rsidR="00E468FE">
-[...102 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iedereen recht te geven op bijstand door alleen een stembureaulid. Dit zou betekenen dat fysiek gehandicapten hun recht op hulp naar keuze verliezen; ook zij zouden dan alleen nog gebruik kunnen maken van hulp door een stembureaulid. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="004639F8">
-[...78 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een dergelijk uniform regime is helder en eenduidig voor kiezers en waarborgt het stemgeheim en de stemvrijheid, zo is de gedachte van deze leden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit verband is gevraagd waartoe het VN-Verdrag Handicap precies verplicht, in hoeverre het verdrag de lidstaten ruimte biedt om nadere en afwijkende maatregelen te nemen en hoe het ratificatieproces is verlopen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="4F07B8D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="764A0BB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Graag maak ik van de gelegenheid gebruik om het bovenstaande nader toe te lichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="11AFFA2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="271D0E2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">1. Het VN-Verdrag Handicap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="20B5A3EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="009761CD">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het VN-verdrag Handicap heeft tot doel om de mensenrechten van personen met een handicap te bevorderen, beschermen en waarborgen. Het artikel over hulp bij het stemmen is te vinden in artikel 29, onder a, sub iii. Deze bepaling luidt als volgt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Staten die Partij zijn garanderen personen met een handicap politieke </w:t>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">rechten en de mogelijkheid deze op voet van gelijkheid met anderen te </w:t>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>genieten, en verplichten zich:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009761CD">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D54A3F" w:rsidR="00E43A2D" w:rsidP="00E43A2D" w14:paraId="4BBCDAE6" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="735E6AD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iii. de vrije wilsuiting van personen met een handicap als kiezers te </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F02D56">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">waarborgen en daartoe, waar nodig, op hun verzoek ondersteuning toe te staan bij het uitbrengen van hun stem </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>waarborgen en daartoe, waar nodig, op hun verzoek ondersteuning toe te staan bij het uitbrengen van hun stem door een persoon van hun eigen keuze;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="0835158B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="778836C1" w14:textId="463582EF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft bij het ratificeren van het verdrag in 2016 een interpretatieve verklaring afgelegd bij artikel 29, die luidt: </w:t>
+      </w:r>
+      <w:r w:rsidR="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Staat der Nederlanden heeft verklaard het woord “ondersteuning” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">artikel 29 (a) (iii) van het VN Verdrag te interpreteren als “ondersteuning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA4375">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">artikel 29 (a) (iii) van het VN Verdrag te interpreteren als “ondersteuning </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">buiten het stemhokje; met uitzondering van de ondersteuning die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA4375">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">buiten het stemhokje; met uitzondering van de ondersteuning die </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">noodzakelijk is als gevolg van een lichamelijke beperking, in welk geval </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA4375">
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">noodzakelijk is als gevolg van een lichamelijke beperking, in welk geval </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>ondersteuning in het stemhokje ook toegestaan kan worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Deze interpretatieve verklaring ziet dus op de interpretatie van het woord “ondersteuning”. Deze interpretatie geldt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enkel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor dat woord, waarbij de rest van artikel 29 (a) (iii) ), dus ook de zinssnede over een persoon van hun eigen keuze, onverkort geldt. Dit betekent dat Nederland zich heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gecommitteerd om, voor wat betreft personen met een fysieke handicap, ondersteuning in het stemhokje toe te staan door een persoon van hun eigen keuze. Voor andere kiezers, bijvoorbeeld personen met een verstandelijke beperking of laaggeletterden, is alleen ondersteuning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het stemhokje toegestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="3FA99255" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="675FA968" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met “een persoon van hun eigen keuze” wordt ondubbelzinnig gedoeld op een persoon die de kiezer zelf heeft gekozen. En dus niet ‘u mag uit deze drie stembureauleden kiezen en verder niet’. Dit blijkt uit de totstandkomings-geschiedenis bij het verdrag en de wijze waarop dat sedertdien wordt uitgelegd, onder meer door het College voor de Rechten van de Mens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="5BF2F583" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="12C190AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het verdrag bevat ook het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>standstill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- of non-regressie beginsel (artikel 4, vierde lid): overheden mogen de bescherming en voorzieningen voor mensen met een beperking niet afbouwen. Eenmaal behaalde resultaten in de maatschappelijke positie en ondersteuning mogen niet verslechteren; de overheid moet juist blijven werken aan verbetering. Een achteruitgang in rechtspositie voor gehandicapten is derhalve niet toegestaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="002D035F" w:rsidP="002D035F" w:rsidRDefault="002D035F" w14:paraId="343B0BDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="32F223B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2. Aanpassen verklaring bij VN-Verdrag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="0E513080" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...67 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="5BBE4C21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland is, zoals hierboven toegelicht, gebonden aan het toestaan van hulp in het stemhokje door een persoon van hun eigen keuze voor wat betreft kiezers met een fysieke handicap. In uw Kamer is de vraag gerezen of het mogelijk is om de interpretatieve verklaring aan te passen in die zin, dat voor fysiek gehandicapten niet langer een brede interpretatie zou gelden. Anders gezegd: is het mogelijk het recht op bijstand naar keuze voor fysiek gehandicapten terug te brengen naar enkel een recht op bijstand door een stembureaulid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="2E7B7F95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="52DA38B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Afdeling advisering van de Raad van State vraagt of er daadwerkelijk sprake zou zijn van een achteruitgang in rechtspositie indien personen met een lichamelijke beperking enkel nog recht zouden hebben op hulp door een stembureaulid. Ook voor hen kan immers gelden dat het verlenen van bijstand op een meer gewaarborgde manier voor de hand ligt, zo redeneert de Afdeling.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004911A9" w:rsidP="004911A9" w14:paraId="59FAAD8D" w14:textId="77777777"/>
-[...267 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="18BDB5AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="40EF3305" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals in het nader rapport reeds toegelicht, is er wel degelijk sprake van een achteruitgang in rechtspositie en is er geen ruimte om tot een andere conclusie te komen. Het wijzigen van de interpretatieve verklaring in de bovengenoemde zin, zou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A05380">
-[...130 lines deleted...]
-      <w:r w:rsidR="00FC24B9">
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in essentie de werking en het rechtsgevolg van artikel 29 uitsluiten. Immers: dat artikel ziet op ondersteuning door een persoon van eigen keuze, de ondersteuning door een lid van het stembureau komt neer op het niet langer hebben van een vrije keuze. Zoals hierboven toegelicht is het enkel mogen kiezen uit een aantal stembureauleden niet hetzelfde als hulp door een persoon van hun eigen keuze.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="33850EC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="12939D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verdragsrechtelijk wordt uitsluiting van rechtsgevolg niet beschouwd als een gewijzigde interpretatieve verklaring, maar als een zogeheten voorbehoud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="44125CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het maken van een voorbehoud is ingevolge de algemene regels van het verdragenrecht alleen mogelijk op het moment van het partij worden bij het verdrag. Op een later moment middels een voorbehoud uitsluiten van de werking van een verdragsartikel is niet toegestaan. Nederland maakt om die reden doorgaans bezwaar tegen te laat ingediende voorbehouden van andere staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="0F833E6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="38FE7EAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het moment dat Nederland een te laat voorbehoud zou maken, kunnen de andere verdragspartijen daar binnen een termijn van 12 maanden bezwaar tegen kunnen maken. Gezien de praktijk bij te laat gemaakte voorbehouden, zal de VN het voorbehoud niet aanvaarden wanneer een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van de verdragspartijen bezwaar maakt en wordt het voorbehoud geacht niet te zijn gemaakt. Nederland zal zich er dan niet op kunnen beroepen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="164E19E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="4D4453BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het geval dat een fysiek gehandicapte een beroep doet op artikel 29 van het VN-Verdrag Handicap in een zaak voor de Nederlandse rechter, zou de rechter kunnen oordelen dat dit artikel rechtstreekse werking heeft (d.w.z. een ieder verbindend is) en dat het bieden van ondersteuning door louter een stembureaulid een inperking is van de rechten van die persoon. De nationale bepaling die daarmee in strijd is kan dan ingevolge artikel 94 Grondwet buiten toepassing worden verklaard. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="514D4291" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3. Conclusie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="1BFF8467" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="34872116" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op het bovenstaande concludeer ik dat alle kiezers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recht geven op bijstand door een stembureaulid, waardoor fysiek gehandicapten hun wettelijke recht op hulp naar keuze verliezen, in strijd is met het VN-Verdrag Handicap. Aanpassing van de in 2016 afgelegde interpretatieve verklaring is niet mogelijk. Dit betekent dat aanvaarding van een amendement, waarmee iedereen recht op bijstand door een stembureaulid zou krijgen, strijd zou opleveren met hogere rechtsnormen. Intrekking van het wetsvoorstel ligt dan in de rede. Hierdoor zou een grote groep kwetsbare kiezers niet krijgen waar zij juist zoveel behoefte aan hebben: zelfstandig in het stemhokje hun kiesrecht uitoefenen. Dit wetsvoorstel biedt hiervoor de waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="3F0D0F46" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="730FD8CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien het wetsvoorstel wordt aangenomen, zal bij de eerste evaluatie zorgvuldig worden gekeken naar de uitvoerbaarheid ervan. De ervaringen van zowel kiezers als stembureauleden bij het verkrijgen en geven van hulp in het stemhokje worden betrokken bij die evaluatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="29668CD7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="5E35DE48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E43A2D">
-[...438 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="00DB0F69" w:rsidP="002D035F" w:rsidRDefault="00DB0F69" w14:paraId="41065699" w14:textId="49421ADD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F" w:rsidR="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Heerma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002D035F" w:rsidR="004E5D09" w:rsidP="002D035F" w:rsidRDefault="004E5D09" w14:paraId="2B350499" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002D035F" w:rsidR="004E5D09" w:rsidSect="003535A0">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6D0DC553" w14:textId="77777777" w:rsidR="00EF2605" w:rsidRDefault="00EF2605" w:rsidP="00DB0F69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7B00026E" w14:textId="77777777" w:rsidR="00EF2605" w:rsidRDefault="00EF2605" w:rsidP="00DB0F69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E64FFC" w14:paraId="2536E487" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3226B2A9" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="00DB0F69" w:rsidRDefault="00DB0F69" w:rsidP="00DB0F69">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E493A30" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="00DB0F69" w:rsidRDefault="00DB0F69" w:rsidP="00DB0F69">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78B4D712" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="00DB0F69" w:rsidRDefault="00DB0F69" w:rsidP="00DB0F69">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="56A75B91" w14:textId="77777777" w:rsidR="00EF2605" w:rsidRDefault="00EF2605" w:rsidP="00DB0F69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="13ED7FC2" w14:textId="77777777" w:rsidR="00EF2605" w:rsidRDefault="00EF2605" w:rsidP="00DB0F69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...6 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="33C185C3" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="002D035F" w:rsidRDefault="00DB0F69" w:rsidP="00E43A2D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">De interpretatieve verklaring is te vinden op: </w:t>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De interpretatieve verklaring is te vinden op: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="EndDec" w:history="1">
-        <w:r w:rsidRPr="00CC4F54">
+        <w:r w:rsidRPr="002D035F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>treaties.un.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CC4F54">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="223551B3" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="002D035F" w:rsidRDefault="00DB0F69">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie de brief van het CRM aan uw Kamer ter voorbereiding van de plenaire behandeling van het wetsvoorstel van 18 mei 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="006D2272" w:rsidRPr="006D2272" w14:paraId="39C75A8A" w14:textId="77777777">
-[...56 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="728BFAEB" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="002D035F" w:rsidRDefault="00DB0F69" w:rsidP="00F351D3">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36863, nr. 4, p. 8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D035F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...492 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="206AC6E9" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="00DB0F69" w:rsidRDefault="00DB0F69" w:rsidP="00DB0F69">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E64FFC" w14:paraId="34C3EF62" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FDAE72B" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="00DB0F69" w:rsidRDefault="00DB0F69" w:rsidP="00DB0F69">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1253 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1254 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BECB4F3" w14:textId="77777777" w:rsidR="00DB0F69" w:rsidRPr="00DB0F69" w:rsidRDefault="00DB0F69" w:rsidP="00DB0F69">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E64FFC"/>
-[...87 lines deleted...]
-    <w:rsid w:val="77795D76"/>
+    <w:rsidRoot w:val="00DB0F69"/>
+    <w:rsid w:val="00196609"/>
+    <w:rsid w:val="002D035F"/>
+    <w:rsid w:val="003535A0"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="0084437B"/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rsid w:val="00EF2605"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="017E1243"/>
-  <w15:docId w15:val="{16EDBF6B-64BF-4501-8ACC-2B883FA595E4}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="638E9935"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{567E834D-1753-46F6-8F00-229A02369DEC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4972,77 +1580,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5067,75 +1675,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5170,55 +1778,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5281,765 +1889,706 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...159 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="18"/>
-[...64 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB0F69"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E43A2D"/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E43A2D"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00DB0F69"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E43A2D"/>
+    <w:rsid w:val="00DB0F69"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E43A2D"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00E43A2D"/>
+    <w:rsid w:val="00DB0F69"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002D035F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...83 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx?src=TREATY&amp;mtdsg_no=IV-15&amp;chapter=4&amp;clang=_en" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treaties.un.org/Pages/ViewDetails.aspx?src=TREATY&amp;mtdsg_no=IV-15&amp;chapter=4&amp;clang=_en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6315,53 +2864,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6788</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1262</ap:Words>
+  <ap:Characters>6942</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>56</ap:Lines>
+  <ap:Lines>57</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8006</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8188</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>