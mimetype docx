--- v0 (2026-07-02)
+++ v1 (2026-08-16)
@@ -1,3164 +1,709 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00176204" w14:paraId="7C8D689B" w14:textId="17E193D0">
-[...1 lines deleted...]
-        <w:t>Geachte Voorzitter,</w:t>
+    <w:p w:rsidRPr="006604BC" w:rsidR="006604BC" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="7BFEB697" w14:textId="1B33AE74">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC" w:rsidR="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC" w:rsidR="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006604BC" w:rsidR="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00176204" w:rsidP="002822CA" w:rsidRDefault="00176204" w14:paraId="116AD40C" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t>Ik geef deze motie de appreciatie “oordeel Kamer”.</w:t>
+    <w:p w:rsidRPr="006604BC" w:rsidR="006604BC" w:rsidP="006604BC" w:rsidRDefault="006604BC" w14:paraId="1E13EC12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC" w:rsidR="00967E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1539</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004404D8" w:rsidP="00810C93" w:rsidRDefault="004404D8" w14:paraId="1AA0C2C7" w14:textId="19FE55EA"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">ng. </w:t>
+    <w:p w:rsidRPr="006604BC" w:rsidR="006604BC" w:rsidP="006604BC" w:rsidRDefault="006604BC" w14:paraId="160A8DB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6D11" w:rsidP="00810C93" w:rsidRDefault="00FF6D11" w14:paraId="708851B2" w14:textId="77777777"/>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="006604BC" w14:paraId="1C51AE2F" w14:textId="11DAE832">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC" w:rsidR="00967E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006604BC" w:rsidR="00967E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op verzoek van uw Kamer reageer ik schriftelijk op de motie van de leden Kathmann en Ceder, voorgesteld tijdens het wetgevingsoverleg van 2 maart 2026. In het wetgevingsoverleg en later in het commissiedebat over bescherming persoonsgegevens en grote datalekken d.d. 26 juni 2026 is deze motie besproken. Ik geef deze motie de appreciatie “oordeel Kamer” (Kamerstuk 36 800 VII, nr. 69).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6D11" w:rsidP="00810C93" w:rsidRDefault="00FF6D11" w14:paraId="354E5F16" w14:textId="77777777"/>
-[...26 lines deleted...]
-    <w:p w:rsidR="00CE5C59" w:rsidP="00CE5C59" w:rsidRDefault="00CE5C59" w14:paraId="41A01CB7" w14:textId="77777777">
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="0494039D" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:u w:val="single"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D22441" w:rsidP="00810C93" w:rsidRDefault="00FF6D11" w14:paraId="4600FBA8" w14:textId="64A1EBEA">
-[...40 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="3D5B5CE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie verzoekt de regering om een basispakket digitale veiligheid te ontwikkelen, samen met Nederlandse bedrijven, met in ieder geval een VPN, een adblocker, een wachtwoordmanager en antivirussoftware; met toegankelijkheid als uitgangspunt, en dit pakket publiek aan te bieden. Ook verzoekt de motie de Kamer in de verzamelbrieven Digitalisering periodiek te informeren over de voortgang. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A9711A" w:rsidP="00810C93" w:rsidRDefault="00A9711A" w14:paraId="582F3FBF" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0091232B">
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="7507CC9A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="4741231C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diverse marktpartijen bieden al veiligheidspakketten aan en een deel van die producten wordt ook gratis aangeboden. Zoals besproken zullen dergelijke pakketten door de markt zelf moeten worden aangeboden, omdat de overheid niet moet concurreren met de markt. Het lid Kathmann heeft in het commissiedebat van 26 juni bevestigd dat de motie zo gelezen moet worden, waarmee ik deze oordeel Kamer kan geven. Ik heb in het commissiedebat op 26 juni jl toegezegd dat ik hierover in gesprek zal gaan met de aanbieders van deze diensten, om samen de inhoud en toegankelijkheid van dit aanbod te bezien en hoe dit eventueel kan worden verbeterd. Ik heb daarbij toegezegd dat ik vóór het kerstreces terugkoppeling van deze gesprekken zal geven aan de Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="28ECCA0E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="1F104F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet neemt daarnaast al diverse maatregelen om burgers in staat te stellen hun digitale weerbaarheid te versterken. Op veiliginternetten.nl kunnen burgers betrouwbare informatie vinden voor hun digitale veiligheid. Hier worden concrete basistips gegeven, waaronder het belang van het regelmatig doen van updates, maar ook hoe je kiest voor een goede virusscanner of wachtwoordmanager. Ook wordt in dit kader de nationale cursus digitale weerbaarheid gefinancierd, voor alle Nederlanders vanaf 12 jaar en ouder, en de cursus Digisterker voor de doelgroep senioren, specifiek bedoeld voor bibliotheken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="4FCAC2F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="30A5D5B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bedrijven worden op de website van het Nationaal Cyber Security Centrum geïnformeerd over de cyberbasismaatregelen die zij kunnen nemen. Hier kunnen kleinere organisaties een CyberVeilig Check doen, waarna zij weten hoe zij ervoor staan qua basisveiligheid en welke concrete acties zij kunnen nemen om hun weerbaarheid te vergroten. Ook wordt via Mijn Cyberweerbare Zaak jaarlijks subsidie beschikbaar gesteld voor het aanschaffen van cybersecuritymaatregelen door kleinere mkb-ers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="00967E79" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="6504CDD5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="006604BC" w:rsidP="006604BC" w:rsidRDefault="006604BC" w14:paraId="3647623D" w14:textId="43EF6E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006604BC" w:rsidR="004E5D09" w:rsidP="006604BC" w:rsidRDefault="00967E79" w14:paraId="3523D6DE" w14:textId="3178AD28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>W.J.M. Aerdts</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A6510">
+      <w:r w:rsidRPr="006604BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00171CFB">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="006B3C17" w:rsidP="00810C93" w:rsidRDefault="006B3C17" w14:paraId="48EF2158" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="006604BC" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D1962C8" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500">
+    <w:p w14:paraId="230C03B8" w14:textId="77777777" w:rsidR="00D60FDC" w:rsidRDefault="00D60FDC" w:rsidP="00967E79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EF5A83" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69A839D4" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500">
+    <w:p w14:paraId="14423343" w14:textId="77777777" w:rsidR="00D60FDC" w:rsidRDefault="00D60FDC" w:rsidP="00967E79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BF616A" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73DE6EC0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="47074AB8" w14:textId="77777777" w:rsidR="00967E79" w:rsidRPr="00967E79" w:rsidRDefault="00967E79" w:rsidP="00967E79">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="1482771F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5447EC1C" w14:textId="77777777" w:rsidR="00967E79" w:rsidRPr="00967E79" w:rsidRDefault="00967E79" w:rsidP="00967E79">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6C20AFAF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="126BFD49" w14:textId="77777777" w:rsidR="00967E79" w:rsidRPr="00967E79" w:rsidRDefault="00967E79" w:rsidP="00967E79">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B0EBBAE" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500">
+    <w:p w14:paraId="0B8B89B1" w14:textId="77777777" w:rsidR="00D60FDC" w:rsidRDefault="00D60FDC" w:rsidP="00967E79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F42BF6D" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F69E9D9" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500">
+    <w:p w14:paraId="184E960D" w14:textId="77777777" w:rsidR="00D60FDC" w:rsidRDefault="00D60FDC" w:rsidP="00967E79">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D0266" w14:textId="77777777" w:rsidR="004B0500" w:rsidRDefault="004B0500"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="51A717B5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="51C1F979" w14:textId="77777777" w:rsidR="00967E79" w:rsidRPr="00967E79" w:rsidRDefault="00967E79" w:rsidP="00967E79">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...533 lines deleted...]
-  <w:p w14:paraId="0BA7B5EE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3B8B16E3" w14:textId="77777777" w:rsidR="00967E79" w:rsidRPr="00967E79" w:rsidRDefault="00967E79" w:rsidP="00967E79">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51D1EBBA" w14:textId="77777777" w:rsidR="00967E79" w:rsidRPr="00967E79" w:rsidRDefault="00967E79" w:rsidP="00967E79">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...619 lines deleted...]
-    <w:rsid w:val="00FF6D11"/>
+    <w:rsidRoot w:val="00967E79"/>
+    <w:rsid w:val="001065FE"/>
+    <w:rsid w:val="00427B7B"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006604BC"/>
+    <w:rsid w:val="00802A9C"/>
+    <w:rsid w:val="00967E79"/>
+    <w:rsid w:val="00D60FDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6C18D6AF"/>
+  <w14:docId w14:val="4B5629F2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7CAE046F-6B94-42D7-A125-ADCEADB25209}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3180,74 +725,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3396,1007 +942,961 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00967E79"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00967E79"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00967E79"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00967E79"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00967E79"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00967E79"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00967E79"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00967E79"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00967E79"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00967E79"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>413</ap:Words>
-  <ap:Characters>2275</ap:Characters>
+  <ap:Words>446</ap:Words>
+  <ap:Characters>2454</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>18</ap:Lines>
+  <ap:Lines>20</ap:Lines>
   <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2683</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2895</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>