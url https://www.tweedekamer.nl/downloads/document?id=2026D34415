--- v0 (2026-07-01)
+++ v1 (2026-09-12)
@@ -647,51 +647,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007D1F65" w:rsidP="004848C5" w:rsidRDefault="007D1F65" w14:paraId="76D08E77" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="007D1F65" w:rsidP="004848C5" w:rsidRDefault="007D1F65" w14:paraId="3B8A69D5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007D1F65" w:rsidP="004848C5" w:rsidRDefault="007D1F65" w14:paraId="663852F8" w14:textId="380D7FAE">
+          <w:p w:rsidR="007D1F65" w:rsidP="004848C5" w:rsidRDefault="007D1F65" w14:paraId="663852F8" w14:textId="047309EB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bij deze </w:t>
             </w:r>
             <w:r w:rsidR="00A7372E">
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">verzoek </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -788,51 +788,79 @@
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="002F435A">
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> september </w:t>
             </w:r>
             <w:r w:rsidR="00B81413">
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 </w:t>
             </w:r>
             <w:r w:rsidR="00293524">
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">van 10 tot 11 uur </w:t>
+              <w:t>van 1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B74F5">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.30</w:t>
+            </w:r>
+            <w:r w:rsidR="00293524">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tot </w:t>
+            </w:r>
+            <w:r w:rsidR="002B74F5">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12.30</w:t>
+            </w:r>
+            <w:r w:rsidR="00293524">
+              <w:rPr>
+                <w:rFonts w:cs="Verdana"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uur </w:t>
             </w:r>
             <w:r w:rsidR="00B81413">
               <w:rPr>
                 <w:rFonts w:cs="Verdana"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>verzorgen.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="006128D4" w:rsidR="007D1F65" w:rsidP="004848C5" w:rsidRDefault="007D1F65" w14:paraId="19D3EC95" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="006128D4" w:rsidR="007D1F65" w:rsidP="007D1F65" w:rsidRDefault="007D1F65" w14:paraId="7AFADDCE" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblBorders>
@@ -884,58 +912,58 @@
           <w:p w:rsidRPr="006128D4" w:rsidR="007D1F65" w:rsidP="004848C5" w:rsidRDefault="007D1F65" w14:paraId="7314D611" w14:textId="77777777">
             <w:r w:rsidRPr="006128D4">
               <w:t>D.S. Nava</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="006128D4" w:rsidR="007D1F65" w:rsidP="007D1F65" w:rsidRDefault="007D1F65" w14:paraId="241D116C" w14:textId="77777777"/>
     <w:p w:rsidR="00B37094" w:rsidRDefault="00B37094" w14:paraId="0381FF4B" w14:textId="77777777"/>
     <w:sectPr w:rsidR="00B37094" w:rsidSect="007D1F65">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70ADAD2C" w14:textId="77777777" w:rsidR="00DB6EE2" w:rsidRDefault="00DB6EE2" w:rsidP="00AC268C">
+    <w:p w14:paraId="40B9A49A" w14:textId="77777777" w:rsidR="00AD3783" w:rsidRDefault="00AD3783" w:rsidP="00AC268C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1993C155" w14:textId="77777777" w:rsidR="00DB6EE2" w:rsidRDefault="00DB6EE2" w:rsidP="00AC268C">
+    <w:p w14:paraId="0505B2AF" w14:textId="77777777" w:rsidR="00AD3783" w:rsidRDefault="00AD3783" w:rsidP="00AC268C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -1156,135 +1184,138 @@
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="666699"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:t>@tweedekamer.nl</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6FBC166F" w14:textId="77777777" w:rsidR="007D1F65" w:rsidRDefault="007D1F65">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="178AEBEE" w14:textId="77777777" w:rsidR="00DB6EE2" w:rsidRDefault="00DB6EE2" w:rsidP="00AC268C">
+    <w:p w14:paraId="5D9560B2" w14:textId="77777777" w:rsidR="00AD3783" w:rsidRDefault="00AD3783" w:rsidP="00AC268C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DB9EB7A" w14:textId="77777777" w:rsidR="00DB6EE2" w:rsidRDefault="00DB6EE2" w:rsidP="00AC268C">
+    <w:p w14:paraId="3C1A4B69" w14:textId="77777777" w:rsidR="00AD3783" w:rsidRDefault="00AD3783" w:rsidP="00AC268C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D1F65"/>
     <w:rsid w:val="000653C9"/>
     <w:rsid w:val="00135783"/>
     <w:rsid w:val="00184132"/>
     <w:rsid w:val="001B2AE8"/>
     <w:rsid w:val="00250BFB"/>
     <w:rsid w:val="00293524"/>
     <w:rsid w:val="00297D70"/>
     <w:rsid w:val="002A0C89"/>
+    <w:rsid w:val="002B74F5"/>
     <w:rsid w:val="002D7F8E"/>
     <w:rsid w:val="002F435A"/>
     <w:rsid w:val="00315227"/>
     <w:rsid w:val="00322485"/>
     <w:rsid w:val="003260FC"/>
     <w:rsid w:val="00370AAC"/>
     <w:rsid w:val="003A64E7"/>
     <w:rsid w:val="003B1D30"/>
     <w:rsid w:val="00407CFC"/>
     <w:rsid w:val="00476D44"/>
     <w:rsid w:val="004854A0"/>
     <w:rsid w:val="004C2AD0"/>
     <w:rsid w:val="004E5CC8"/>
     <w:rsid w:val="005253CB"/>
     <w:rsid w:val="0056348F"/>
     <w:rsid w:val="005A7D70"/>
     <w:rsid w:val="006F6E77"/>
     <w:rsid w:val="00706C9B"/>
     <w:rsid w:val="00714543"/>
     <w:rsid w:val="00716470"/>
     <w:rsid w:val="007460D1"/>
     <w:rsid w:val="0075513B"/>
     <w:rsid w:val="007D1F65"/>
     <w:rsid w:val="008646E7"/>
     <w:rsid w:val="008855D8"/>
     <w:rsid w:val="008941EF"/>
     <w:rsid w:val="008B0C12"/>
+    <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="0092552C"/>
     <w:rsid w:val="00946354"/>
     <w:rsid w:val="00962AD6"/>
     <w:rsid w:val="009801B4"/>
     <w:rsid w:val="00992F3C"/>
     <w:rsid w:val="00A34138"/>
     <w:rsid w:val="00A47E8B"/>
     <w:rsid w:val="00A7372E"/>
     <w:rsid w:val="00AC268C"/>
     <w:rsid w:val="00AC2EBE"/>
+    <w:rsid w:val="00AD3783"/>
     <w:rsid w:val="00AD4639"/>
     <w:rsid w:val="00B37094"/>
     <w:rsid w:val="00B81413"/>
     <w:rsid w:val="00C558D3"/>
     <w:rsid w:val="00C84C14"/>
     <w:rsid w:val="00D0003C"/>
     <w:rsid w:val="00D147F3"/>
     <w:rsid w:val="00DB6EE2"/>
     <w:rsid w:val="00E14F57"/>
     <w:rsid w:val="00E4183C"/>
     <w:rsid w:val="00E42755"/>
     <w:rsid w:val="00ED72DA"/>
     <w:rsid w:val="00EF62DC"/>
     <w:rsid w:val="00F10AF5"/>
     <w:rsid w:val="00F2670B"/>
     <w:rsid w:val="00F46F5A"/>
     <w:rsid w:val="00F64F23"/>
     <w:rsid w:val="00F876A7"/>
     <w:rsid w:val="00FB2A85"/>
     <w:rsid w:val="00FC6674"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -2617,53 +2648,53 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>114</ap:Words>
-  <ap:Characters>629</ap:Characters>
+  <ap:Words>115</ap:Words>
+  <ap:Characters>634</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>5</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>742</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>748</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-05-21T08:03:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>