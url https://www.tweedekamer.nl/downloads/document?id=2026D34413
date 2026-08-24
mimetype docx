--- v0 (2026-07-01)
+++ v1 (2026-08-24)
@@ -1,3086 +1,914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00194B36" w:rsidP="00194B36" w:rsidRDefault="00194B36" w14:paraId="540FA03B" w14:textId="1737D326">
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00E934E2" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="4E87F856" w14:textId="18BAF3F2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voorzienings- en leveringszekerheid energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00E934E2" w:rsidP="00E934E2" w:rsidRDefault="00E934E2" w14:paraId="64C21084" w14:textId="3CD59909">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00D6569E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>714</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00E934E2" w:rsidP="00E934E2" w:rsidRDefault="00E934E2" w14:paraId="090B0410" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00E934E2" w14:paraId="3BCC8D94" w14:textId="1641E878">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00D6569E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00D6569E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 21 maart 2025 heeft het vorige kabinet de Tweede Kamer geïnformeerd dat de brandstofvoorziening op Bonaire weer een verantwoordelijkheid van het openbaar lichaam Bonaire is geworden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00D6569E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00980452">
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00D6569E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Dit betekende dat de activiteiten op het gebied van brandstof van Bonaire Bon Transition B.V. (BBT), een beleidsdeelneming van het Rijk, beëindigd werden. In de genoemde Kamerbrief heeft het vorige kabinet tevens aangegeven dat het ministerie van Klimaat en Groene Groei zal evalueren of het zinvol is dat de andere activiteit van BBT in de huidige vorm zal blijven bestaan. Dit betreft de dochteronderneming van BBT gericht op de energietransitie, BBT-Energy. In deze brief informeert het kabinet de Kamer over deze evaluatie en vervolgstappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="31603F68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="546D4E0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BBT-Energy is gericht op het verduurzamen van de energievoorziening op Bonaire en dient het bredere maatschappelijke beleidsbelang van duurzaamheid, leveringszekerheid en betaalbaarheid van energie op het eiland. Voor de uitvoering heeft </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Int_5VUfvWb4" w:id="0"/>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BBT middelen</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gekregen van de minister van voorgaande kabinetten om te investeren in hernieuwbare energie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="00581754" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="4E839362" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BBT en het kabinet hebben gezamenlijk geconcludeerd dat de inzet van BBT-Energy als deelneming niet het optimale beleidsinstrument van het Rijk is om de verduurzaming van energie op Bonaire na te streven. Bonaire kent een aantal bedrijven die gezamenlijk het eiland van elektriciteit voorzien. De belangrijkste hiervan zijn de vergunde elektriciteitsproducent, ContourGlobal Bonaire B.V. (CGB), en de wettelijk aangewezen distributeur, Water- en Energiebedrijf Bonaire N.V. (WEB). Vanwege de kleine schaal van de elektriciteitsvoorziening op het eiland is het niet doelmatig de exploitatie van infrastructuur en productiemiddelen over meer partijen te verdelen. Dit betekent dat de mogelijkheden van BBT  om bij te dragen aan verduurzaming van de energieproductie op Bonaire beperkt zijn tot een financiële rol. Voor de inzet van financiële middelen heeft het kabinet echter efficiëntere beleidsinstrumenten ter beschikking dan de inzet van een deelneming, zoals de inzet van subsidies. Daarbij volgt het kabinet de nota Deelnemingenbeleid Rijkoverheid 2022 waarin is opgenomen terughoudend te zijn met de inzet van het instrument deelneming en andere instrumenten in te zetten als daarmee de beleidsdoelstellingen ook gerealiseerd kunnen worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="28B9F457" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="00DF7863" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierom is het kabinet voornemens om BBT te ontbinden en op efficiëntere wijze de middelen voor verduurzaming en betaalbaarheid op Bonaire in te zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="181A2C15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="3F19EB5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na het opheffen van BBT vloeien de resterende middelen terug naar de KGG-begroting en kunnen de middelen via een subsidie worden verstrekt ten gunste van de verduurzaming en betaalbaarheid van elektriciteit op Bonaire. De technische mutatie wordt in de KGG-begroting doorgevoerd zodra meer bekend is over de ontbinding van BBT en de omvang van de middelen die overblijven na opheffing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="60670392" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="6B00E3C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vergunde elektriciteitsproducent CGB heeft ver uitgewerkte plannen voor een verhoging van het aandeel duurzame elektriciteit van ongeveer 20% naar 70% met windturbines, zonnepanelen en batterijopslag. Het ligt voor de hand deze verduurzamingsinvesteringen, die de betaalbaarheid van elektriciteit op Bonaire verbeteren, met de middelen die overblijven na opheffing vanuit het Rijk te ondersteunen. Door de tariefregulering door de Autoriteit Consument en Markt (ACM) op grond van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de Wet elektriciteit en drinkwater BES komen de financiële voordelen van de subsidie geheel terecht bij de eindgebruikers van elektriciteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="1C2F7781" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="64084F7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BBT zal haar participatie die zij op dit moment heeft in de helft van de zonneweide overdragen aan een energiebedrijf op het eiland. Dit aandeel is in het verleden gerealiseerd met een subsidie van het Rijk aan BBT met als direct gevolg dat de eindgebruikerstarieven op het eiland zijn gedaald. Dit is geregeld via de bovengenoemde tariefregulering van de ACM. Bij het overdragen van het aandeel van BBT in de zonneweide is het uitgangspunt dat het effect van de subsidie van kracht blijft: de verlaging van de eindgebruikstarieven. Dit betekent dat BBT geen vergoeding vraagt voor de overdracht van de zonnepanelen en de subsidie niet hoeft terug te betalen aan het Rijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="2DDDDD54" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="3380A979" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet blijft zich onverminderd inzetten voor de verdere verduurzaming van de elektriciteitsvoorziening van Bonaire, naast het borgen van betaalbaarheid, leveringszekerheid en veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="69F24525" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00E934E2" w:rsidP="00E934E2" w:rsidRDefault="00E934E2" w14:paraId="02155357" w14:textId="6FAE3B8C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk222840271" w:id="1"/>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00D6569E" w:rsidP="00E934E2" w:rsidRDefault="00D6569E" w14:paraId="2D16F164" w14:textId="556137E0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E934E2" w:rsidR="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...211 lines deleted...]
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00194B36" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00194B36" w14:paraId="2C3A2529" w14:textId="435CAE5C">
-[...25 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidR="004E5D09" w:rsidP="00E934E2" w:rsidRDefault="004E5D09" w14:paraId="50E2FCDC" w14:textId="462D8613">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E934E2" w:rsidR="00E934E2" w:rsidP="00E934E2" w:rsidRDefault="00E934E2" w14:paraId="742048C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E934E2" w:rsidR="00E934E2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F585140" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3">
+    <w:p w14:paraId="6AB793F7" w14:textId="77777777" w:rsidR="000975D0" w:rsidRDefault="000975D0" w:rsidP="00D6569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A320EDD" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B30EE92" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3">
+    <w:p w14:paraId="62585F78" w14:textId="77777777" w:rsidR="000975D0" w:rsidRDefault="000975D0" w:rsidP="00D6569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3D31C8" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C6DFB06" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3176ADBA" w14:textId="77777777" w:rsidR="00D6569E" w:rsidRPr="00D6569E" w:rsidRDefault="00D6569E" w:rsidP="00D6569E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="3350C1D8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0A6461E8" w14:textId="77777777" w:rsidR="00D6569E" w:rsidRPr="00D6569E" w:rsidRDefault="00D6569E" w:rsidP="00D6569E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3C294F9D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B953983" w14:textId="77777777" w:rsidR="00D6569E" w:rsidRPr="00D6569E" w:rsidRDefault="00D6569E" w:rsidP="00D6569E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DAE06CF" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3">
+    <w:p w14:paraId="05AFD26B" w14:textId="77777777" w:rsidR="000975D0" w:rsidRDefault="000975D0" w:rsidP="00D6569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5847FDD4" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52A733EC" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3">
+    <w:p w14:paraId="2C740B67" w14:textId="77777777" w:rsidR="000975D0" w:rsidRDefault="000975D0" w:rsidP="00D6569E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737FB3A2" w14:textId="77777777" w:rsidR="00814CA3" w:rsidRDefault="00814CA3"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="56AB68D8" w14:textId="77777777" w:rsidR="00194B36" w:rsidRDefault="00194B36" w:rsidP="00194B36">
+    <w:p w14:paraId="6BF56C3A" w14:textId="4170CA4D" w:rsidR="00D6569E" w:rsidRPr="00E934E2" w:rsidRDefault="00D6569E" w:rsidP="00E934E2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E934E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>558</w:t>
+      <w:r w:rsidRPr="00E934E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25 29 023, nr. 558</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="0AE82417" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="257098CF" w14:textId="77777777" w:rsidR="00D6569E" w:rsidRPr="00D6569E" w:rsidRDefault="00D6569E" w:rsidP="00D6569E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...514 lines deleted...]
-  <w:p w14:paraId="1E29D277" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="68000B99" w14:textId="77777777" w:rsidR="00D6569E" w:rsidRPr="00D6569E" w:rsidRDefault="00D6569E" w:rsidP="00D6569E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C9BAFD6" w14:textId="77777777" w:rsidR="00D6569E" w:rsidRPr="00D6569E" w:rsidRDefault="00D6569E" w:rsidP="00D6569E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...614 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00D6569E"/>
+    <w:rsid w:val="000975D0"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00BC6FD9"/>
+    <w:rsid w:val="00C43A6C"/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rsid w:val="00E934E2"/>
+    <w:rsid w:val="00F94832"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5D0E8138"/>
+  <w14:docId w14:val="3D09F109"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{17C534ED-F7EA-4D04-89C1-0A8916A65D45}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3102,74 +930,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3318,1153 +1147,1012 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D6569E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D6569E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D6569E"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D6569E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D6569E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D6569E"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D6569E"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00D6569E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00194B36"/>
+    <w:rsid w:val="00D6569E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D6569E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB74A1"/>
-[...20 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00D6569E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...34 lines deleted...]
-    <w:hidden/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D6569E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E934E2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3778</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>712</ap:Words>
+  <ap:Characters>3916</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>32</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4456</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4619</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>