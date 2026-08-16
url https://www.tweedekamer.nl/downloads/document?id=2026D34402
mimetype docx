--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -1,3304 +1,1006 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="002822CA" w:rsidRDefault="00340ECA" w14:paraId="756221D7" w14:textId="77777777"/>
-[...34 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0063219A" w:rsidR="0063219A" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="75E1BE22" w14:textId="62CD5F5C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A" w:rsidR="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>643</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A" w:rsidR="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0063219A" w:rsidR="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Informatie- en communicatietechnologie (ICT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="0063219A" w:rsidP="0063219A" w:rsidRDefault="0063219A" w14:paraId="214BBF82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>009</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Innovatiebeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="0063219A" w:rsidP="0063219A" w:rsidRDefault="0063219A" w14:paraId="0CEC4750" w14:textId="71FE911A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A" w:rsidR="00790115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1538</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="0063219A" w:rsidP="0063219A" w:rsidRDefault="0063219A" w14:paraId="44E73EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="0063219A" w14:paraId="66B1DB43" w14:textId="0F355808">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A" w:rsidR="00790115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0063219A" w:rsidR="00790115">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Met deze brief informeer ik uw Kamer over de voortgang van de Nederlandse AI-fabriek (NLAIF), zoals toegezegd op 2 maart jl. bij het Wetgevingsoverleg commissie Digitale Zaken ter behandeling van de digitaliseringsonderdelen in de ontwerpbegrotingen BZK, EZ en J&amp;V. Sinds de toekenning van Europese financiering door EuroHPC in oktober 2025 zijn belangrijke stappen gezet in de verdere inrichting en operationalisering van de Nederlandse AI-fabriek in Groningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="50359A24" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="33674599" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De Nederlandse AI-fabriek vormt een strategische investering in het AI-ecosysteem en de digitale en technologische weerbaarheid van Nederland en Europa. De AI-fabriek zal bestaan uit een expertisecentrum en een AI-geoptimaliseerde supercomputer. Hiermee ontstaat een publiek toegankelijke infrastructuur die bedrijven, kennisinstellingen en overheden ondersteunt bij de ontwikkeling van betrouwbare en verantwoorde AI-toepassingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D321DE" w:rsidP="00D321DE" w:rsidRDefault="00D321DE" w14:paraId="40607933" w14:textId="77777777"/>
-[...43 lines deleted...]
-      <w:r w:rsidR="002C4C1F">
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="1BE5D55A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="5B369E35" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nederlandse AI-fabriek wordt ontwikkeld door een consortium bestaande uit Stichting Nederlandse AI-fabriek, SURF, AIC4NL, TNO en Samenwerking Noord. De totale investering bedraagt rond €200 miljoen, afkomstig uit Europese, nationale en regionale middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="59604027" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="5C89FD65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het consortium werkt aan de voorbereidingen voor de ingebruikname van het expertisecentrum. Het expertisecentrum zal worden gevestigd in de voormalige Niemeyer-fabriek in Groningen en zal medio 2026 een start maken. Op 21 september zal ik een bezoek brengen aan Niemeyer. Totdat de supercomputer operationeel is, richt het expertisecentrum zich voornamelijk op het ondersteunen van bedrijven, kennisinstellingen en overheden bij aanvragen voor toegang tot andere Europese AI-fabrieken binnen het kader van de EuroHPC Joint Undertaking (EuroHPC JU). Inmiddels is een Raad van Toezicht van de Stichting Nederlandse AI-fabriek ingesteld en is de werving gestart voor een tweekoppig directieteam dat leiding zal geven aan de verdere ontwikkeling van de organisatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D321DE" w:rsidP="00D321DE" w:rsidRDefault="00D321DE" w14:paraId="438D693B" w14:textId="77777777"/>
-[...64 lines deleted...]
-      <w:r w:rsidR="002C4C1F">
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="34CAF4BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="691BE9D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast zijn de voorbereidingen voor de AI-geoptimaliseerde supercomputer in volle gang. De aanbesteding voor de AI-supercomputer is van start gegaan en wordt uitgevoerd door de EuroHPC JU, in samenwerking met het consortium. Daarnaast loopt ook de aanbesteding voor de huisvesting van de AI-supercomputer. De verwachting blijft dat deze begin 2028 volledig beschikbaar zal zijn voor gebruikers. De AI-supercomputer moet onderzoekers, startups, mkb-bedrijven en publieke organisaties toegang bieden tot hoogwaardige rekenkracht die noodzakelijk is voor de ontwikkeling van geavanceerde AI-modellen en toepassingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="6EE62475" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="0E11906C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de afgelopen periode is tevens gewerkt aan de verdere concretisering van toepassingsgebieden en de ontwikkeling van het ecosysteem. Zo wordt onder andere in de regio Groningen en Noord-Drenthe met veel inzet gewerkt aan de ontwikkeling van concrete AI use cases voor sectoren als landbouw, energie, en zorg. In de precisielandbouw kunnen bijvoorbeeld drones en robots, ondersteund door AI, het gebruik van gewasbeschermingsmiddelen, water en kunstmest verminderen. Hierdoor wordt de landbouwproductie efficiënter en duurzamer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="002C4C1F">
-[...2 lines deleted...]
-      <w:r w:rsidR="002C4C1F">
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de zorg biedt de AI-fabriek mogelijkheden om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ziekenhuisdata te analyseren en om beter te voorspellen welke behandeling voor welke patiënt optimaal is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D321DE" w:rsidP="00D321DE" w:rsidRDefault="00D321DE" w14:paraId="39139146" w14:textId="77777777"/>
-[...120 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="52DE32B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="314C41CA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Nederlandse AI-fabriek sluit aan bij bredere Europese ambities op het terrein van technologische soevereiniteit en strategische autonomie. In een geopolitieke context waarin de vraag naar AI-rekenkracht sterk toeneemt, acht het kabinet het van belang dat Nederland beschikt over eigen publieke basis AI-infrastructuur. Dit draagt niet alleen bij aan innovatie en economische groei, maar ook aan het behoud van publieke waarden en veilige toepassing van AI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="5584BBC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="60246927" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet blijft de voortgang van de Nederlandse AI-fabriek nauwgezet volgen en zal uw Kamer bij belangrijke nieuwe ontwikkelingen informeren over onder andere de operationalisering van het expertisecentrum, de realisatie van de AI-supercomputer en de verdere uitwerking van publiek-private samenwerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="6FE2EF48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="0063219A" w:rsidP="0063219A" w:rsidRDefault="0063219A" w14:paraId="20ECFE90" w14:textId="0B29F96A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0063219A" w:rsidR="00790115" w:rsidP="0063219A" w:rsidRDefault="00790115" w14:paraId="0E67EC8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">W.J.M. Aerdts </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00012B4F" w:rsidR="004E505E" w:rsidP="006A1267" w:rsidRDefault="006A1267" w14:paraId="6FE7EF1A" w14:textId="72D0BE48">
-[...26 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="0063219A" w:rsidR="004E5D09" w:rsidP="0063219A" w:rsidRDefault="004E5D09" w14:paraId="0A86D86E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0063219A" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="126C71E2" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B">
+    <w:p w14:paraId="69902F7D" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00790115">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6559967C" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41FCA6E3" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B">
+    <w:p w14:paraId="0FD9BFC8" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00790115">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149B1E98" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29B16323" w14:textId="4E858BCF" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="38412CCF" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="00790115" w:rsidRDefault="00790115" w:rsidP="00790115">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="332E2BDC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="17785A90" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="00790115" w:rsidRDefault="00790115" w:rsidP="00790115">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0D555ABC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4499E733" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="00790115" w:rsidRDefault="00790115" w:rsidP="00790115">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0596315C" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B">
+    <w:p w14:paraId="5A9219C2" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00790115">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF03A16" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A9E199B" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B">
+    <w:p w14:paraId="54973A4D" w14:textId="77777777" w:rsidR="003F703E" w:rsidRDefault="003F703E" w:rsidP="00790115">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E49222E" w14:textId="77777777" w:rsidR="00DF3A4B" w:rsidRDefault="00DF3A4B"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="204053C5" w14:textId="57858187" w:rsidR="002C4C1F" w:rsidRDefault="002C4C1F">
+    <w:p w14:paraId="0F81E454" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="0063219A" w:rsidRDefault="00790115" w:rsidP="0063219A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="002C4C1F">
+        <w:r w:rsidRPr="0063219A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Raad van Toezicht van de Stichting Nederlandse AI-fabriek bij elkaar - Nederlandse AI-fabriek</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="552781FD" w14:textId="77777777" w:rsidR="002C4C1F" w:rsidRDefault="002C4C1F" w:rsidP="002C4C1F">
+    <w:p w14:paraId="05212E54" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="0063219A" w:rsidRDefault="00790115" w:rsidP="0063219A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 33 009, nr. 179.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="67B29C7A" w14:textId="77777777" w:rsidR="002C4C1F" w:rsidRDefault="002C4C1F" w:rsidP="002C4C1F">
+    <w:p w14:paraId="64FB0EC0" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="0063219A" w:rsidRDefault="00790115" w:rsidP="0063219A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063219A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0063219A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="007D49CC">
+        <w:r w:rsidRPr="0063219A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>UMCG opgetogen over komst AI-Factory naar Groningen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...93 lines deleted...]
-  <w:p w14:paraId="1EB762FB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1DFA209F" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="00790115" w:rsidRDefault="00790115" w:rsidP="00790115">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...528 lines deleted...]
-  <w:p w14:paraId="6659A739" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7A3974DC" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="00790115" w:rsidRDefault="00790115" w:rsidP="00790115">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79EBB9A1" w14:textId="77777777" w:rsidR="00790115" w:rsidRPr="00790115" w:rsidRDefault="00790115" w:rsidP="00790115">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...621 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00790115"/>
+    <w:rsid w:val="001F26BF"/>
+    <w:rsid w:val="003F703E"/>
+    <w:rsid w:val="00426586"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0063219A"/>
+    <w:rsid w:val="00790115"/>
+    <w:rsid w:val="00796690"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00A944B5"/>
+    <w:rsid w:val="00C16254"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D624552"/>
+  <w14:docId w14:val="610EF7B8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4CBD9360-B953-4DA9-A5FE-EFD58AD71E47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3314,74 +1016,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3530,1139 +1233,1027 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00790115"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00790115"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00790115"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00790115"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...402 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00790115"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00790115"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...15 lines deleted...]
-    <w:rsid w:val="002563E9"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00790115"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00790115"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB6E97"/>
+    <w:rsid w:val="00790115"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00790115"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EB6E97"/>
-[...7 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00790115"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00790115"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0063219A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nieuws.umcg.nl/w/umcg-opgetogen-over-komst-ai-factory-naar-groningen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nlaifabriek.nl/raad-van-toezicht-van-de-stichting-nederlandse-ai-fabriek-bij-elkaar/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>628</ap:Words>
-  <ap:Characters>3455</ap:Characters>
+  <ap:Words>660</ap:Words>
+  <ap:Characters>3633</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>28</ap:Lines>
+  <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4075</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4285</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>