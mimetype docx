--- v0 (2026-07-01)
+++ v1 (2026-08-19)
@@ -1,10982 +1,7868 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6F8DBA86" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00FE279E" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="27BCC259" w14:textId="0963B554">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>104</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Langdurige zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00FE279E" w:rsidP="00FE279E" w:rsidRDefault="00FE279E" w14:paraId="3F2BDB0E" w14:textId="566CE645">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5A54656C" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00FE279E" w:rsidP="00FE279E" w:rsidRDefault="00FE279E" w14:paraId="1945EC2E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5A0299DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00FE279E" w14:paraId="42EB5E5C" w14:textId="4908B4F5">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In mijn brief van 9 maart jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heb ik toegezegd om uw Kamer voor de zomer te informeren over de verdeling van de beschikbare groeiruimte binnen de Wet langdurige zorg (Wlz) over de sectoren ouderenzorg, gehandicaptenzorg en langdurige ggz voor de jaren 2028-2031. Om de toegankelijk en betaalbaarheid van de Wlz voor nu en in de toekomst te verbeteren heeft het kabinet de beschikbare groeiruimte aangepast met de maatregel ‘bestuurlijk akkoord Wlz/scheiden wonen zorg’ uit het coalitieakkoord. Met deze brief geef ik uw Kamer een toelichting over de verdeling van de groeiruimte en de overwegingen die daaraan ten grondslag liggen. Daarnaast stuur ik u zoals gebruikelijk een afschrift van de voorlopige kaderbrief Wlz aan de NZa. Deze wordt door de NZa en zorgkantoren betrokken bij de voorbereiding op de zorginkoop 2027.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00B2224C" w:rsidP="00595A56" w:rsidRDefault="000101D2" w14:paraId="4F9C6006" w14:textId="72C3BBA5">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5A8FCC42" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B2224C" w:rsidP="00595A56" w:rsidRDefault="00B2224C" w14:paraId="3D1CB573" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="599BDBD6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mensen met een indicatie voor de Wlz (en daarmee ook hun naasten) zijn vanwege hun beperkingen voor de rest van hun leven afhankelijk van langdurige zorg en ondersteuning. Ik zie het als mijn taak om liefdevolle zorg en ondersteuning toegankelijk te blijven houden voor de cliënten van nu en in de toekomst. Ik wil er daarom voor zorgen dat zorgaanbieders in staat zijn deze passende zorg en ondersteuning te organiseren met voldoende zorgverleners. Kwaliteit van leven moet hierbij centraal staan. Een toereikende financiering is daarvoor een randvoorwaarde. Zorgkantoren moeten met een passend budget regionaal voldoende zorg en ondersteuning kunnen inkopen voor hun cliënten en zo aan hun zorgplicht blijven voldoen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3060457A" w14:textId="04243EF6">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4B4D951B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...101 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="78561C3A" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7A5E0A04" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals ik uw Kamer eerder heb laten weten, verdeel ik vanuit dit perspectief de beschikbare groeiruimte over de sectoren. Daarbij zie ik het belang om te kijken naar ontwikkelingen in demografie, zorgzwaarte, historische uitgaven, arbeidsmarkt en technologie. Ook heb ik oog voor de mogelijkheden om passende zorg (verder) vorm te geven en de snelheid waarmee een sector een transformatie kan realiseren. De verdeling van de groeiruimte moet hierbij aansluiten. Dit vraagt ook kijken naar vraag en passend aanbod, zodat de verdeling van de groeiruimte niet leidt tot oplopende wachtlijsten of een toenemende druk op zorgmedewerkers. Tot slot moet de kwaliteit van zorg en ondersteuning binnen de Wlz blijven voldoen aan de kwaliteitskaders zoals de sectoren die hebben geformuleerd. De verdeling van de groeiruimte kent een directe samenhang met de voorlopige kaderbrief Wlz 2027 en het daarin opgenomen indicatieve kader 2028-2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="04B33A29" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1A85E525" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6ACAF05D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...255 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voorlopige kaderbrief Wlz 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t>-2031</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en het indicatieve kader 2028-2031</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="174EA7FD" w14:textId="7981A884">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="067405D7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> aan beide Kamers.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voorlopige kaderbrief Wlz stuur ik jaarlijks vóór de zomer aan de NZa, zodat deze kan worden betrokken bij de voorbereiding van de zorginkoop voor het volgende jaar. De Eerste en Tweede Kamer ontvangen hiervan jaarlijks een afschrift. Het voorlopige kader wordt jaarlijks geactualiseerd op basis van het uitvoeringsbeeld in de julibrief van de NZa. Op Prinsjesdag, of kort daarna, verstuur ik vervolgens de definitieve kaderbrief Wlz aan beide Kamers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3F8F544D" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2C10CBDE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="78A1DB12" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1B69D76C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...56 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de bijgevoegde voorlopige kaderbrief actualiseer ik het beschikbare Wlz-kader voor 2026 en stel ik het voorlopige Wlz-kader voor 2027 vast. Op grond van de februaribrief van de NZa kan worden vastgesteld dat het beschikbare Wlz-kader voor 2026 ruimschoots toereikend is. Conform mijn brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van 28 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00405616">
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> wordt in het budgettaire kader voor 2027 rekening gehouden met het niet doorvoeren van de drie tariefmaatregelen in dat jaar. Het betreft de volgende maatregelen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="745E3E38" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="467A008F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5E85CDC6" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="51743BE0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>-behandeling (Rutte IV) voor de sector gehandicaptenzorg;</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wlz-behandeling (Rutte IV) voor de sector gehandicaptenzorg;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="4E340044" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7329D69D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="00405616">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Meerjarig contracteren en budgetafspraken (Rutte IV) voor zowel de sector gehandicaptenzorg als de sector langdurige geestelijke gezondheidszorg;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3BFB1AA7" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="271B47DD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="00405616">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Opschaling digitale zorg (Schoof) voor de sector gehandicaptenzorg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="2B3A4C5D" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5CA0A274" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="76906180" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="19852CB0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast bevat deze brief aan de NZa een voorlopig meerjarig beeld van de ontwikkeling van het Wlz-kader in de periode 2028-2031, inclusief een indicatieve verdeling van de deelkaders en de beschikbare groeiruimte over de drie sectoren. Het Wlz-kader voor deze jaren wordt dit jaar nog niet definitief vastgesteld, gelet op het voornemen van het kabinet om voor de periode vanaf 2028 bestuurlijke akkoorden met de drie afzonderlijke sectoren te sluiten (voor de sector ouderenzorg is dit aanvullend op het Hoofdlijnenakkoord Ouderenzorg). De afspraken die uit deze akkoorden voortvloeien, zal ik volgend jaar vóór de zomer verwerken bij het vaststellen van de voorlopige kaderbrief Wlz 2028-2032. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="251008AC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="732972D1" w14:textId="2ACAC92C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Wlz-kader is bestemd voor de inkoop van zorg in natura binnen de contracteerruimte, persoonsgebonden budgetten (pgb) en overige uitvoeringskosten (zie ook hierna). De in de bijgevoegde voorlopige kaderbrief opgenomen indicatieve deelkaders per sector betreffen de budgetten die zorgkantoren kunnen inzetten voor zorg in natura en pgb. Het deelkader voor overige uitvoeringskosten heb ik niet verdeeld over de sectoren, zodat zorgkantoren dit op basis van de inzichten over hun cliënten en het zorglandschap kunnen inzetten waar dit het meeste effect sorteert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. De groeiruimte voor dit deelkader (circa 0,15% van de totale groeiruimte voor het Wlz-kader) heb ik daarom afzonderlijk gespecificeerd in de voorlopige kaderbrief Wlz 2027. Als onderdeel van de overige uitvoeringskosten kunnen zorgkantoren vanaf 2026 investeren in preventieve maatregelen. In 2027 is daarmee € 47 miljoen gemoeid. Als bijlage bij deze brief wordt conform artikel 3.1 van de Comptabiliteitswet 2016 ingegaan op de doelen, beleidsinstrumenten, financiële gevolgen, nagestreefde doeltreffendheid en doelmatigheid en voorgenomen evaluatie en monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1826AEF2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1F122680" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief licht ik uw Kamer verder toe hoe ik de resterende groeiruimte voor zorg in natura en pgb (circa 99,85% van de groeiruimte) verdeel over de drie sectoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="165BB2E7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00405616">
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1BF963EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="56EAF673" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...100 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> (zorg in natura en pgb)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verdeling van de groeiruimte 2028-2031 (zorg in natura en pgb)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3B2CFFAB" w14:textId="45520980">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0EFD6BE7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de jaren 2028-2031 wil het kabinet in de Wlz bestuurlijke akkoorden sluiten over de gewenste beweging naar de voorkant, passende zorg en vereenvoudiging. Deze akkoorden bevatten per sector een beschikbare financiële (groei)ruimte waarbinnen de gemaakte afspraken moeten passen. Het geheel moet passen binnen het totaalkader dat in de periode 2028-2031 voor de Wlz beschikbaar is.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="48590F79" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2B213364" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1BB37252" w14:textId="6B7CBBAD">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="33BD5F31" w14:textId="18BC640E">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...78 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten overvloede: op basis van de Wet marktordening gezondheidszorg stel ik per kalenderjaar een totaal financieel kader vast voor zorg in natura, de verstrekking van persoonsgebonden budgetten (pgb) en de overige uitvoeringskosten. Ik verdeel dit in drie landelijke deelkaders en ik verdeel de beschikbare financiële kaders van de pgb’s en de overige uitvoeringskosten over de zorgkantoorregio’s. De NZa verdeelt het financieel kader voor zorg in natura over de regio’s. De NZa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kan op aanvraag van de betrokken Wlz-uitvoerder de regionale contracteerruimte verlagen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In verband met het behoud van een zekere mate van flexibiliteit, de sturingsmogelijkheden en de budgettaire beheersing van de langdurige zorg breng ik hier geen wijziging in aan. Dit is ook niet beoogd met de maatregel ‘Bestuurlijk akkoord Wlz’ uit het coalitieakkoord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="4E3573B4" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="02F9A8CE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="73A497E7" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3ECD9DAF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om te komen tot een goede verdeling van de beschikbare groeiruimte over de ouderenzorg, gehandicaptenzorg en langdurige ggz zijn de volgende stappen doorlopen (A t/m D).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0C647F1E" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="71271AEA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE03EF" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="066D61AB" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="044079C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...38 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vaststelling beschikbare groeiruimte 2027-2031 in de Wlz</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="2D488057" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="388C50A9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00A01020">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beschikbare groeiruimte in de Wlz voor de periode 2027-2031 volgt uit de Middellangetermijnraming (MLT) van het Centraal Planbureau (CPB). Deze groeiruimte is in hoofdlijnen bedoeld om demografische ontwikkelingen en de daarmee samenhangende stijgende zorgvraag, zorgverzwaring van cliënten en kwaliteitsverbeteringen in de zorg op te vangen. Ook maakt zij het mogelijk dat de zorg kan blijven aansluiten bij ontwikkelingen in wetenschap en praktijk. Zoals toegelicht in mijn brief aan de Tweede Kamer van 29 mei jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00A01020">
-[...36 lines deleted...]
-        <w:t>Ten opzichte van de MLT-raming bij ongewijzigd beleid houd ik rekening met de volgende twee beleidseffecten:</w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loopt deze groeiruimte op de Wlz-begroting bij ongewijzigd beleid op tot € 7,2 miljard in 2031. In termen van het Wlz-kader (dat iets hoger wordt vastgesteld, rekening houdend met onderuitputting) gaat het om afgerond € 7,3 miljard. Ten opzichte van de MLT-raming bij ongewijzigd beleid houd ik rekening met de volgende twee beleidseffecten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="51704B51" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="79FF31EB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5C0647BA" w14:textId="202C0C09">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4E2AEBFF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
-      </w:pPr>
-[...66 lines deleted...]
-        <w:t>Hierdoor gaat de taakstelling pas vanaf 2028 in.</w:t>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De taakstelling ‘Bestuurlijk akkoord Wlz/Scheiden wonen en zorg’. Deze loopt op grond van het coalitieakkoord op van € 130 miljoen in 2027 tot € 990 miljoen in 2031. Voor het jaar 2027 heb ik deze taakstelling alternatief ingevuld, zodat voldoende tijd en ruimte beschikbaar zijn om via een zorgvuldig proces bestuurlijke afspraken te maken en tot een invulling van de akkoorden te komen. Dit sluit ook aan bij de Kamerbrief van 9 maart jl. waarin ik reeds heb vermeld dat ik voor 2027 tot een alternatieve oplossing zou komen. De budgettaire dekking is gevonden binnen de middelen die het kabinet bij Voorjaarsnota voor 2027 en verder heeft gereserveerd voor mogelijke hogere uitgaven op grond van lopende kostenonderzoeken van de NZa. Door de implementatie van een onderzoek naar de kosten van het aanhouden van eigen vermogen in de tarieven uit te stellen is deze reservering voor 2027 niet meer nodig. Hierdoor gaat de taakstelling pas vanaf 2028 in.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="77FA9A96" w14:textId="1BF90869">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5FAC7791" w14:textId="32C3EFC7">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00405616" w:rsidDel="008B405B">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de recent aangenomen motie-Dobbe (Kamerstuk 36 915 XVI, nr. 19) en naar aanleiding van de moties-Bikker c.s. (Kamerstuk 36 848, nr. 107) en Westerveld c.s. (Kamerstuk 36 800 XVI, nr. 160) zie ik de wens van uw Kamer om vanaf 2028 af te zien van de drie tariefmaatregelen op het terrein van de gehandicaptenzorg en langdurige ggz. Daarom ben ik bereid op dit moment van deze tariefmaatregelen af te zien, en de budgettaire opgave die hieruit voortvloeit te betrekken bij de bestuurlijke akkoorden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidDel="008B405B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dit betekent dat ik, gegeven de resterende ruimte, met de sectoren wil komen tot goed onderbouwde afspraken. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00405616">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> heeft uiteraard niet mijn voorkeur en ik zie voldoende mogelijkheden om te komen tot akkoorden.</w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben mij ervan bewust dat hiermee de opgave voor de akkoorden groter wordt. Indien het niet mogelijk blijkt om deze hogere opgave met de afspraken in de akkoorden te realiseren, dan neem ik tarief- of andere maatregelen om zo de totale opgave in te vullen. Deze route heeft uiteraard niet mijn voorkeur en ik zie voldoende mogelijkheden om te komen tot akkoorden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="64095B89" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7673DF06" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5609781A" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="563FD1DA" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">eze twee effecten oploopt van € 1.461 miljoen in 2027 tot € 6.008 miljoen (afgerond € 6,0 miljard) in 2031. Dit bedrag is exclusief de loon- en prijscompensatie die jaarlijks aanvullend beschikbaar komt. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 1 laat zien dat de groeiruimte voor zorg in natura en pgb binnen het Wlz-kader rekening houdend met deze twee effecten oploopt van € 1.461 miljoen in 2027 tot € 6.008 miljoen (afgerond € 6,0 miljard) in 2031. Dit bedrag is exclusief de loon- en prijscompensatie die jaarlijks aanvullend beschikbaar komt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="44515569" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="69628EF4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8236" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="3772"/>
         <w:gridCol w:w="865"/>
         <w:gridCol w:w="865"/>
         <w:gridCol w:w="865"/>
         <w:gridCol w:w="865"/>
         <w:gridCol w:w="865"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="4EB9A2EC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="4A3364BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8236" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="7F46806C" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="05132307" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> zorg in natura en pgb 2027-2031</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tabel 1: Opbouw beschikbare groeiruimte Wlz zorg in natura en pgb 2027-2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="4D18334E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="16786A53" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3911" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="42AC22F5" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="30AC6C0C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A01020">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bedragen x € 1 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="60C5E812" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="61B9C37A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A01020">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="2364D6ED" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2E8D0539" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A01020">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6E961A83" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="730E36BE" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A01020">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0F83FA52" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="03570B77" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A01020">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5526D076" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3D5F9232" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A01020">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="09CAB07D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="6411E29C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="34751B84" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2493A3AF" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0BAD6B2D" w14:textId="77777777">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> MLT</w:t>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4EFB2686" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Groeiruimte op basis van MLT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="16F5571F" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1401B421" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5D1BF576" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="20681A7A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="14A4885C" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="54CC6E8B" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="070FF8C2" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="41B9BB7D" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0AC6DAF5" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0D5A80F5" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="45BE4248" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="6D686369" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3FE169D3" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1D2F6FF0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="45A5A941" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3FE607EE" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Taakstelling CA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="7F5B0823" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="76CB02B6" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6533E45F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="12CCEBDA" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5A80CDC8" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-775</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1A63455B" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-990</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="68934042" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="28D2BABB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="2F019647" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="58BAAB8E" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6AEEFEA0" w14:textId="77777777">
-[...17 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0C543C88" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Schrappen tariefmaatregelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6DAB4259" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="16A2EDFF" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="03911925" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="707E5B2F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3A7D0380" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-252</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="68FC0EDA" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="371CC214" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="128F68F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="139" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="741511AB" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3752633D" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3772" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6753CA53" w14:textId="77777777">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> (1+2+3)</w:t>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6EB5E3B0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beschikbare groeiruimte Wlz (1+2+3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1485C013" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="52ECD08C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6A265E49" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="62095D34" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5CFBF800" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1C4985A2" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="4965FDE7" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4B98675A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.743</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A01020" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="68CA61F4" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="30C1B6D2" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="654E5D71" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="22B98014" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0A63B2A3" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="41733E48" w14:textId="0E5721EA">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE03EF" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="2DC8D0FC" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7D2920C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>naar sectoren</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verdeling groeiruimte 2027-2031 naar sectoren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0C062F1D" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2DDB5D38" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> (MLT) van het CPB. Deze methodiek houdt rekening met demografische ontwikkelingen, zorggebruik en zorgverzwaring per sector. Daarbij heb ik er rekening mee gehouden dat de beschikbare groei voor de komende jaren in lijn is met de gerealiseerde groei in de afgelopen jaren.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De beschikbare groeiruimte heb ik vanaf 2028 verdeeld op basis van een ramingsmethodiek die vergelijkbaar is met die van de Middellangetermijnraming (MLT) van het CPB. Deze methodiek houdt rekening met demografische ontwikkelingen, zorggebruik en zorgverzwaring per sector. Daarbij heb ik er rekening mee gehouden dat de beschikbare groei voor de komende jaren in lijn is met de gerealiseerde groei in de afgelopen jaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="644A1DA9" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5393E89C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0A60CA18" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6C4F9C82" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 2 geeft eerst de grondslag per sector in 2026 voor de verdeling van de beschikbare groeiruimte vanaf 2027. De ouderenzorg is met een aandeel van € 22.166 miljoen (bijna 55%) de grootste sector, gevolgd door de gehandicaptenzorg met € 15.575 miljoen (circa 38%) en de langdurige ggz met € 3.005 miljoen (circa 7%). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3E35AB33" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="45342063" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="2BF58B03" w14:textId="78DC7F68">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7BCB44DC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...45 lines deleted...]
-        <w:t>Dit betreft voor alle sectoren de groeiruimte over de periode 2027-2031.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 2 presenteert vervolgens de verdeling van de groeiruimte vanaf 2027. De verdeling in 2027 heeft uiteraard een fictief karakter, aangezien de bestuurlijke akkoorden per sector worden voorzien vanaf 2028. Zonder deze fictieve verdeling voor het jaar 2027 is het echter niet mogelijk om nu al een indicatief beeld te geven van de deelkaders per sector voor de periode 2028-2031 (zoals opgenomen in tabel 5, 6 en 7 van bijgesloten voorlopige kaderbrief Wlz 2027). Tevens sluit ik op deze manier aan bij de opzet van mijn brief van 9 maart jl. waarin ik de groeiruimte voor de periode 2027-2031 heb toegelicht. De groeiruimte voor de ouderenzorg loopt aldus op tot € 3.898 miljoen in 2031. Voor de gehandicaptenzorg bedraagt deze in 2031 € 1.654 miljoen en voor de langdurige ggz € 456 miljoen. Dit betreft voor alle sectoren de groeiruimte over de periode 2027-2031.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="05E2B082" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="401DB664" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="649A2A77" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4EEAE794" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> de langdurige ggz wordt de groei in sterkere mate bepaald door ontwikkelingen in zorggebruik en zorgverzwaring. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De groei in de ouderenzorg wordt daarbij voornamelijk bepaald door demografische ontwikkelingen, in het bijzonder de vergrijzing en zorgverzwaring. Voor de gehandicaptenzorg en de langdurige ggz wordt de groei in sterkere mate bepaald door ontwikkelingen in zorggebruik en zorgverzwaring. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="095BFCC3" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="24C2FD06" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9156" w:type="dxa"/>
+        <w:tblW w:w="8918" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="252"/>
-        <w:gridCol w:w="2371"/>
-        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1070"/>
         <w:gridCol w:w="1070"/>
         <w:gridCol w:w="1070"/>
         <w:gridCol w:w="1070"/>
         <w:gridCol w:w="1070"/>
+        <w:gridCol w:w="24"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D172E2" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="7955A4F2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="08E1F661" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9156" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="8918" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="67718401" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tabel 2: Verdeling beschikbare groeiruimte 2027-2031 naar sectoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D172E2" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="5D277E2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="1ECB4144" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="24" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5FB59CCF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bedragen x € 1 miljoen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="554DAC88" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1FE0B680" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2027*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0AC5FEDB" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="68CECD6E" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="60ABE5CD" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3D9BD871" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="68B29A8B" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="24" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="76939BDA" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="17CEE558" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="77413137" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>grondslag</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5350" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1B09F96D" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>groeiruimte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="3675B09C" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="24" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="26DFBF6F" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="70BFBF3E" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wlz-totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="07189707" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40.746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5566916D" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1.461 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5AE5F10A" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     2.331 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="425D02CB" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     3.454 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="054110BF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     4.743 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2C2C318D" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     6.008 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="115D83D6" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="24" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5C0527F6" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4CDAF9A9" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ouderenzorg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="07A89473" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6953C143" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         930 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4D2A1E1A" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1.443 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="63D1A176" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     2.192 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7C2C19C9" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     3.055 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="42E61FC4" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     3.898 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="0B6E7F7E" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="24" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4B977638" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0C9F1525" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gehandicaptenzorg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4DFAD4E7" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.575</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2AC67F0E" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         417 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1C050D76" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         708 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="08E22563" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         995 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="66C0FF4F" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1.325 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="150F6A52" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     1.654 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="160CAF77" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="24" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="291DC4FD" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2158" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="761AEAEF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Langdurige ggz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="01B3C88A" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="69211765" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         113 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="358B5F8D" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         181 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3EDD773E" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         267 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="51346941" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         364 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="62B6B362" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         456 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="3B83A155" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2536" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="8918" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
-              <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
-[...13 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7FB41B2E" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00D172E2">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="FFFFFF"/>
-[...1804 lines deleted...]
-              <w:t xml:space="preserve"> 2028</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*Verdeling 2027 over sectoren is fictief, want bestuurlijke akkoorden worden voorzien vanaf 2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3E1289E9" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="43D109D4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00963389" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="68417939" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4572DC96" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Groeiruimte 2028-2031 in procenten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="199E48F6" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="628546C6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...66 lines deleted...]
-        <w:t xml:space="preserve">% per jaar. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabel 3 drukt de groeiruimte per sector uit in procenten ten opzichte van het beschikbare kader (inclusief groeiruimte en beleid) in het voorgaande jaar. Voor de periode 2028-2031 bedraagt de gemiddelde groeiruimte voor de drie Wlz-sectoren gezamenlijk 2,6% per jaar. Voor de ouderenzorg bedraagt deze gemiddeld 3,2%, voor de gehandicaptenzorg gemiddeld 1,9% en voor de langdurige ggz gemiddeld 2,6% per jaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6861CF05" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2DF9036E" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7776" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="2821"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="1826"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="1298961B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="7ABBD6B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7776" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0B4FE1DD" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="45056336" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="auto"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tabel 3: Procentuele groeiruimte per sector 2028-2031 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="5DAE5387" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="6FA883DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="02C353D8" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="132860D4" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1949">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2821" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1A742444" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0F1769BA" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1949">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="74A01147" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="103FCDB4" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1949">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3BC3DA10" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7AC330A7" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1949">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="639168A9" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2D2E74B3" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1949">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5C68F4DC" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6A3FBE95" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1949">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="4186711E" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2A7F45E1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C1949">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>gemiddeld 2028-2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="2017176B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="61F766C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="03C754C3" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2ED74E76" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2821" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="110B73D7" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="14E9DFE8" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wlz-totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6B3F955B" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0151A83E" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="34B00075" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5F0E493E" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="003C1949">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1826" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="421CB277" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="5B2EF137" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="3ED089D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6B2EE18B" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2821" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="008F7801" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ouderenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1AFB5E0F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="385438EC" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1218820D" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5141F374" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5AE696AA" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6A2594F6" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="55A97C54" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="2CEB637B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6143F8B5" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2821" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="07A9132C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gehandicaptenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7C51232C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4FBF44EC" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="77C3E7F9" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="31A73E48" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="50CCA381" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="780D2FB0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="76EA64BB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="001D13A0" w14:paraId="3E214E59" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="197" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5D5438ED" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2821" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0318D4BC" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Langdurige ggz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6AA5F4B4" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7BA9975F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="342123A1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7660A4BD" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003C1949" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6370BC08" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="749CCAE9" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1927545E" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1EC76FFF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE03EF" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="14DC6C7F" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="64203DEF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">groeiruimte </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Validatie verdeling groeiruimte </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="673B0F83" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="43F4F1C9" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> gevraagd een analyse te maken van de uitgavenontwikkeling per sector in de afgelopen jaren.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zoals ik hiervoor aangaf, heb ik er bij de verdeling rekening mee gehouden dat de beschikbare groei in lijn is met de gerealiseerde groei in de afgelopen jaren. Daarom heb ik de NZa gevraagd een analyse te maken van de uitgavenontwikkeling per sector in de afgelopen jaren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5FCF0A73" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="26EC7E71" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="24D0D344" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="59BB8765" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tabel 4 bevat de uitkomsten van deze analyse. Het betreft de gerealiseerde procentuele uitgavengroei in de periode 2023-2025 in prijspeil 2026. Daarmee zijn deze percentages goed vergelijkbaar met de beschikbare groeipercentages voor de periode 2028-2031, die eveneens in prijspeil 2026 zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="7A45AA59" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0A461F70" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5DA4FF95" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3F30B4D3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...51 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De zorgkantoren herkennen de uitkomsten van de NZa-analyse en geven aan dat deze mede het resultaat zijn van hun inspanningen om de uitgavengroei te beheersen. Het aantal indicaties en de gemiddelde zorgzwaarte zijn de afgelopen jaren gestegen. Daarbij hebben zorgkantoren de groei van de benodigde financiële middelen voor de zorgplicht weten af te remmen door onder andere in te zetten op vormen van zorg thuis in plaats van zorg met verblijf.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1DEDDCA9" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4A95D1C7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="4936F797" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="709D91F0" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...51 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabel 4: Procentuele groei per sector 2023-2025 (bron NZa)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8991" w:type="dxa"/>
+        <w:tblW w:w="7945" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
-        <w:gridCol w:w="3597"/>
+        <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1124"/>
         <w:gridCol w:w="1124"/>
         <w:gridCol w:w="1124"/>
         <w:gridCol w:w="1601"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="6FC078DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="270AE877" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5CC53E89" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="67F48B70" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF16D7">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="15FCF014" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2B962D38" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF16D7">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="2392EEBB" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3B51758A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF16D7">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="56DD5001" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3F1711D0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF16D7">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="03530890" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="73133ADE" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF16D7">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="4D93D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="237C39C1" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="43C63C7A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF16D7">
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>gemiddeld 202</w:t>
-[...17 lines deleted...]
-              <w:t>-2025</w:t>
+              <w:t>gemiddeld 2023-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="253D57E7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="4A2D079D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="45E94EF0" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6884F665" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FF16D7">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="22861DE3" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4FED6060" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00FF16D7">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00FF16D7">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wlz-totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="60971AFD" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FF16D7">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1FF34D21" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FF16D7">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3,4%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="53E2B012" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00FF16D7">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1,1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DDEBF7"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3A898E83" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...29 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...9 lines deleted...]
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="4FA1903A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="43FE1081" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3C89EB93" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3597" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="121F4291" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ouderenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5449782F" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2194962B" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5C51A318" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="28E0B58C" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="42EAC7C1" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="38F8367C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="0EEB39C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="04CBF318" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3597" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1F39851C" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gehandicaptenzorg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7CB44F25" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2C4D45B0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2B774588" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="0D560B32" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="19B34F05" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="121576DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="0F17EDF0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="71143B4A" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3597" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="30338856" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Langdurige ggz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="440207DC" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1CF45ABE" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1124" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="6549DA00" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1601" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FF16D7" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="591B944F" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5D3D2DEE" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
-              <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5C7DBFCB" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="240FC7F0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AE690C" w:rsidR="00AE690C" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="4AA9C943" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="0C75FB10" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...63 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit tabel 4 blijkt dat de totale groei van de Wlz-uitgaven in de periode 2023-2025 gemiddeld 2,8% per jaar bedroeg. Daarbij is sprake van een dalende trend: de groei kwam in 2025 uit op 1,1%. De beschikbare groeiruimte voor de periode 2028-2031 ligt hier met gemiddeld 2,6% licht onder. In het beginjaar 2028 ligt de groei iets lager. Daarbij geldt dat beleidsinitiatieven en investeringen in het eerste jaar van een akkoord tijd nodig hebben om tot uitvoering te komen en daardoor niet direct volledig zichtbaar zijn in de uitgaven. De NZa voert nog een controleanalyse op de cijfers uit. Eventuele wijzigingen publiceert de NZa bij haar brief aan mij in juli over de benutting van het budgettair kader Wlz.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="5FA00894" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="252D431F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009C4B32" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="19760DCE" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5474B97A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CE03EF">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bezien per sector is het beeld als volgt:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="60FC4ADC" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1CFC6686" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:t>beheerste kostenontwikkeling. Het kabinet is voornemens dit beleid voort te zetten binnen de context van het Hoofdlijnenakkoord Ouderenzorg (HLO) en hierover aanvullende afspraken te maken.</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de ouderenzorg ligt de beschikbare groeiruimte voor de komende jaren (gemiddeld 3,2%) iets boven de gemiddelde gerealiseerde groei van 3,0% in de periode 2023-2025, waarbij de groei in 2025 uitkwam op 1,2%. Het beleid van scheiden van wonen en zorg heeft in de ouderenzorg bijgedragen aan een beheerste kostenontwikkeling. Het kabinet is voornemens dit beleid voort te zetten binnen de context van het Hoofdlijnenakkoord Ouderenzorg (HLO) en hierover aanvullende afspraken te maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="49D0CE83" w14:textId="69CE942A">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="19F5D70F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de gehandicaptenzorg is de beschikbare groeiruimte (gemiddeld 1,9%) vergelijkbaar met de gemiddelde gerealiseerde groei van 1,9%. Daarbij geldt dat de voorgenomen bezuinigingen op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gehandicaptenzorg vanaf 2027 geen onderdeel meer uitmaken van het basispad waardoor de groeiruimte voor de komende jaren volledig kan worden ingezet voor passende zorg en ondersteuning voor cliënten in de gehandicaptenzorg. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="6A8F4357" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="07480CA8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:t>.</w:t>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de langdurige ggz bedroeg de gemiddelde groei 6,6%, waarbij de jaarlijkse groei afnam van 10,0% in 2023 tot 3,7% in 2025. Deze relatief hoge groei hangt samen met de openstelling van de Wlz in 2021 voor cliënten met een psychische stoornis. In de eerste jaren was de instroom relatief hoog, maar inmiddels is sprake van een duidelijk dalende trend. Daarbij stromen vooral cliënten in met lichtere zorgprofielen, waardoor ook de gemiddelde kosten per cliënt dalen. Voor de periode 2028-2031 ga ik uit van een uitgavengroei met gemiddeld 2,6% per jaar (conform het gemiddelde van de gehele Wlz). Daarbij heb ik de voorgenomen tariefmaatregel op het terrein van de langdurige ggz vanaf 2027 geschrapt uit het basispad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="151752F3" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="721A30F7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3AD5EECC" w14:textId="64B630EA">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="71D56CD0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...19 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij de validatie van de beschikbare groeiruimte per sector past ook de constatering dat in de afgelopen jaren belangrijke investeringen zijn gedaan om de tarieven in de langdurige zorg op orde te brengen. Zo heeft de NZa in zowel 2025 als 2026 de maximumtarieven voor de gehandicaptenzorg verhoogd en in 2026 ook die voor de langdurige ggz. Daarnaast is vanaf 2026 voor alle sectoren de normatieve huisvestingscomponent verhoogd, zodat deze voldoende ruimte bevat om te investeren in duurzaamheid van het vastgoed. Deze tariefsverhogingen tellen Wlz-breed op tot ruim € 700 miljoen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en leiden structureel tot hogere inkomsten voor zorgaanbieders en meer ruimte in hun bedrijfsvoering dan voorheen om goede zorg te verlenen. Al deze investeringen in het op orde brengen van de tarieven betekenen een goede startpositie voor de akkoorden vanaf 2028. Doordat dit nu op orde is gebracht zal dit de komende jaren relatief minder investeringen vragen waardoor ik de beschikbare groeiruimte realistisch vind om, in combinatie met goede inhoudelijke afspraken in een akkoord, passende zorg te blijven realiseren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="3C36DCA1" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="23BC55C9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7531"/>
+        <w:gridCol w:w="7924"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00394FFD" w:rsidTr="001D13A0" w14:paraId="074FCFE4" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="7531" w:type="dxa"/>
+      <w:tr w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidTr="00FE279E" w14:paraId="21E7495C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7924" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
           </w:tcPr>
-          <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1FBAE222" w14:textId="77777777">
-[...36 lines deleted...]
-              <w:suppressAutoHyphens/>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="5A9953E0" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE279E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Naast de groeiruimte wordt het Wlz-kader ook gecompenseerd voor loon- en prijsontwikkelingen (LPO). Deze middelen komen bovenop de groeiruimte en worden jaarlijks vastgesteld op basis van de meest actuele inzichten uit de Macro-Economische Verkenning (MEV) van het CPB. De extra middelen voor de loon- en prijsbijstelling zijn dus nog niet opgenomen in deze brief, maar zullen jaarlijks structureel worden toegevoegd aan het Wlz-kader. De loon- en prijscompensatie zorgt ervoor dat zorgaanbieders en budgethouders ook bij stijgende lonen en prijzen goede zorg kunnen blijven leveren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="47339BA8" w14:textId="77777777">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="1BE7089D" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="40F61348" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="09423E03" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="3B4E8839" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00016C25" w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="4D51BDCC" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="4ECCCF18" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> met oog op de toekomst</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar bestuurlijke afspraken met oog op de toekomst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="53EB2A9A" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="2231A423" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> de meest bepalende factor zijn voor de uitgaven. Deze brief past in de voorfase op weg naar bestuurlijke akkoorden. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is de wens van het kabinet om samen met de sectoren afspraken te maken over een andere organisatie van de zorg en ondersteuning die passend is voor cliënten en bijdraagt aan het afremmen van de groei van de zorguitgaven. Dat is van belang voor de toegankelijkheid, betaalbaarheid en kwaliteit van de zorg, maar ook vanwege de dreigende personeelstekorten. Zelfs wanneer onbeperkte financiële middelen beschikbaar zouden zijn, stuiten we immers op de grenzen van wat de zorg aankan als gevolg van de toenemende schaarste aan personeel. Daarbij geldt dat de personeelsinzet en personeelskosten voor de Wlz de meest bepalende factor zijn voor de uitgaven. Deze brief past in de voorfase op weg naar bestuurlijke akkoorden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="7FCE3A92" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="65729314" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="25A9F112" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="7781413A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Naar mijn oordeel laat de vergelijking van de beschikbare groeiruimte met de gerealiseerde groei in de afgelopen jaren zien dat de beschikbare groeiruimte realistisch is voor iedere sector en dat de sectoren de transitieopgave moeten kunnen dragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00394FFD" w:rsidP="00595A56" w:rsidRDefault="00394FFD" w14:paraId="03920719" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="34B03B8B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A16652" w:rsidP="00595A56" w:rsidRDefault="00A16652" w14:paraId="35D565DF" w14:textId="00F1B8C9">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="67E90581" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">. Op die manier kunnen we passende zorg en ondersteuning borgen voor degenen die deze nodig hebben, juist ook waar sprake is van complexe zorg. </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom is het noodzakelijk om gezamenlijk afspraken te maken over welke veranderingen nodig zijn in de organisatie van de langdurige zorg. Daarbij wil ik de richting voortzetten die is ingezet met het HLO en het IZA/AZWA en die door het kabinet is bevestigd in het coalitieakkoord: de beweging naar gezondheid en kwaliteit van leven, inzetten op passende zorg en vereenvoudiging. Op die manier kunnen we passende zorg en ondersteuning borgen voor degenen die deze nodig hebben, juist ook waar sprake is van complexe zorg. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk233324720" w:id="0"/>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>die bijdragen aan de organiseerbaarheid van de zorg en aan de beweging naar de voorkant.</w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook wil ik vaart maken om te komen tot afspraken in de gehandicaptenzorg, omdat naast een financieel perspectief vooral het gebrek aan personeel begint te knellen en om noodzakelijke veranderingen vraagt. Daarbij wil ik binnen de kaders ook enige ruimte bieden voor investeringen die bijdragen aan de organiseerbaarheid van de zorg en aan de beweging naar de voorkant.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00A16652" w:rsidP="00595A56" w:rsidRDefault="00A16652" w14:paraId="56B1E9C9" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="71852709" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00405616" w:rsidR="00A16652" w:rsidP="00595A56" w:rsidRDefault="00A16652" w14:paraId="0262B2B1" w14:textId="77777777">
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="1C378A2B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk233324949" w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het kabinet beschouwt de bestuurlijke akkoorden als een belangrijke stap om gezamenlijk met partijen de uitdagingen van de toekomst aan te gaan en afspraken te maken. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00595A56" w:rsidP="00595A56" w:rsidRDefault="00595A56" w14:paraId="0C6C8AD4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00395633" w14:paraId="076A9345" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00595A56" w:rsidP="00595A56" w:rsidRDefault="00595A56" w14:paraId="6EC0B812" w14:textId="34E6919A">
-[...4 lines deleted...]
-        <w:t>Hoogachtend,</w:t>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00FE279E" w14:paraId="0A452949" w14:textId="6C0118E4">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00595A56" w:rsidP="00595A56" w:rsidRDefault="00595A56" w14:paraId="72628F29" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="00395633" w:rsidP="00FE279E" w:rsidRDefault="00FE279E" w14:paraId="1904F56B" w14:textId="33C80457">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W.R.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE279E" w:rsidR="00395633">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sterk</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00595A56" w:rsidP="00595A56" w:rsidRDefault="00595A56" w14:paraId="4A1B0537" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00FE279E" w:rsidR="004E5D09" w:rsidP="00FE279E" w:rsidRDefault="004E5D09" w14:paraId="6E47B840" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00595A56" w:rsidP="00595A56" w:rsidRDefault="00595A56" w14:paraId="09A3E96C" w14:textId="77777777">
-[...50 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="00FE279E" w:rsidR="004E5D09" w:rsidSect="00656D7D">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43FE0C9C" w14:textId="77777777" w:rsidR="00696AA3" w:rsidRDefault="00696AA3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6EADED73" w14:textId="77777777" w:rsidR="0089357C" w:rsidRDefault="0089357C" w:rsidP="00395633">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E7AE2C7" w14:textId="77777777" w:rsidR="00696AA3" w:rsidRDefault="00696AA3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="108F745B" w14:textId="77777777" w:rsidR="0089357C" w:rsidRDefault="0089357C" w:rsidP="00395633">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09CC3ACE" w14:textId="77777777" w:rsidR="00B2224C" w:rsidRDefault="00B2224C">
+  <w:p w14:paraId="770C8639" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00395633" w:rsidRDefault="00395633" w:rsidP="00395633">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54A9E6C1" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00395633" w:rsidRDefault="00395633" w:rsidP="00395633">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EAF7B5E" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00395633" w:rsidRDefault="00395633" w:rsidP="00395633">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33647BE1" w14:textId="77777777" w:rsidR="00696AA3" w:rsidRDefault="00696AA3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1C91D853" w14:textId="77777777" w:rsidR="0089357C" w:rsidRDefault="0089357C" w:rsidP="00395633">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F841F41" w14:textId="77777777" w:rsidR="00696AA3" w:rsidRDefault="00696AA3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7333ACFC" w14:textId="77777777" w:rsidR="0089357C" w:rsidRDefault="0089357C" w:rsidP="00395633">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="28115F8B" w14:textId="77777777" w:rsidR="00394FFD" w:rsidRPr="007D6ED6" w:rsidRDefault="00394FFD" w:rsidP="00394FFD">
+    <w:p w14:paraId="40025C97" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00FE279E" w:rsidRDefault="00395633" w:rsidP="00395633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D6ED6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-        <w:rPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2025-2026, 24170, nr. 385. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3D8B0D72" w14:textId="77777777" w:rsidR="00394FFD" w:rsidRPr="007D6ED6" w:rsidRDefault="00394FFD" w:rsidP="00394FFD">
+    <w:p w14:paraId="35A6F0BC" w14:textId="7AE0A97E" w:rsidR="00395633" w:rsidRPr="00FE279E" w:rsidRDefault="00395633" w:rsidP="00395633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D6ED6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-        <w:rPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-[...4 lines deleted...]
-        <w:t>, 2025-2026, 36800-XVI, nr. 196.</w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, 2025-2026, 36800 XVI, nr. 196.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1A8F9FDD" w14:textId="77777777" w:rsidR="00394FFD" w:rsidRPr="00352DF3" w:rsidRDefault="00394FFD" w:rsidP="00394FFD">
+    <w:p w14:paraId="606E3B01" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00FE279E" w:rsidRDefault="00395633" w:rsidP="00395633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00352DF3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00352DF3">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> In 2027 is hiervoor € 98 miljoen beschikbaar (inclusief € 2 miljoen groeiruimte).</w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit deelkader kunnen zorgkantoren inzetten voor onafhankelijke cliëntondersteuning, cliëntvertrouwenspersonen en preventieve maatregelen. In 2027 is hiervoor € 98 miljoen beschikbaar (inclusief € 2 miljoen groeiruimte).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="12F4A5C6" w14:textId="77777777" w:rsidR="00394FFD" w:rsidRPr="00FB5369" w:rsidRDefault="00394FFD" w:rsidP="00394FFD">
+    <w:p w14:paraId="7FDA85FA" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00FE279E" w:rsidRDefault="00395633" w:rsidP="00395633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FB5369">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FB5369">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> de overige uitvoeringskosten.</w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kan daarbij gaan om overheveling van regionale contracteerruimte naar een andere zorgkantoorregio of het creëren van financiële ruimte voor het ophogen van het regionale kader voor de verstrekking van pgb’s. Er is geen overheveling mogelijk naar het deelkader voor de overige uitvoeringskosten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4E885127" w14:textId="77777777" w:rsidR="00394FFD" w:rsidRPr="007D6ED6" w:rsidRDefault="00394FFD" w:rsidP="00394FFD">
+    <w:p w14:paraId="7D52C83E" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00FE279E" w:rsidRDefault="00395633" w:rsidP="00395633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D6ED6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-        <w:rPr>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, 2025-2026, 29 389, nr. 166.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5E9E3629" w14:textId="77777777" w:rsidR="00394FFD" w:rsidRPr="007D6ED6" w:rsidRDefault="00394FFD" w:rsidP="00394FFD">
+    <w:p w14:paraId="6BD8FF9C" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00FE279E" w:rsidRDefault="00395633" w:rsidP="00395633">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D6ED6">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE279E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D6ED6">
-[...20 lines deleted...]
-        <w:t>-breed op grond van het kostenonderzoek NHC.</w:t>
+      <w:r w:rsidRPr="00FE279E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Waarvan € 168 miljoen structureel op grond van het kostenonderzoek gehandicaptenzorg 2025, € 152 miljoen structureel op grond van het kostenonderzoek gehandicaptenzorg en langdurige ggz 2026 en € 400 miljoen structureel Wlz-breed op grond van het kostenonderzoek NHC.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48E73938" w14:textId="77777777" w:rsidR="00B2224C" w:rsidRDefault="000101D2">
-[...352 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="005DF60B" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00395633" w:rsidRDefault="00395633" w:rsidP="00395633">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D5A5E8A" w14:textId="77777777" w:rsidR="00B2224C" w:rsidRDefault="000101D2">
+  <w:p w14:paraId="41F10A13" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00395633" w:rsidRDefault="00395633" w:rsidP="00395633">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1085 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="313F4D40" w14:textId="77777777" w:rsidR="00395633" w:rsidRPr="00395633" w:rsidRDefault="00395633" w:rsidP="00395633">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="F576BB62"/>
-[...179 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21C650C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD9A31EA"/>
     <w:lvl w:ilvl="0" w:tplc="32567C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -11021,51 +7907,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D455C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CA8537C"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11134,167 +8020,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DCA31E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D327C54"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11336,51 +8106,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53861180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D5C6750"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11449,289 +8219,158 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1916431792">
+  <w:num w:numId="1" w16cid:durableId="421877190">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1848131519">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="476649687">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="766537686">
-[...14 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="476649687">
+  <w:num w:numId="4" w16cid:durableId="1300116317">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00394FFD"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00F8779E"/>
+    <w:rsidRoot w:val="00395633"/>
+    <w:rsid w:val="00395633"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00656D7D"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="0089357C"/>
+    <w:rsid w:val="00D2521D"/>
+    <w:rsid w:val="00F42AB9"/>
+    <w:rsid w:val="00FE279E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="66D8CA37"/>
+  <w14:docId w14:val="58C9D408"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{96243596-CA17-4D7F-9F25-43E90BF285E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11740,77 +8379,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11832,78 +8471,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11938,55 +8577,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -12058,797 +8697,716 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00395633"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00395633"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...43 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...40 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-    <w:name w:val="Referentiegegevens rechts uitgelijnd"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...28 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaarddeDE">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00395633"/>
     <w:rPr>
-      <w:lang w:val="de-DE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardenGB">
-[...26 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00395633"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...52 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
+    <w:rsid w:val="00395633"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00395633"/>
     <w:rPr>
-      <w:sz w:val="9"/>
-      <w:szCs w:val="9"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00395633"/>
     <w:rPr>
-      <w:sz w:val="27"/>
-      <w:szCs w:val="27"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00394FFD"/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00394FFD"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00395633"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00394FFD"/>
+    <w:rsid w:val="00395633"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00394FFD"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00395633"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
-[...40 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00394FFD"/>
+    <w:rsid w:val="00FE279E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...79 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13124,53 +9682,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>18212</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>3337</ap:Words>
+  <ap:Characters>18358</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>151</ap:Lines>
-  <ap:Paragraphs>42</ap:Paragraphs>
+  <ap:Lines>152</ap:Lines>
+  <ap:Paragraphs>43</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>21481</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>21652</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>