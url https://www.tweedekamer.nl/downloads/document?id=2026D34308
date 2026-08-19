--- v0 (2026-07-01)
+++ v1 (2026-08-19)
@@ -1,5999 +1,3043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9210" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3614"/>
         <w:gridCol w:w="5596"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="34416328" w14:textId="77777777">
-[...52 lines deleted...]
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="3441632B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="19249BF6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="330"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="5596" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416329" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="730EC83C" w14:textId="232AA967">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INBRENG </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="31D9244D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="4698DBA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="3441632A" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="004C51DB" w:rsidR="004C51DB" w:rsidP="004F7AB1" w:rsidRDefault="004C51DB" w14:paraId="267A0331" w14:textId="58A7F4F5">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De vaste commissie voor Financiën heeft op </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 juli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026 een aantal vragen en opmerkingen voorgelegd aan de staatssecretaris van Financiën over de door de staatssecretaris op 12 juni 2026 toegezonden brief over de conceptregeling wijziging loonbelasting (Kamerstuknummer 26 448, nr. 893). </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="3441632E" w14:textId="77777777">
-[...75 lines deleted...]
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="34416331" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="5FC3D476" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="3441632F" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="72526BF8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416330" w14:textId="77777777">
-            <w:pPr>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="5F050CAB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="34416336" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="5F7E0319" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidP="00606DC3" w:rsidRDefault="003F75A1" w14:paraId="34416332" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:highlight w:val="yellow"/>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="76BA929F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:tbl>
-[...36 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="6E97E335" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De voorzitter van de commissie,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00B450E9" w:rsidRDefault="004C51DB" w14:paraId="53F4556C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Jansen</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="34416339" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="31BB49B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00F46616" w:rsidP="28A48E67" w:rsidRDefault="0065143E" w14:paraId="34416337" w14:textId="37F58B6C">
-[...35 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="0049C162" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00707E21" w:rsidP="28A48E67" w:rsidRDefault="0065143E" w14:paraId="34416338" w14:textId="2C72BF95">
-            <w:pPr>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="288C8446" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:bCs/>
-[...12 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="3441633C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="06B00137" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="3441633A" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="790718D6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="3441633B" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="2050CE84" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De adjunct-griffier van de commissie,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="570F72B2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lips</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="3441633F" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="114E9357" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="3441633D" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="292B59B2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="3441633E" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="7F1CDCC6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Kop1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="34416342" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="2AC9212E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416340" w14:textId="77777777">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="0E772A61" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416341" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="0CA18071" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>VERSLAG</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+              <w:t>I Vragen en opmerkingen vanuit de fracties</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="34416345" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="5CFBBC96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416343" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="010AA90C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidP="00314519" w:rsidRDefault="003F75A1" w14:paraId="34416344" w14:textId="490CFAD1">
-[...39 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002F019D" w:rsidRDefault="004C51DB" w14:paraId="1103E1D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidTr="00765C67" w14:paraId="34416348" w14:textId="77777777">
+      <w:tr w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidTr="00765C67" w14:paraId="1BE1902A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416346" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="407EB6C6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416347" w14:textId="77777777">
-[...533 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="0073088A" w:rsidP="0073088A" w:rsidRDefault="0073088A" w14:paraId="1AB99D43" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="0073088A" w:rsidRDefault="004C51DB" w14:paraId="583697DB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="0065143E" w:rsidP="0073088A" w:rsidRDefault="0065143E" w14:paraId="532BD9BD" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="0073088A" w:rsidRDefault="004C51DB" w14:paraId="416C82CD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00765C67" w:rsidP="00765C67" w:rsidRDefault="00765C67" w14:paraId="43B52B86" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="7AE2CEEE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>De leden van de D66-fractie hebben kennisgenomen van de brief over de voorliggende conceptregeling en hebben hierover geen nadere vragen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00765C67" w:rsidP="0073088A" w:rsidRDefault="00765C67" w14:paraId="08732092" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="0073088A" w:rsidRDefault="004C51DB" w14:paraId="6A298635" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00D420DA" w:rsidP="00D420DA" w:rsidRDefault="00D420DA" w14:paraId="02220607" w14:textId="6F42EF35">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00D420DA" w:rsidRDefault="004C51DB" w14:paraId="560E81EF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="0065143E" w:rsidP="00D420DA" w:rsidRDefault="0065143E" w14:paraId="6BCBD846" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00D420DA" w:rsidRDefault="004C51DB" w14:paraId="059B9022" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00765C67" w:rsidP="00765C67" w:rsidRDefault="00765C67" w14:paraId="3E03EFCB" w14:textId="5D9137E7">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="3BF527D1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">De leden van de VVD-fractie hebben met interesse kennisgenomen van de </w:t>
             </w:r>
-            <w:r w:rsidR="00BD3DCD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">onceptregeling wijziging loonbelasting. </w:t>
             </w:r>
-            <w:r w:rsidR="008F776E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Deze leden</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> hebben geen verdere vragen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00765C67" w:rsidP="00D420DA" w:rsidRDefault="00765C67" w14:paraId="525FEE07" w14:textId="77777777">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00D420DA" w:rsidRDefault="004C51DB" w14:paraId="470550FF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00D420DA" w:rsidP="00D420DA" w:rsidRDefault="00D420DA" w14:paraId="04C7D073" w14:textId="50BB8C80">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00D420DA" w:rsidRDefault="004C51DB" w14:paraId="320118D6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002C1A97" w:rsidR="0065143E">
+              <w:lastRenderedPageBreak/>
+              <w:t>Vragen en opmerkingen van de leden van de PRO-fractie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00D420DA" w:rsidRDefault="004C51DB" w14:paraId="6F22872E" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>PRO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002C1A97">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="1AA8EDD1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de PRO-fractie danken de staatssecretaris voor het toezenden van de conceptregeling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deze leden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hebben kennisgenomen van de inhoud van de regeling en hebben nog een aantal vragen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="5DB83960" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="7F7DF887" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deze leden merken op teleurgesteld te zijn over het feit dat het aanpassen van de samenvoegbepaling niet is voorgelegd aan het parlement. Het gaat immers om een aanpassing met zeer grote impact voor een substantiële groep mensen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="1EB45F63" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deze leden lezen dat de wijziging voor het grootste deel van de 11.000 mensen waar het om gaat negatief uitpakt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bekend voor hoeveel van de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11.000 mensen dat ongeveer geldt en voor hoeveel mensen de wijziging positief uitpakt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="08BC14B0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leden merken op dat een negatieve impact betekent dat het gaat om mensen met een inkomen lager dan 45.593 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>bruto per jaar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lager dan modaal dus. Voor deze groep gaat het om een gemiddelde achteruitgang van 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> euro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Klopt het dat dat bedrag kan oplopen tot maximaal 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>717</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> euro,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> omdat er sprake is van doorwerking op de inkomensafhankelijke combinatiekorting (IACK)? Hoeveel is de gemiddelde achteruitgang als alleen gekeken wordt naar de groep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die erop achteruitgaat (en dus een inkomen heeft in het opbouwtraject van de arbeidskorting)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="32724E7F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deze leden vragen ook naar het ontbreken van overgangsrecht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nota van </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">toelichting lezen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zij </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dat bij wijze van overgangsrecht is gekozen voor een ingangsdatum van 1 januari 2027 en niet eerder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n hoeverre verwacht de staatssecretaris dat degenen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>om wie het gaat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zich bewust zijn van de wijziging die </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>plaatsvinden en hoe zouden deze mensen zich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> betreft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kunnen en moeten voorbereiden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acht </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de staatssecretaris het mogelijk om alsnog een overgangsregeling in te richten, met als doel te voorkomen dat duizenden mensen er flink op achteruitgaan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="663A3E91" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="637F381C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de PRO-fractie vinden het niet passend om een besluit met </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>een dergelijke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grote impact voor mensen met een relatief laag inkomen niet voor te leggen aan de Kamer. Deze leden vragen de staatssecretaris of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hij </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kan reageren op de stelling van de heer N.J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an Dijk, die in zijn reactie op de internetconsultatie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>heeft aangegeven</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dat de aanpassing van de samenvoegbepaling buiten het mandaat van de staatssecretaris valt. Ook vragen deze leden waarom de staatssecretaris het voorstel tot wijziging niet aan het parlement voorlegt. Is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bereid om dat alsnog te doen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="2298788B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="4E553553" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de PRO-fractie vragen voorts of de staatssecretaris zich realiseert dat veel van de voorgenomen maatregelen van het kabinet bij dezelfde groep terechtkomen. Deze leden wijzen in dat kader op het voornemen het eigen risico te verhogen (zonder de tegemoetkoming arbeidsongeschikten te behouden), het verlagen van het maximumdagloon en het verhogen van de inkomstenbelasting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zij</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vragen de staatssecretaris om in een tabel weer te geven hoeveel iemand met een arbeidsongeschiktheidsuitkering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die parttime werkt en 40.000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">per jaar verdient er maximaal netto op achteruit kan gaan door de aanpassing van de samenvoegbepaling en de maatregelen uit het coalitieakkoord op het gebied van zorg, sociale zekerheid en belastingen. Deze leden vragen de staatssecretaris ook hoeveel een gezonde directeur-grootaandeelhouder met een inkomen van 150.000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">per jaar erop achteruitgaat door de voorgenomen kabinetsmaatregelen. Daarnaast vragen deze leden de staatssecretaris </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hierop te reflecteren. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="35EBA046" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="2B705F38" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>-fractie</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="0065143E" w:rsidP="00D420DA" w:rsidRDefault="0065143E" w14:paraId="7C8B8E7E" w14:textId="77777777">
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De leden van de PRO-fractie vragen of het klopt dat het beloofde onderzoek naar aanleiding van de motie Stoffer c.s. (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kamerstuk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 36848-79) nog niet met de Kamer gedeeld is. Vindt de staatssecretaris het passend om een maatregel met </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>een dergelijke</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grote impact te nemen vóórdat de verkenning naar de impact van de stapeling van maatregelen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die het kabinet van plan is af is? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Is de staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bereid om ook het aanpassen van de samenvoegbepaling in de analyse mee te nemen? Deze leden zouden graag helderheid krijgen over de stapeling van</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de doorwerking van de duurverkorting van de WW in de WGA, de afschaffing van de tegemoetkoming arbeidsongeschikten, de afschaffen van de aftrek en tegemoetkoming specifieke zorgkosten, de verhoging en het schrappen van de verlaging van het eigen risico, de voorgenomen verhoging van de inkomstenbelasting en het aanpassen van de samenvoegbepaling.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="1101AD41" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="08605C27" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de PRO-fractie zouden graag een bredere discussie voeren over het nut van de arbeidskorting. De arbeidskorting is immers flink verhoogd in de afgelopen vijftien jaar, zonder dat daar een duidelijke analyse over de arbeidsmarkt aan ten grondslag lag. Daardoor lijkt de arbeidskorting verworden tot vooral een instrument om inkomenspolitiek te voeren, meer dan een instrument om arbeidsparticipatie te bevorderen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de staatssecretaris het daarmee eens is en wat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>volgens hem de reden achter de verhogingen van de afgelopen jaren was</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="73BBE6DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ook vragen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>deze leden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in hoeverre het doel van de arbeidskorting volgens de staatssecretaris al bereikt wordt door het sociale zekerheidsstelsel zelf. De hoogte van uitkeringen wordt in Nederland immers zo vastgesteld dat werken blijft lonen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> er is bewust gekozen voor een percentage van de lonen. Zo ook bij de WIA. Waarom is het volgens de staatssecretaris dan nodig om ook een fiscale prikkel in te bouwen? In hoeverre is dat volgens hem dubbelop? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="0A946396" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="79BD2710" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daarnaast vragen de leden van de PRO-fractie of het bestaan van en de opeenvolgende verhogingen van de arbeidskorting volgens de staatssecretaris hebben bijgedragen aan een hogere uitstroom uit de WIA dan anders het geval was geweest. Kan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dit kwantificeren?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="68908C24" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deze leden willen ook graag weten of de staatssecretaris de grote verschillen tussen uitkeringsgerechtigden en werkenden die het gevolg zijn van onder andere de hoogte van de arbeidskorting nog te rechtvaardigen vindt. Voorts vragen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>deze leden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of het klopt dat de arbeidskorting nog maar zeer beperkt effectief is, en of dit feit van invloed is op de keuze van de staatssecretaris voor de voorgestelde aanpassing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="0C5D40AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="708739DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>In dit kader vragen de leden van de PRO-fractie naar de alternatieve opties die de staatssecretaris heeft overwogen. Deze leden lezen dat een uitbreiding van de arbeidskorting tot alle socialezekerheidsuitkeringen die door tussenkomst van de werkgever kunnen worden uitbetaald</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ‘niet in lijn’ is met ‘het stimuleren van arbeidsparticipatie’. Betekent </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dat dat de voornaamste reden is om niet voor dit alternatief te kiezen en dat deze optie wel juridisch houdbaar is? Hoeveel zou dit alternatief kosten? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>s de staatssecretaris het ermee eens dat dit een vreemd argument is, gegeven de beperkte effectiviteit van de arbeidskorting in het stimuleren van arbeidsdeelname, en gegeven het feit dat het om een groep gaat die</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a) gedeeltelijk arbeidsongeschikt is en dus niet fulltime kan werken en b) al werkt en dus niet verder geprikkeld hoeft te worden? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="0EC3A748" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="02F54077" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De leden van de PRO-fractie zijn voorts benieuwd in hoeverre de mensen die de afgelopen jaren geen arbeidskorting over hun uitkering toegekend hebben gekregen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> terwijl anderen in een vergelijkbare situatie dat wel kregen aanspraak kunnen maken op een vergoeding met terugwerkende kracht. Kunnen zij alsnog vragen om de arbeidskorting over hun volledige inkomen te berekenen voor de afgelopen jaren? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>o nee, betekent dat dat het kabinet zich erbij neerlegt dat de overheid sinds de invoering van de samenvoegbepaling discriminerend heeft gehandeld?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="15B6B767" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002C1A97" w:rsidRDefault="004C51DB" w14:paraId="1DA6974E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tot slot vragen de leden van de PRO-fractie naar de reacties op de internetconsultatie. Hoeveel daarvan waren positief en hoeveel negatief? Heeft de staatssecretaris overwogen </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>het voorgenomen besluit te wijzigen op basis van de reacties?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00D420DA" w:rsidRDefault="004C51DB" w14:paraId="1B074E40" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="002C1A97" w:rsidP="002C1A97" w:rsidRDefault="002C1A97" w14:paraId="4DDFF3EB" w14:textId="1F44BDDB">
-[...656 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="002C1A97" w:rsidP="002C1A97" w:rsidRDefault="002C1A97" w14:paraId="3254DF87" w14:textId="651D4A1A">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="001675FC" w:rsidRDefault="004C51DB" w14:paraId="0251A899" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:sz w:val="20"/>
-[...419 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="001675FC" w:rsidP="001675FC" w:rsidRDefault="001675FC" w14:paraId="5419D54C" w14:textId="120B8C17">
+              <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="001675FC" w:rsidRDefault="004C51DB" w14:paraId="11BDA3AB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C1A97">
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="333C7F70" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de CDA-fractie hebben kennisgenomen van het besluit tot aanpassing van de loonbelasting naar aanleiding van WIA-compensatie en de uitspraak van de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hoge Raad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in geval van vervallen van de samenvoegbepaling.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="32F1AB87" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="7C4E2A96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bij het vervallen van de samenvoegbepaling hebben de leden van de CDA-fractie enkele vragen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deze leden</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> snappen dat de uitspraak van de H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oge </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>aad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> moest leiden tot aanpassing van de arbeidskorting voor uitkeringsgerechtigden om de situatie gelijk te trekken tussen iemand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die de uitkering direct van het UWV of via de werkgever ontvangt. Wat deze leden minder goed begrijpen is de keuze om daar niet direct over te gaan communiceren. Het vorige kabinet heeft immers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ervoor </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>gekozen de uitspraak van de H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oge </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>aad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nog geen gevolg te laten hebben in 2025 en 2026, maar per 1 januari 2027 gaat die wel in. Waarom is ervoor gekozen om mensen hiervan pas na de zomer van 2026 te informeren? Deze leden achten de kans vrij groot dat een deel van de 11.000 mensen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> die dit zal treffen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vanwege de technische aard van de wijziging hier nog geen kennis van heeft genomen en wel dus binnen een paar maanden tijd met een flinke inkomensdaling zal worden geconfronteerd. Dat is gemiddeld 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>verlies aan arbeidskorting en als het recht op IACK vervalt komt daar nog eens 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bovenop. Deze leden begrijpen dat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wilde afwachten tot de regeling definitief was</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gaat </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dit niet juist in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tegen de wens van </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>het kabinet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> om mensen de tijd te geven zich voor te bereiden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="5DC4C6CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="610BD906" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de CDA-fractie vragen of mensen die nog werken naast hun uitkering, deze uitkering altijd via de werkgever krijgen uitbetaald of dat veel werkenden dit ook rechtstreeks vanuit het UWV krijgen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="1E91B59D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00381B1C" w:rsidRDefault="004C51DB" w14:paraId="56F11A3B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA269C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>De leden van de CDA-fractie vragen of het klopt dat de IACK vanaf een inkomen van ca. €6000 opbouwt tot volledige IACK bij een inkomen van ca. €30.000, en de arbeidskorting vanaf een inkomen, en de arbeidskorting tot een inkomen van €40.000 volledig opbouwt. Zij vragen of het in de regel klopt dat hoe lager het arbeidsinkomen is dat wordt aangevuld tot ca 30.000-40.000 met een uitkering, hoe meer nadeel iemand heeft van de wijziging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="001675FC" w:rsidRDefault="004C51DB" w14:paraId="7A882D3C" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Vragen en opmerkingen van de leden van de CDA-fractie</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="0065143E" w:rsidP="001675FC" w:rsidRDefault="0065143E" w14:paraId="2A12A906" w14:textId="77777777">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00163302" w:rsidRDefault="004C51DB" w14:paraId="553C54E6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...373 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00163302" w:rsidP="00163302" w:rsidRDefault="00163302" w14:paraId="18C7F5E7" w14:textId="03AF77C5">
+              <w:t>Vragen en opmerkingen van de leden van de SGP-fractie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00163302" w:rsidRDefault="004C51DB" w14:paraId="0691F05F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C1A97">
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="27BF26CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de SGP-fractie hebben kennisgenomen van de voorliggende </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>onceptregeling. Zij hebben daarover enkele vragen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00707BF0" w:rsidR="004C51DB" w:rsidP="00707BF0" w:rsidRDefault="004C51DB" w14:paraId="6B4092D0" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Vragen en opmerkingen van de leden van de SGP-fractie</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="0065143E" w:rsidP="00163302" w:rsidRDefault="0065143E" w14:paraId="14FD9F5C" w14:textId="77777777">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="274D1792" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de SGP-fractie constateren </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ten aanzien van de toelichting op de wijzigingen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dat de regeling uit twee onderdelen bestaat. Waarbij de introductie van een eindheffing voor een eenmalige vergoeding correctie dagloon WIA voornamelijk voordelen oplevert, terwijl de aanpassing van de samenvoegbepaling grote negatieve gevolgen kan hebben voor burgers. Is overwogen om beide onderdelen in twee aparte regelingen op te nemen? Waarom is daar niet voor gekozen? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>s het mogelijk om dit alsnog te doen? Deze leden wijzen daarbij op het feit dat het eerste onderdeel uiterlijk op 1 september 2026 in moet gaan, terwijl voor het tweede onderdeel wellicht meer tijd genomen kan worden.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00856544" w:rsidR="004C51DB" w:rsidP="00856544" w:rsidRDefault="004C51DB" w14:paraId="538E05FE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00765C67" w:rsidP="00765C67" w:rsidRDefault="00765C67" w14:paraId="7A3B3B02" w14:textId="02E822BE">
-[...99 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="00765C67" w:rsidP="00765C67" w:rsidRDefault="00765C67" w14:paraId="250A9B91" w14:textId="6BD9792E">
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="0A88C5D5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">De leden van de SGP-fractie begrijpen </w:t>
             </w:r>
-            <w:r w:rsidR="00707BF0">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">en aanzien van het aanpassen van de samenvoegbepaling </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ten aanzien van het aanpassen van de samenvoegbepaling </w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dat de regering, als gevolg van een arrest van de Hoge Raad, een keuze moet maken om de arbeidskorting al dan niet van toepassing te laten zijn op uitkeringen</w:t>
             </w:r>
-            <w:r w:rsidR="00856544">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> die worden verstrekt door tussenkomst van de werkgever, waarbij er ook andere loonbestanddelen aanwezig zijn. De uitwerking van deze keuze pakt nu voor bepaalde groepen enorm nadelig uit. Doordat het recht op de arbeidskorting voor een groep abrupt eindigt, gaat een groep van 11.000 uitkeringsgerechtigden er 3.000 </w:t>
             </w:r>
-            <w:r w:rsidR="00856544">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">euro </w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>per jaar in netto-inkomen op achteruit. Deze daling kan oplopen tot 8.700</w:t>
             </w:r>
-            <w:r w:rsidR="00066E9C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> euro</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Wat is de procentuele koopkrachtdaling, zowel gemiddeld als maximaal? Daarnaast vragen de leden van de SGP-fractie of de </w:t>
             </w:r>
-            <w:r w:rsidR="00066E9C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>staatssecretaris</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de inkomenseffecten uitgebreider kan toelichten en beschrijven, voor diverse situaties</w:t>
             </w:r>
-            <w:r w:rsidR="00CC2841">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DB3E71" w:rsidP="00765C67" w:rsidRDefault="00765C67" w14:paraId="2896176E" w14:textId="213AD5D3">
+          <w:p w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="3C1A26B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">De leden van de SGP-fractie vragen de </w:t>
             </w:r>
-            <w:r w:rsidR="00066E9C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">staatssecretaris voorts om </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>te reflecteren op de effecten op de (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kinder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)armoede als gevolg van </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de voorliggende  conceptregeling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="524C0602" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="498F5829" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de SGP-fractie vragen waarom niet is gekozen voor een geleidelijker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>afbouwpad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Is de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> met deze leden van mening dat de groep uitkeringsgerechtigden daardoor beter kan anticiperen op de inkomensdaling?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="1B360A24" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tevens vragen deze leden waarom niet of gekozen voor een tijdelijk uitstel van de aanpassing van de samenvoegbepaling, zodat in de tussentijd gewerkt kan worden aan een structurele, meer passende oplossing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="032FDA7A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="5DDD342A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de SGP-fractie vragen de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hoe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>hij</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ten principale aankijkt tegen het feit dat uitkeringsgerechtigden per definitie zwaarder worden belast, terwijl in veel gevallen uitkeringsgerechtigden niet eens in staat zijn (meer) te werken. Deelt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de mening dat dit onrechtvaardig is en dat daarom moet worden ingezet op een meer structurele oplossing? Welke concrete stappen gaat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>de staatssecretaris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zetten in die richting? Werkt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">het kabinet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>intussen aan een fundamentele aanpassing of uitfasering van de arbeidskorting, zoals geschetst in een eerdere Kamerbrief hierover?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="0A2711CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="17E25DC2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De leden van de SGP-fractie wijzen erop dat het grote inkomensverschil komt door de enorm opgelopen arbeidskorting, en andere heffingskortingen. Deelt de </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">staatssecretaris </w:t>
             </w:r>
-            <w:r w:rsidR="00B87DCF">
-[...103 lines deleted...]
-            <w:r w:rsidR="00F5297C">
+            <w:r w:rsidRPr="002C1A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de analyse dat het inkomensverlies niet zo groot was geweest als de arbeidskorting de laatste jaren niet enorm verhoogd zou zijn? Kan de </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>staatssecretaris</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> met deze leden van mening dat de groep uitkeringsgerechtigden daardoor beter kan anticiperen op de inkomensdaling?</w:t>
-[...187 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> reflecteren op deze stijging, gezien dit soort negatieve consequenties? Wat zegt dit over de toekomst van de arbeidskorting?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002417A3" w:rsidR="002417A3" w:rsidP="00765C67" w:rsidRDefault="002417A3" w14:paraId="63037154" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:p w:rsidRPr="002C1A97" w:rsidR="008B55B5" w:rsidP="002B6D4F" w:rsidRDefault="00765C67" w14:paraId="34416378" w14:textId="51C52812">
+          <w:p w:rsidRPr="002417A3" w:rsidR="004C51DB" w:rsidP="00765C67" w:rsidRDefault="004C51DB" w14:paraId="62339A1D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="002B6D4F" w:rsidRDefault="004C51DB" w14:paraId="70AC450A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>De leden van de SGP-fractie vragen</w:t>
             </w:r>
-            <w:r w:rsidR="002417A3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ten aanzien van de gevolgen voor burgers en het bedrijfsleven</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1A97">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> hoe de groep uitkeringsgerechtigden die als gevolg van deze regeling een inkomensachteruitgang tegemoet kan zien, geïnformeerd is? Kan de regering dit concreet uiteenzetten? En hoe ziet de communicatie er de komende maanden uit?</w:t>
             </w:r>
-          </w:p>
-[...184 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="002C1A97" w:rsidR="003F75A1" w:rsidRDefault="003F75A1" w14:paraId="34416386" w14:textId="77777777">
+    <w:p w:rsidRPr="002C1A97" w:rsidR="004C51DB" w:rsidP="004C51DB" w:rsidRDefault="004C51DB" w14:paraId="03B1B000" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="002C1A97" w:rsidR="003F75A1">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w:rsidR="00EC711E" w:rsidRDefault="00EC711E" w14:paraId="52B9B442" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00EC711E">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41AD884D" w14:textId="77777777" w:rsidR="000E0150" w:rsidRDefault="000E0150">
+    <w:p w14:paraId="785EC770" w14:textId="77777777" w:rsidR="00E94A83" w:rsidRDefault="00E94A83" w:rsidP="004C51DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36EEECEB" w14:textId="77777777" w:rsidR="000E0150" w:rsidRDefault="000E0150">
+    <w:p w14:paraId="539E93D1" w14:textId="77777777" w:rsidR="00E94A83" w:rsidRDefault="00E94A83" w:rsidP="004C51DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="37014C82" w14:textId="77777777" w:rsidR="000E0150" w:rsidRDefault="000E0150"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...18 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3441638B" w14:textId="77777777" w:rsidR="00BD00AB" w:rsidRDefault="00BD00AB" w:rsidP="007F2292">
+  <w:p w14:paraId="66464CE1" w14:textId="77777777" w:rsidR="004C51DB" w:rsidRPr="004C51DB" w:rsidRDefault="004C51DB" w:rsidP="004C51DB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
-[...26 lines deleted...]
-      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3441638D" w14:textId="77777777" w:rsidR="00BD00AB" w:rsidRDefault="00BD00AB" w:rsidP="007F2292">
+  <w:p w14:paraId="4CE40CCC" w14:textId="77777777" w:rsidR="004C51DB" w:rsidRPr="004C51DB" w:rsidRDefault="004C51DB" w:rsidP="004C51DB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...29 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="3441638E" w14:textId="77777777" w:rsidR="00BD00AB" w:rsidRDefault="00BD00AB" w:rsidP="007F2292">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B8A5C99" w14:textId="77777777" w:rsidR="004C51DB" w:rsidRPr="004C51DB" w:rsidRDefault="004C51DB" w:rsidP="004C51DB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DF4D69A" w14:textId="77777777" w:rsidR="000E0150" w:rsidRDefault="000E0150">
+    <w:p w14:paraId="408D9DE2" w14:textId="77777777" w:rsidR="00E94A83" w:rsidRDefault="00E94A83" w:rsidP="004C51DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20381D5C" w14:textId="77777777" w:rsidR="000E0150" w:rsidRDefault="000E0150">
+    <w:p w14:paraId="46B7EE64" w14:textId="77777777" w:rsidR="00E94A83" w:rsidRDefault="00E94A83" w:rsidP="004C51DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-    <w:p w14:paraId="209E0F7C" w14:textId="77777777" w:rsidR="00765C67" w:rsidRDefault="00765C67" w:rsidP="00765C67">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5BB9184E" w14:textId="77777777" w:rsidR="004C51DB" w:rsidRDefault="004C51DB" w:rsidP="004C51DB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024-2025, 29 544, nr. 1273</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1493 lines deleted...]
-</w:numbering>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B537CEA" w14:textId="77777777" w:rsidR="004C51DB" w:rsidRPr="004C51DB" w:rsidRDefault="004C51DB" w:rsidP="004C51DB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41250EA1" w14:textId="77777777" w:rsidR="004C51DB" w:rsidRPr="004C51DB" w:rsidRDefault="004C51DB" w:rsidP="004C51DB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D99F1BE" w14:textId="77777777" w:rsidR="004C51DB" w:rsidRPr="004C51DB" w:rsidRDefault="004C51DB" w:rsidP="004C51DB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003F75A1"/>
-[...492 lines deleted...]
-    <w:rsid w:val="7C5817E0"/>
+    <w:rsidRoot w:val="004C51DB"/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rsid w:val="00566ABE"/>
+    <w:rsid w:val="00960BD8"/>
+    <w:rsid w:val="009F5F36"/>
+    <w:rsid w:val="00E94A83"/>
+    <w:rsid w:val="00EC711E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34416326"/>
+  <w14:docId w14:val="262DAA81"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{23FC8D9A-4065-401D-8820-8DDC8D397022}"/>
+  <w15:docId w15:val="{6A2E2430-B1D7-4482-8A51-5A72D7049ED6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6142,486 +3186,717 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00611E22"/>
+    <w:rsid w:val="004C51DB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Voettekst">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="007F2292"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Paginanummer">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="007F2292"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00611E22"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...2 lines deleted...]
-    <w:rsid w:val="00221609"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004C51DB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004C51DB"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="22"/>
-[...76 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A859AE"/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A859AE"/>
+    <w:rsid w:val="004C51DB"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A859AE"/>
+    <w:rsid w:val="004C51DB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00765C67"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C51DB"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004C51DB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C51DB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004C51DB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...144 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6629,54 +3904,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6829,106 +4104,55 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12572</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2231</ap:Words>
+  <ap:Characters>12276</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>104</ap:Lines>
-  <ap:Paragraphs>29</ap:Paragraphs>
+  <ap:Lines>102</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14828</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14479</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>1899-12-31T23:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>