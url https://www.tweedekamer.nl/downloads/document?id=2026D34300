--- v0 (2026-07-01)
+++ v1 (2026-09-08)
@@ -1,2784 +1,706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008961B4" w:rsidP="008961B4" w:rsidRDefault="008961B4" w14:paraId="6C76AA47" w14:textId="633F1E46">
-      <w:r>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="006C4E79" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="380AEA2D" w14:textId="06EB5070">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79" w:rsidR="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79" w:rsidR="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="006C4E79" w:rsidP="006C4E79" w:rsidRDefault="006C4E79" w14:paraId="7EA2FBF6" w14:textId="3D526F2A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79" w:rsidR="00BB3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3609</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="006C4E79" w:rsidP="006C4E79" w:rsidRDefault="006C4E79" w14:paraId="527A1E78" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="006C4E79" w14:paraId="1AC1C899" w14:textId="0F983BA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79" w:rsidR="00BB3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79" w:rsidR="00BB3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Op 9 april jl. heeft uw Kamer mij verzocht te reageren op een petitie over de positie van Iraanse asielzoekers in Nederland die uw Kamer in ontvangst heeft genomen. Met deze brief doe ik uw Kamer mijn reactie op de petitie toekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008961B4" w:rsidP="008961B4" w:rsidRDefault="008961B4" w14:paraId="1F6F5C7B" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="17394F81" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="0CABCB01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Allereerst wil ik u laten weten dat ik er begrip voor heb dat de recente ontwikkelingen in Iran zorgen voor spanning en onzekerheid in de Iraanse gemeenschap in Nederland. Daarbij begrijp ik dat veel Iraniërs – evenals vreemdelingen met andere nationaliteiten – al een lange tijd wachten op een besluit op hun asielaanvraag en hier veel stress door ervaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008961B4" w:rsidP="008961B4" w:rsidRDefault="008961B4" w14:paraId="21EB5CFA" w14:textId="77777777"/>
-[...224 lines deleted...]
-    <w:sectPr w:rsidR="009A1D91">
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="35978F40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="125F5256" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In maart 2026 heb ik een besluit- en vertrekmoratorium voor mensen uit Iran ingesteld voor de duur van zes maanden. Een besluit- en vertrekmoratorium wordt ingesteld wanneer de veiligheidssituatie in een land naar verwachting voor een korte periode onzeker zal zijn waardoor redelijkerwijs niet zorgvuldig op asielaanvragen van vreemdelingen uit dat land kan worden beslist en niet kan worden overgegaan tot gedwongen uitzettingen. De veiligheidssituatie in Iran is op dit moment dusdanig onzeker dat niet zorgvuldig kan worden beslist op asielaanvragen. De situatie in Iran wordt op dit moment als onzeker beschouwd, vanwege de snel veranderende omstandigheden en onduidelijkheid over het vervolg van het gewapende conflict op korte termijn. Aanvullend is er ook weinig accurate en objectieve informatie beschikbaar op grond waarvan een inschatting van de (veiligheids)situatie kan worden gemaakt. Onder meer vanwege beperkte toegang tot het land, beperkte journalistieke vrijheid en een gebrek aan internettoegang. Met het instellen van het besluit- en vertrekmoratorium kunnen asielaanvragen tijdelijk worden aangehouden en kan de beslistermijn in asielzaken worden verlengd totdat er meer duidelijkheid ontstaat over de situatie in Iran. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="6DE656AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="389815D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hierbij is het goed te benoemen dat de beslistermijn maximaal verlengd kan worden tot 21 maanden. Als in zaken de beslistermijn van 21 maanden is overschreden, kan er dus, ondanks het besluit- en vertrekmoratorium, een situatie ontstaan waarin moet worden beslist. Er wordt dan kijkend naar de feitelijke veiligheidssituatie op dat moment beslist op deze zaken. In de petitie die is aangeboden door vertegenwoordigers van de Iraanse gemeenschap wordt gesteld dat deze wettelijke verplichting momenteel niet structureel wordt nageleefd. In dat verband wijs ik uw Kamer op mijn brief van 5 juni jl. inzake ‘Plan van aanpak wegwerken openstaande asielaanvragen IND’. Daaruit komt naar voren dat ook de termijn van 21 maanden niet steeds haalbaar is. Dit geldt echter niet enkel voor Iraanse asielzaken, maar asielzaken in het algemeen. Er is geen sprake van bewust aanhouden van asielaanvragen van Iraanse vreemdelingen waarin de beslistermijn van 21 maanden is overschreden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="3D8AE7FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="14F2E407" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ondertekenaars van de petitie vragen om een eerlijke en gelijke behandeling. Kijkend naar hoe de huidige behandeling van Iraanse asielaanvragen zich verhoudt tot de behandeling van asielaanvragen uit andere landen waar sprake is (geweest) van een oorlogssituatie kan ik het volgende zeggen. Ook ten aanzien van andere landen zijn in het verleden besluit- en vertrekmoratoria ingesteld. De keuze voor een moratorium is dan ook een gebruikelijke stap op het moment dat een situatie in een land van herkomst dermate onduidelijk is dat er geen zorgvuldige besluitvorming kan plaatsvinden. In de petitie wordt tevens verwezen naar het besluit en vertrekmoratorium Irak in 2014. Er werd volgens de ondertekenaars van de petitie toen wel beslist in Iraakse zaken ondanks de situatie in Irak op dat moment. In 2014 werd echter niet voor heel Irak maar voor delen van Irak een besluit- en vertrekmoratorium afgekondigd. Voor personen uit de provincies waar geen besluit- en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vertrekmoratorium gold bleef de IND inderdaad zaken in behandeling nemen en daarop beslissen. Informatie die het ambtsbericht verstrekte was over deze provincies immers voldoende duidelijk om zorgvuldige beslissingen in individuele zaken te kunnen nemen. In zaken van personen uit delen van Irak voor welke wel een besluit- en vertrekmoratorium gold werd niet beslist. Dit is een wezenlijk andere situatie dan nu in Iran waarin er voor heel Iran een besluit- en vertrekmoratorium is afgekondigd en onvoldoende accurate en objectieve informatie is aan de hand waarvan een zorgvuldig besluit genomen zou kunnen worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="45229179" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="5A3399E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet blijft aandacht houden voor Iraanse asielzoekers. Hierbij heb ik veel begrip voor de positie van personen die al lange tijd wachten op een besluit op hun asielaanvraag. Helaas kan ik op dit moment nog niet aangeven wanneer het besluit- en vertrekmoratorium voor mensen uit Iran wordt opgeheven. Mocht er aanleiding toe bestaan, dan kan het besluit- en vertrekmoratorium wel eerder dan na zes maanden worden beëindigd. Bijvoorbeeld omdat er meer duidelijkheid is over de veiligheids- en mensenrechtensituatie in Iran. Daartoe heb ik een nieuw ambtsbericht opgevraagd bij het ministerie van Buitenlandse Zaken. Dit wordt verwacht in het derde kwartaal van dit jaar. Aan de hand daarvan zal bezien worden of de situatie inmiddels duidelijk genoeg is om beslissingen weer ter hand te nemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="7F7A60CD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="14E08F3D" w14:textId="178A979B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79" w:rsidR="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Asiel en Migratie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="006C4E79" w14:paraId="384A4279" w14:textId="79EE0690">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C4E79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C4E79" w:rsidR="00BB3051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="00BB3051" w:rsidP="006C4E79" w:rsidRDefault="00BB3051" w14:paraId="13E4F067" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006C4E79" w:rsidR="004E5D09" w:rsidP="006C4E79" w:rsidRDefault="004E5D09" w14:paraId="6CBA8199" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006C4E79" w:rsidR="004E5D09" w:rsidSect="000800A4">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11905" w:h="16837"/>
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="004AE244" w14:textId="77777777" w:rsidR="00683A71" w:rsidRDefault="00683A71">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="224A526D" w14:textId="77777777" w:rsidR="00D2629C" w:rsidRDefault="00D2629C" w:rsidP="00BB3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="792FC466" w14:textId="77777777" w:rsidR="00683A71" w:rsidRDefault="00683A71">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3CB3D320" w14:textId="77777777" w:rsidR="00D2629C" w:rsidRDefault="00D2629C" w:rsidP="00BB3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17002E14" w14:textId="77777777" w:rsidR="003E2DBB" w:rsidRDefault="003E2DBB">
+  <w:p w14:paraId="4265BF75" w14:textId="77777777" w:rsidR="00BB3051" w:rsidRPr="00BB3051" w:rsidRDefault="00BB3051" w:rsidP="00BB3051">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="383EBD70" w14:textId="77777777" w:rsidR="009A1D91" w:rsidRDefault="009A1D91">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="39C08531" w14:textId="77777777" w:rsidR="00BB3051" w:rsidRPr="00BB3051" w:rsidRDefault="00BB3051" w:rsidP="00BB3051">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A62902A" w14:textId="77777777" w:rsidR="003E2DBB" w:rsidRDefault="003E2DBB">
+  <w:p w14:paraId="443075BE" w14:textId="77777777" w:rsidR="00BB3051" w:rsidRPr="00BB3051" w:rsidRDefault="00BB3051" w:rsidP="00BB3051">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F511A91" w14:textId="77777777" w:rsidR="00683A71" w:rsidRDefault="00683A71">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35E350E2" w14:textId="77777777" w:rsidR="00D2629C" w:rsidRDefault="00D2629C" w:rsidP="00BB3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25DE03BF" w14:textId="77777777" w:rsidR="00683A71" w:rsidRDefault="00683A71">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="399B7438" w14:textId="77777777" w:rsidR="00D2629C" w:rsidRDefault="00D2629C" w:rsidP="00BB3051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="782F8424" w14:textId="77777777" w:rsidR="003E2DBB" w:rsidRDefault="003E2DBB">
+  <w:p w14:paraId="11943839" w14:textId="77777777" w:rsidR="00BB3051" w:rsidRPr="00BB3051" w:rsidRDefault="00BB3051" w:rsidP="00BB3051">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="03F97846" w14:textId="77777777" w:rsidR="009A1D91" w:rsidRDefault="00683A71">
-[...398 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1D554820" w14:textId="77777777" w:rsidR="00BB3051" w:rsidRPr="00BB3051" w:rsidRDefault="00BB3051" w:rsidP="00BB3051">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5632A8F1" w14:textId="77777777" w:rsidR="009A1D91" w:rsidRDefault="00683A71">
-[...1177 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="250C6B69" w14:textId="77777777" w:rsidR="00BB3051" w:rsidRPr="00BB3051" w:rsidRDefault="00BB3051" w:rsidP="00BB3051">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...584 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009A1D91"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00FE723A"/>
+    <w:rsidRoot w:val="00BB3051"/>
+    <w:rsid w:val="000800A4"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="006C4E79"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00AB72EE"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rsid w:val="00D2629C"/>
+    <w:rsid w:val="00F2695E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="75F66593"/>
-  <w15:docId w15:val="{E1DD04E6-98F7-4D17-BF5C-F9137451ACBC}"/>
+  <w14:docId w14:val="01006A12"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D6EE83C1-9C7B-4EFC-99F1-124CE7A94D4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2787,77 +709,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2882,75 +804,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2985,55 +907,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3105,851 +1027,651 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Referentiegegevens"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...13 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB3051"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="13"/>
-[...236 lines deleted...]
-      <w:szCs w:val="9"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...12 lines deleted...]
-      <w:szCs w:val="27"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF198A"/>
+    <w:rsid w:val="00BB3051"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DF198A"/>
-[...20 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00BB3051"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E40F86"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00BB3051"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E40F86"/>
-[...48 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BB3051"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C4E79"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4225,68 +1947,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4455</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>833</ap:Words>
+  <ap:Characters>4583</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>37</ap:Lines>
+  <ap:Lines>38</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5254</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5406</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>