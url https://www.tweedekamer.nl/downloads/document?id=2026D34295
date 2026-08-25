--- v0 (2026-07-01)
+++ v1 (2026-08-25)
@@ -1,3575 +1,1351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D22F27" w:rsidP="00D22F27" w:rsidRDefault="00D22F27" w14:paraId="3804AC6E" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="00FF4852" w:rsidRDefault="005F1195" w14:paraId="2BD86079" w14:textId="05E9E697">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852" w:rsidR="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>865</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852" w:rsidR="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852" w:rsidR="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Verbetering verantwoording en begroting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="00FF4852" w:rsidP="00D80872" w:rsidRDefault="00FF4852" w14:paraId="64791616" w14:textId="777F8243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852" w:rsidR="005F1195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>309</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="00FF4852" w:rsidP="00D22F27" w:rsidRDefault="00FF4852" w14:paraId="4374C55A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="00FF4852" w14:paraId="0DB2EDB9" w14:textId="01DE8B1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852" w:rsidR="005F1195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852" w:rsidR="005F1195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Een betrouwbare raming van de overheidsfinanciën is cruciaal voor adequate financiële planning van het kabinet, en stelt het parlement in staat om zijn budgetrecht uit te oefenen. Daarbij gaat het om een zo trefzeker mogelijke raming van enerzijds uitgaven en anderzijds de belasting- en premie-ontvangsten (hierna: ontvangsten). Met deze brief informeer ik uw Kamer over de resultaten van de periodieke herijking van de schattingsvergelijkingen die gebruikt worden voor het ramen van de ontvangsten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="245690C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="27FCC91C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het resultaat van de herijking is een robuustere en actuelere inkomstenraming.  Met de uitgebreide toelichting in deze brief en bijlage beoog ik maximaal inzichtelijk te maken welke werkwijze ten grondslag ligt aan de raming, inclusief de beperkingen die hieraan inherent zijn. In het vervolg van deze brief ga ik eerst in op de samenhang tussen de herijking en de adviezen van de Expertgroep realistisch ramen (hierna: expertgroep)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F0368B">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00311FC2">
+      <w:r w:rsidRPr="00FF4852">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vervolgens presenteer ik de gebruikte methode en resultaten in algemene bewoordingen. De bijlage bevat de concrete resultaten en aanvullende statistische informatie, en een toelichting per belastingsoort. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="27BBEE19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="6FA9EE06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Expertgroep realistisch ramen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="651D5E2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het model waarmee de ontvangsten van het Rijk worden geraamd wordt iedere vier jaar herijkt om zo actueel mogelijk te blijven. De huidige herijking komt tegemoet aan de aanbevelingen van de Expertgroep realistisch ramen over de periodieke herijking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="32B2EA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="14D13D12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Over de overige aanbevelingen van de expertgroep wordt u op Prinsjesdag geïnformeerd. Dit geldt onder meer voor de ontwikkeling van een model voor de vennootschapsbelasting op micro-economische basis. Tot slot wijs ik uw Kamer er graag op dat de informatie over de ontvangstenraming en -realisaties sinds het verschijnen van het rapport van de expertgroep maandelijks wordt verstrekt via rijksfinancien.nl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="3A208846" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="0D18A9C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Methode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="063590DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ramingsmethodiek voor de ontvangsten werkt doorgaans op basis van drie elementen. De raming van een belasting wordt ten eerste bepaald door de meest recente realisatie. Dit verzekert dat de raming aansluit bij zo actueel mogelijke informatie. Ten tweede houdt de raming rekening met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>effecten van beleid, zoals verhoging of verlaging van een belastingtarief. Beleidsramingen worden gecertificeerd door het Centraal Planbureau (CPB) en toegelicht in wetsvoorstellen. Tot slot houdt de raming rekening met de effecten vanuit de macro-economie, zoals groeiende consumptie of stijgende lonen. De schattingsvergelijkingen, en daarmee deze herijking, hebben specifiek betrekking op dit derde element.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...251 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="5002F46E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="1C67F5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de schattingsvergelijkingen in deze herijking is de relatie tussen macro-economische indicatoren en de belastingopbrengst berekend. Conform de Wet Houdbare overheidsfinanciën maakt het kabinet voor de macro-economische ontwikkeling gebruik van ramingen van het CPB. De economische factoren in de schattingsvergelijkingen zijn in de eerste plaats gekozen op basis van een logische economische onderbouwing. Daarna is via statistische analyses van historische gegevens gezocht naar de vergelijking met de hoogste verklarende kracht. Bij deze selectie is rekening gehouden met twee beperkingen. Allereerst met de beschikbaarheid van gegevens: niet alle relevante macro-economische indicatoren worden door het CPB geraamd. Daarnaast is op advies van de expertgroep meegewogen in hoeverre de raming van de economische variabelen zelf trefzeker is. Er is dus niet alleen gekeken naar de historische relatie met een bepaalde belastingsoort, maar ook of de indicator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vooraf</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A2A68" w:rsidR="00D22F27">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voldoende trefzeker is. In het geval dit te beperkt is, gaat - op advies van de expertgroep - de voorkeur naar het gebruik van een meer generieke indicator, zoals het bbp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="5B4BC620" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="04FCB1BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Algemene r</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Algemene resultaten en toelichting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="6D3B59A7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het resultaat van de herijking in de vorm van de vernieuwde schattingsvergelijkingen is opgenomen in de bijlage van deze brief, inclusief een duiding per belastingsoort. Deze schattingsvergelijkingen worden toegepast vanaf de Miljoenennota 2027. Het algemene beeld van de herijking is dat de meeste schattingsvergelijkingen slechts beperkt veranderen. In veel gevallen gaat het om kleine bijstellingen van de gebruikte coëfficiënten. Voor een aantal belastingsoorten zijn wel aanzienlijke veranderingen toegepast of spelen bijzonderheden. Deze licht ik hieronder om die reden specifiek toe. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22F27" w:rsidP="00D22F27" w:rsidRDefault="00D22F27" w14:paraId="7005157F" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="18EB4C23" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="15D4A6EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Recentelijk ingevoegde belastingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22F27" w:rsidP="00D22F27" w:rsidRDefault="00D22F27" w14:paraId="15F84587" w14:textId="77777777">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="1A1454CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor belastingsoorten die recentelijk zijn ingevoerd of aangekondigd zijn, zijn voor de eerste keer vergelijkingen opgesteld. Voor deze belastingsoorten zijn onvoldoende realisatiegegevens beschikbaar voor een statistische schatting van een model. Daarom is de schattingsvergelijking hiervoor ‘geprikt’. Bij het ‘prikken’ is met inachtneming van het advies van de expertgroep een naïeve houding genomen en dus zo simpel mogelijk model geformuleerd: deze ontvangstsoorten groeien één-op-één mee met de gekozen economische indicator ten opzichte van het voorgaande jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="1905DE45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Premies werknemersverzekeringen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="112CAD79" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Premies werknemersverzekeringe</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Ook voor premies werknemersverzekeringen zijn voor de eerste keer schattingsvergelijkingen opgesteld. Ramingen voor deze premies werden voorheen overgenomen van het CPB. Voor de raming van de overheidsfinanciën zijn deze premies in praktijk gelijk aan belastingen. Daarom is het wenselijk dat het kabinet één consistente methodiek hanteert voor alle ontvangsten. Om die reden is ervoor gekozen om de premies werknemersverzekeringen zelf te ramen. Bij de schattingsvergelijkingen is nauwe aansluiting gezocht bij de verklarende variabelen voor de loonheffing (zoals loonstijging en arbeidsvolume), gezien de sterk vergelijkbare economische grondslag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="7A07BB78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="15AFD37F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vennootschapsbelasting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="15516E01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de vennootschapsbelasting wordt naar aanleiding van de analyse van de expertgroep gewerkt aan de ontwikkeling van een micro-economisch model. De ontwikkeling hiervan valt buiten de scope van de voorliggende herschatting. Voor gebruik op de korte termijn is de macro-economische vergelijking wel herijkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="6FF5DF0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="467AC286" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Milieuheffingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="6E856F8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor verschillende milieuheffingen geldt dat verduurzaming plaatsvindt, wat leidt tot een lagere belastingopbrengst (ook wel grondslagerosie genoemd). De relatie met macro-economische maatstaven zoals geraamd door het CPB is daardoor niet altijd even sterk aanwezig. Voor deze belastingsoorten is onderzocht of het gebruik van meer specifieke ramingen uit de Klimaat en Energieverkenning (KEV) van het Planbureau voor de Leefomgeving meer verklarende kracht en dus een betere raming oplevert. Dit blijkt het geval voor de brandstoffenaccijnzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="1015BBD6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="2CD3B006" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overige ontvangsten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22F27" w:rsidP="00D22F27" w:rsidRDefault="00D22F27" w14:paraId="7AE9988E" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="5014A142" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dusver waren de belastingontvangsten uit Caribisch Nederland (Bonaire, Sint-Eustatius en Saba) gerapporteerd als onderdeel van een bredere categorie ‘overige ontvangsten’. Deze worden vanaf nu afzonderlijk geraamd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D22F27" w:rsidP="00D22F27" w:rsidRDefault="00D22F27" w14:paraId="6E8E8807" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="427B3AF7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="0C91F558" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op advies van de expertgroep zijn er ook in enkele gevallen niet lineaire schattingsvergelijkingen onderzocht. Dit betekent dat we ervan uitgaan dat de invloed van economische factoren niet altijd constant is, maar kan veranderen naarmate deze factoren groter of kleiner worden. Hoewel de resulterende modellen een goede voorspellende kracht toonden, waren de coëfficiënten opvallend hoog, op een wijze die economisch moeilijk verklaarbaar is. Het gebruik hiervan in een ramingsmodel leidt tot zeer volatiele uitkomsten. Om deze reden is gekozen om deze modellen niet te implementeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="5D216161" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...86 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00D22F27" w:rsidRDefault="005F1195" w14:paraId="64A1B20F" w14:textId="6D8D2515">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De kwaliteit van ramingen en realistisch begroten heeft mijn voortdurende aandacht. Afgelopen jaar zijn hier, door de adviezen van de expertgroep, flinke stappen in gezet. Onzekerheid blijft inherent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tot slot</w:t>
-[...154 lines deleted...]
-      <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+        <w:t>aan ramingen, in het bijzonder in economisch volatiele tijden, maar met deze herijking van de schattingsvergelijkingen is de inkomstenraming weer gebaseerd op de meeste actuele inzichten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="00FF4852" w:rsidP="00FF4852" w:rsidRDefault="00FF4852" w14:paraId="240250B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="00FF4852" w:rsidP="00FF4852" w:rsidRDefault="00FF4852" w14:paraId="77CE80A5" w14:textId="2975D249">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="005F1195" w:rsidP="00FF4852" w:rsidRDefault="00FF4852" w14:paraId="2A38D1E7" w14:textId="6CB5AAE7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF4852" w:rsidR="00FF4852" w:rsidP="00FF4852" w:rsidRDefault="00FF4852" w14:paraId="57D76665" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FF4852" w:rsidR="00FF4852" w:rsidSect="00984F12">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15A86C1C" w14:textId="77777777" w:rsidR="002667E4" w:rsidRDefault="002667E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="59CD46F9" w14:textId="77777777" w:rsidR="005E0215" w:rsidRDefault="005E0215" w:rsidP="005F1195">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E2BBB64" w14:textId="77777777" w:rsidR="002667E4" w:rsidRDefault="002667E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="36FA3232" w14:textId="77777777" w:rsidR="005E0215" w:rsidRDefault="005E0215" w:rsidP="005F1195">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C78FFC1" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="005F1195" w:rsidRDefault="005F1195" w:rsidP="005F1195">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="701DE4EF" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="005F1195" w:rsidRDefault="005F1195" w:rsidP="005F1195">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F44911A" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="005F1195" w:rsidRDefault="005F1195" w:rsidP="005F1195">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B4C9C86" w14:textId="77777777" w:rsidR="002667E4" w:rsidRDefault="002667E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="180630A0" w14:textId="77777777" w:rsidR="005E0215" w:rsidRDefault="005E0215" w:rsidP="005F1195">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DE8123" w14:textId="77777777" w:rsidR="002667E4" w:rsidRDefault="002667E4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2728A8DB" w14:textId="77777777" w:rsidR="005E0215" w:rsidRDefault="005E0215" w:rsidP="005F1195">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0E2A0C41" w14:textId="77777777" w:rsidR="00D22F27" w:rsidRDefault="00D22F27" w:rsidP="00D22F27">
+    <w:p w14:paraId="6E99B4EA" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="00FF4852" w:rsidRDefault="005F1195" w:rsidP="00FF4852">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>2025D11055</w:t>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025D11055</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7E24C5F8" w14:textId="77777777" w:rsidR="00D22F27" w:rsidRDefault="00D22F27" w:rsidP="00D22F27">
+    <w:p w14:paraId="19BE6507" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="00FF4852" w:rsidRDefault="005F1195" w:rsidP="00FF4852">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A00EC9">
+        <w:r w:rsidRPr="00FF4852">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.rijksfinancien.nl/belastingramingen-en-realisaties</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="63CBA950" w14:textId="77777777" w:rsidR="00D22F27" w:rsidRPr="005E7C6E" w:rsidRDefault="00D22F27" w:rsidP="00D22F27">
-      <w:r>
+    <w:p w14:paraId="1ECAF9C3" w14:textId="58625E3D" w:rsidR="005F1195" w:rsidRPr="00FF4852" w:rsidRDefault="005F1195" w:rsidP="00FF4852">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In formulevorm is dit T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> = T</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t-1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> * (1 + E</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>) + A</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, waarbij T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de ontvangst van een belastingsoort in jaar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF61B5">
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is, E</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de effect van economische ontwikkeling op de belastingontvangst in jaar t, en A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00FF4852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het beleidsmatig effect op de ontvangst van een belastingsoort in jaar t.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02EC8D13" w14:textId="77777777" w:rsidR="00F77CEC" w:rsidRDefault="002667E4">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="362563D8" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="005F1195" w:rsidRDefault="005F1195" w:rsidP="005F1195">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="51DDEB16" w14:textId="77777777" w:rsidR="00F77CEC" w:rsidRDefault="002667E4">
+  <w:p w14:paraId="2C25116A" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="005F1195" w:rsidRDefault="005F1195" w:rsidP="005F1195">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1369 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...613 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F4B52E9" w14:textId="77777777" w:rsidR="005F1195" w:rsidRPr="005F1195" w:rsidRDefault="005F1195" w:rsidP="005F1195">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F77CEC"/>
-[...74 lines deleted...]
-    <w:rsid w:val="00FF61B5"/>
+    <w:rsidRoot w:val="005F1195"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="005E0215"/>
+    <w:rsid w:val="005F1195"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00984F12"/>
+    <w:rsid w:val="00AB72EE"/>
+    <w:rsid w:val="00CB7B2B"/>
+    <w:rsid w:val="00FF4852"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="67C053FC"/>
-  <w15:docId w15:val="{D7C4A9E0-BEF2-4157-B5F4-6E8B70EFA2B3}"/>
+  <w14:docId w14:val="2396649B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D5B94849-9E1D-418E-9307-66FCFA7B0AAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3578,77 +1354,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3673,75 +1449,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3776,55 +1552,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3895,1095 +1671,753 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="005F1195"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...601 lines deleted...]
-      <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005F1195"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005F1195"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...156 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B6535"/>
+    <w:rsid w:val="005F1195"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Helvetica" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000B6535"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="005F1195"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B6535"/>
+    <w:rsid w:val="005F1195"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD7AF4"/>
+    <w:rsid w:val="005F1195"/>
     <w:pPr>
-      <w:autoSpaceDN w:val="0"/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...12 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...12 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="005F1195"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F1195"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005F1195"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF4852"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/belastingramingen-en-realisaties" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5260,184 +2694,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1204</ap:Words>
-  <ap:Characters>6625</ap:Characters>
+  <ap:Words>1221</ap:Words>
+  <ap:Characters>6716</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>55</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7814</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7922</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>