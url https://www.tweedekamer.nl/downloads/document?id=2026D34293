--- v0 (2026-07-01)
+++ v1 (2026-08-19)
@@ -1,4788 +1,1717 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...163 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00191571" w:rsidR="00191571" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="408A1EBD" w14:textId="0165B917">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571" w:rsidR="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>338</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571" w:rsidR="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00191571" w:rsidR="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Wetenschapsbudget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="00191571" w:rsidP="00191571" w:rsidRDefault="00191571" w14:paraId="77FE94D4" w14:textId="3BB2CAE6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571" w:rsidR="004A75E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>299</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="00191571" w:rsidP="00191571" w:rsidRDefault="00191571" w14:paraId="08E679D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="00191571" w14:paraId="493B90F3" w14:textId="31AA38B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571" w:rsidR="004A75E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00191571" w:rsidR="004A75E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">In deze brief treft u de reactie aan op de evaluatie van de Nederlandse </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...282 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="47C2E9AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisatie voor Wetenschappelijk Onderzoek (NWO). Uw Kamer heeft dit rapport op 11 mei jl. ontvangen. De evaluatie is uitgevoerd door het onderzoeksbureau Berenschot en heeft betrekking op de periode 2020-2024. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="1F157692" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="1B8B561C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="4B7335DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Nederlandse organisatie voor Wetenschappelijk Onderzoek (NWO) is als één van de grootste wetenschapsfinanciers in Nederland van groot belang voor de uitvoering van het Nederlandse onderzoek. De taken van NWO zijn vastgelegd in de Wet op de Nederlandse organisatie voor wetenschappelijk onderzoek. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="67518D91" w14:textId="77777777">
-[...110 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="1DE5E98E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="183D9BA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NWO is een zelfstandig publiekrechtelijk bestuursorgaan (zbo) van het ministerie van Onderwijs, Cultuur en Wetenschap (OCW). De organisatie valt onder de Kaderwet zbo’s. In artikel 39 van deze wet is bepaald dat een zbo elke vijf jaar wordt geëvalueerd op doeltreffendheid en doelmatigheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="0E88BF1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="2F18A1E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoeksbureau heeft op basis van zijn onderzoek geconcludeerd dat NWO gedurende de evaluatieperiode haar wettelijke taken doeltreffend en doelmatig heeft uitgevoerd. Ik ben blij met dat oordeel en herken de positieve ontwikkelingen die het onderzoeksbureau in zijn rapport beschrijft. De evaluatie geeft ook aandachtpunten en aanbevelingen. In deze brief ga ik in op de belangrijkste aanbevelingen uit het rapport. Deze aanbevelingen liggen op het gebied van de wettelijke taken van NWO, de governance en de aansturing van NWO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="5F075FF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="38F8C8FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NWO heeft een reactie gegeven op de evaluatie waarin ze aangeeft hoe ze wil omgaan met de aanbevelingen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC52E1">
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00CC52E1">
-[...28 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze reactie zal ik ook betrekken in deze brief. NWO geeft aan haar nieuwe instellingsplan -waaraan ze op dit moment werkt- te willen gebruiken om verder invulling te geven aan de aanbevelingen. In dit plan stelt NWO voor de komende vier jaar haar doelen en strategie vast. Ik ben met NWO in gesprek over dit instellingsplan en de opvolging van de aanbevelingen. NWO streeft ernaar om eind dit jaar het instellingsplan af te ronden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="3B437856" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Uitgaande van deze planning kan ik het instellingsplan met mijn beleidsreactie komend voorjaar van 2027 met uw Kamer delen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="6342A817" w14:textId="77777777">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="266C60B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="26C66442" w14:textId="081A94AC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NWO heeft ervoor gekozen om tijdens de evaluatieperiode haar wettelijke taken uit te voeren vanuit drie rollen, namelijk die van financier, verbinder en uitvoerder. In deze brief reageer ik op de aanbevelingen aan de hand van deze drie rollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="2400F86B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="277EE38C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="5446DC70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rol van financier </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="49EC330C" w14:textId="77777777">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="3D839E0A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De financieringsrol is voor het veld de meeste zichtbare rol. NWO draagt met haar financieringsactiviteiten substantieel bij aan de opbouw en instandhouding van een robuust onderzoeksstelsel. In de evaluatie worden een aantal aandachtspunten gegeven voor de uitvoering van deze rol. Ik wil hier twee punten benadrukken die voor mij belangrijk zijn: wendbaarheid en aanvraagdruk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="7D52A7F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="6701BF3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wendbaarheid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00627BE7" w:rsidR="00627BE7" w:rsidP="00627BE7" w:rsidRDefault="00627BE7" w14:paraId="49C05312" w14:textId="313F8990">
-[...46 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="49125636" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In de evaluatie wordt de aanbeveling gedaan om de wendbaarheid van NWO vast te houden door te volgen of de financieringsinstrumenten nog aansluiten bij economische en maatschappelijke ontwikkelingen. Ik onderschrijf deze aanbeveling en vind het belangrijk dat NWO wendbaar blijft als organisatie. Wendbaarheid betekent voor mij dat NWO zich snel moet kunnen aanpassen aan veranderende situaties en externe ontwikkelingen. Dat is belangrijk omdat in deze tijd veranderingen in technologie, economie en samenleving steeds sneller gaan. Om zich te kunnen aanpassen moet NWO groeien naar een lerende organisatie waarbij de verdere ontwikkeling van de zogenoemde MEL-functie van NWO (Monitoren, Evalueren en Leren) en het research-on-research (RoR) programma belangrijk zijn. In de evaluatie wordt geconcludeerd dat hierbij al goede stappen zijn gezet door NWO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="5F82214B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ik zie hierbij ook een rol voor mijzelf. NWO is belangrijk voor het bereiken van mijn beleidsdoelstellingen in het onderzoeks- en wetenschapsbeleid. Ik wil samen met NWO goed blijven volgen wat veranderende situaties voor effect hebben op het bereiken van mijn beleidsdoelstellingen. Als bijsturen nodig is, wil ik met NWO aangepaste afspraken maken over hoe NWO kan bijdragen aan de realisatie van de doelstellingen waarbij NWO betrokken is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00627BE7" w:rsidP="00AD5544" w:rsidRDefault="00627BE7" w14:paraId="6E5A8BC1" w14:textId="77777777">
-[...76 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="1E44259F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="37640367" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De evaluator raadt NWO aan transparant te zijn over haar interne overwegingen die de basis vormen voor het financieringsinstrumentarium. Wendbaarheid gaat wat mij betreft samen met transparantie. Ik vind het belangrijk dat het veld begrijpt hoe NWO haar beleid en instrumentarium inricht of aanpast vanwege de belangrijke rol die NWO vervult. NWO geeft in haar reactie aan deze aanbeveling op te volgen. Waar nodig zal ik hierbij met NWO optrekken om het veld te informeren over de bijdrage die NWO met haar keuzes levert aan de realisatie van mijn beleidsdoelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="12E35A91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="37161F7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanvraagdruk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00627BE7" w14:paraId="00F5B4EC" w14:textId="675D0270">
-[...68 lines deleted...]
-      <w:r w:rsidRPr="004453BD">
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="66C26B00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een tweede aandachtspunt voor mij is aanvraagdruk. De druk op de financiering van onderzoek bij NWO blijft hoog en de honoreringspercentages blijven daardoor relatief laag. In de evaluatie wordt als aandachtpunt genoemd dat het nog niet gelukt is om de aanvraagdruk terug te brengen en de honoreringspercentages te verhogen en hiervoor wordt aandacht gevraagd. NWO geeft in haar reactie aan dat dit niet alleen geldt voor Nederland, maar ook elders in Europa dit een uitdaging is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="4B8FDD7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="69308289" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik blijf aandacht vragen voor dit probleem en de aanpak daarvan. In de evaluatie worden voorstellen gedaan die NWO kunnen helpen om de aanvraagdruk te verminderen zoals het verbeteren van de communicatie rond aanvraagprocessen. NWO geeft zelf aan dat verdere digitalisering van het aanvraagproces ook zal helpen. Het reduceren van de aanvraagdruk is onderdeel van het plan ‘Verlagen druk op het systeem’ van NWO en UNL uit 2020.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="004453BD">
-[...67 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In 2021 heeft mijn ambtsvoorganger een tussentijdse rapportage van dit plan ontvangen. De druk op het systeem blijft echter groot. Ik ben blij dat NWO aangeeft de maatregelen uit dit plan nogmaals tegen het licht te houden en verdere stappen onderneemt om de aanvraagdruk terug te brengen. Universiteiten hebben ook een belangrijke taak bij het terugdringen van de druk op het systeem. Ik heb daarom NWO en UNL verzocht om voor de zomer van 2027 met een gezamenlijk plan te komen met maatregelen om de druk op het systeem te verminderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="050CAD38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00531E36" w:rsidR="00B11348">
-[...33 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="525E02F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rol van verbinder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="4EB901FC" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="7BA41AA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Als verbinder vervult NWO een brugfunctie tussen onderzoekers, overheden, politiek, kennisinstellingen, bedrijfsleven en andere kennisgebruikers. Het onderzoeksbureau concludeert dat NWO goed is gepositioneerd en de ambities op dat vlak voor een belangrijk deel realiseert. De conclusie is ook dat deze rol door het veld als minder zichtbaar wordt ervaren dan de financierende rol. NWO geeft in haar reactie op de evaluatie aan dat het een uitdaging was om deze rol goed vorm te geven en dat het verder uitbouwen van deze rol één van de belangrijkste aandachtspunten is de komende strategieperiode. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="2A8DFD89" w14:textId="77777777">
-[...66 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="619FC54C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="4960D0D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik vind dat de verbindende rol past bij NWO mits deze wordt vormgegeven binnen haar wettelijke taken. Ik ben met NWO in gesprek over haar nieuwe instellingsplan en de invulling van haar verbindende rol. Belangrijk aandachtspunt voor mij is dat NWO ook in de toekomst een verbindende rol speelt door bij de ontwikkeling van programma’s ervoor te zorgen dat de meest relevante partijen kunnen blijven meedoen in het onderzoek, zowel wat betreft onderzoekers als maatschappelijke partners. Voor de onderzoeksvragen van deze tijd zijn mogelijk nieuwe, minder traditionele partijen van belang die mee moeten kunnen doen in de onderzoeksprojecten die NWO financiert. De voorwaarden die NWO stelt aan financiering van onderzoeksvoorstellen zou toelating van deze partijen moeten accommoderen, voor zover die passen binnen de wettelijke taken van NWO. Ik wil hiervoor samen met NWO in gesprek over verbreding van de toegang van partijen in de kennisketen tot de onderzoeksprogramma’s van NWO. Het gaat hierbij om de opgavegerichte programma’s van NWO, niet om de programma’s voor ongebonden, fundamenteel onderzoek zoals het Talentprogramma en de Open Competitie. Ik ben blij dat NWO ook aangeeft dit gesprek te willen voeren omdat het voor hun opgavegerichte programma’s van wezenlijk belang is om de meest kansrijke consortia te kunnen blijven ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="2238DF50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="1F680B65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Rol van uitvoerder</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="5A3EE405" w14:textId="54C3AE5D">
-[...91 lines deleted...]
-      <w:r w:rsidRPr="00CC52E1">
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="7589E679" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De rol van uitvoerder wordt ingevuld via de instituten van NWO, waarvoor via mijn ministerie financiering beschikbaar is. De instituten maken geen onderdeel uit van deze evaluatie. Ook de KNAW heeft een aantal instituten onder haar hoede. Het onderzoeksbureau constateert naar aanleiding van de opvolging van aanbevelingen uit de vorige NWO-evaluatie dat er nog weinig dynamiek zichtbaar is in het portfolio van NWO- en KNAW-instituten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="465BA66B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="450C3774" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2019 is de afspraak gemaakt dat de instituten van NWO en KNAW periodiek en in onderlinge samenhang geëvalueerd worden op hun dynamiek, nationale functie en meerwaarde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00CC52E1">
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik verwacht dit najaar het advies van de Adviesraad voor wetenschap, technologie en innovatie (AWTI) over de maatschappelijke en wetenschappelijke waarde van instituten. In mijn beleidsreactie op het advies van de AWTI wil ik duidelijkheid geven over hoe ik samen met NWO en KNAW het proces van strategische sturing op de nationale functie en meerwaarde van het institutenportfolio richting de toekomst vormgeef.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="00B83C27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="05417833" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="36E863EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Governance</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...132 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="0C4E9169" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de transitie van de organisatie en wijziging van de governance in 2017 is NWO verder gegroeid. De evaluatie concludeert dat de aangepaste governance meer duidelijkheid schept. Er is onder andere meer verbinding tussen NWO-D en NWO-I vanwege de personele unie in het bestuur. Met de groei van de organisatie is echter een aanzienlijke taakverzwaring opgetreden in het bestuur en een onbalans ontstaan in de omvang van de bestuurlijke functies tussen de zes bestuursleden. De aanwezigheid van meerdere regie-organen legt meer druk op het bestuur van NWO. De evaluator pleit ervoor om de governance van NWO op bestuurlijk niveau te herzien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="3D2D0FF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="04CA074B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik onderschrijf deze aanbeveling en voel mij gesterkt daarin doordat NWO in haar bestuurlijke reactie aangeeft het wenselijk te vinden om naar de governance te kijken. Ik zal met NWO afspraken maken om te komen tot een plan voor een samenstelling van het bestuur die past bij de koers van NWO. Daartoe zal ik voorstellen om de NWO-wet te wijzigen. Het uitgangspunt daarbij is dat de NWO-wet meer ruimte laat voor een integrale samenstelling van het bestuur en tussentijdse aanpassingen. Op die wijze kan een wetswijziging ook de wendbaarheid van NWO en haar bestuur vergroten, zodat NWO gemakkelijker kan inspelen op relevante, externe ontwikkelingen. Mijn streven is om het proces rond het herzien van de governance af te ronden voor het einde van de nieuwe strategieperiode 2030.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="55868131" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="24171071" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In het Convenant Nationaal Regieorgaan Praktijkgericht Onderzoek SIA is afgesproken dat de voortgang van de structurele inbedding van SIA binnen NWO onderdeel is van de NWO evaluatie.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC52E1">
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00CC52E1">
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De evaluator is positief over de rol die SIA speelt bij de ontwikkeling van praktijkgericht onderzoek en spreekt over duidelijke voortgang bij de inbedding van SIA in de NWO-organisatie. Ik ben blij met deze constatering en ik herken deze op basis van mijn gesprekken met NWO. NWO vindt het belangrijk dat hogescholen als volwaardige doelgroep worden ingebed in de organisatie. Het onderzoek op hogescholen vormt een essentieel onderdeel van het onderzoek in Nederland. Bij het opstellen van eerder genoemd plan en de benodigde wetswijzigingen, houd ik rekening met de structurele inbedding van SIA na afloop van het convenant in 2028 en de mogelijke impact daarvan op de governance van NWO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="23DE7826" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="28B40D04" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...143 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sturing en relatie NWO - OCW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="1E6429AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De evaluatie bevat aanbevelingen over de wijze waarop NWO en OCW samenwerken in de zogenaamde governance-driehoek, bestaande uit opdrachtnemer, opdrachtgever en eigenaar. Gedurende de evaluatieperiode is het zogeheten ‘driehoeksoverleg’ tussen eigenaar, opdrachtgever en opdrachtnemer geïnstitutionaliseerd en is de ondersteuning van de eigenaarsfunctie in 2022 verstevigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="039F6F73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="16833897" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De evaluatie geeft aan dat de opdrachtgevende rol effectief is ingevuld maar nog actiever kan door een meer initiërende betrokkenheid bij het afstemmen van de beleidsagenda met NWO. Om hieraan invulling te geven wil ik de opdrachtgevende rol vanuit OCW pro-actiever gaan invullen. Ik wil met NWO afspraken maken over hoe zij met haar activiteiten kan bijdragen aan mijn beleidsdoelstellingen op basis van resultaatafspraken die onderdeel zijn van de volgende evaluatie van NWO. In dit kader worden ook afspraken gemaakt over opvolging van de aanbevelingen uit deze evaluatie, zoals één van de aanbevelingen was. Uitgangspunt daarbij is om NWO de ruimte te gunnen om als zelfstandig bestuursorgaan te functioneren door in overleg beleidsdoelen vast te stellen, maar NWO vrij te laten in de manier waarop deze doelen bereikt worden. Dit sluit ook aan bij de wens van NWO die in haar reactie aangeeft in de nieuwe strategie een meer doel-georiënteerde ordening van het instrumentarium uit te werken. Met het oog daarop wil ik met NWO verkennen in hoeverre we financiële sturing vanuit OCW op de omvang van onderzoeksprogramma’s kunnen vervangen door sturing op de realisatie van NWO-doelen die bijdragen aan de realisatie van de doelstellingen van het onderzoeks- en wetenschapsbeleid. Ik wil ook met NWO gaan onderzoeken of we kunnen gaan werken met beleidsindicatoren, zoals die ook bij het zbo KB nationale bibliotheek worden toegepast. Deze indicatoren geven inzicht in de wijze waarop het beleid van het zbo bijdraagt aan de doelen van het onderzoeks- en wetenschapsbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="431EB9F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC52E1" w:rsidR="00627BE7" w:rsidP="00627BE7" w:rsidRDefault="00627BE7" w14:paraId="55F55684" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="0CD13304" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van de eigenaarsrol komt uit de evaluatie het beeld dat deze om aandacht vraagt vanuit het benodigde evenwicht in de driehoek. De evaluatoren geven aan dat de rolinvulling meer volgend dan kaderstellend is en dat de eigenaarsrol ook door de opdrachtgever wordt ingevuld. Ik wil invulling geven aan deze aanbeveling door opnieuw te kijken naar de positionering van de eigenaarsrol uitgaande van een betere scheiding van de rollen. Ik werk dit nader uit in een nog op te stellen samenwerkingsdocument NWO-OCW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="7AB90629" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC52E1">
-[...84 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="272E5040" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D44CB2" w:rsidR="00AD5544" w:rsidP="00AD5544" w:rsidRDefault="00AD5544" w14:paraId="58609D51" w14:textId="77777777">
-[...78 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00191571" w:rsidR="004A75E7" w:rsidP="00191571" w:rsidRDefault="004A75E7" w14:paraId="43B62813" w14:textId="5DF9D3DA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571" w:rsidR="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00191571" w:rsidR="004E5D09" w:rsidP="00191571" w:rsidRDefault="004E5D09" w14:paraId="4FD7E7EA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00191571" w:rsidR="004E5D09" w:rsidSect="00D46F2F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D7D5CDB" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB">
+    <w:p w14:paraId="3AC5961B" w14:textId="77777777" w:rsidR="00AE495E" w:rsidRDefault="00AE495E" w:rsidP="004A75E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6021E4" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="092922A8" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB">
+    <w:p w14:paraId="604D32CE" w14:textId="77777777" w:rsidR="00AE495E" w:rsidRDefault="00AE495E" w:rsidP="004A75E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A233CFC" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...48 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41B4CF88" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1973763D" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="004A75E7" w:rsidRDefault="004A75E7" w:rsidP="004A75E7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="11A5FBDC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="77EB9008" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="004A75E7" w:rsidRDefault="004A75E7" w:rsidP="004A75E7">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AF3EE2F" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="004A75E7" w:rsidRDefault="004A75E7" w:rsidP="004A75E7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="102D6833" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB">
+    <w:p w14:paraId="5835C7B0" w14:textId="77777777" w:rsidR="00AE495E" w:rsidRDefault="00AE495E" w:rsidP="004A75E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39033416" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F5F455B" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB">
+    <w:p w14:paraId="3E266860" w14:textId="77777777" w:rsidR="00AE495E" w:rsidRDefault="00AE495E" w:rsidP="004A75E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F499F6" w14:textId="77777777" w:rsidR="00011ACB" w:rsidRDefault="00011ACB"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5205ACC8" w14:textId="77777777" w:rsidR="00AD5544" w:rsidRDefault="00AD5544" w:rsidP="00AD5544">
+    <w:p w14:paraId="257EEC0A" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="00191571" w:rsidRDefault="004A75E7" w:rsidP="00191571">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00334F04">
+        <w:r w:rsidRPr="00191571">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Bestuurlijke-reactie-NWO-evaluatie.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3EC24607" w14:textId="1DCADDDA" w:rsidR="00AD5544" w:rsidRPr="00C46357" w:rsidRDefault="00AD5544" w:rsidP="00AD5544">
+    <w:p w14:paraId="11321553" w14:textId="0DD42D1F" w:rsidR="004A75E7" w:rsidRPr="00191571" w:rsidRDefault="004A75E7" w:rsidP="00191571">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C46357">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C46357">
-[...18 lines deleted...]
-        <w:t>834</w:t>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31288, nr. 834</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3E055E6C" w14:textId="1A12CC02" w:rsidR="00AD5544" w:rsidRPr="00C46357" w:rsidRDefault="00AD5544" w:rsidP="00AD5544">
+    <w:p w14:paraId="4968D4E3" w14:textId="74C0B6E2" w:rsidR="004A75E7" w:rsidRPr="00191571" w:rsidRDefault="004A75E7" w:rsidP="00191571">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C46357">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C46357">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> TK 29338, nr. 205.</w:t>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29338, nr. 205.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6F0433F1" w14:textId="77777777" w:rsidR="00AD5544" w:rsidRDefault="00AD5544" w:rsidP="00AD5544">
+    <w:p w14:paraId="55BBEA18" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="00191571" w:rsidRDefault="004A75E7" w:rsidP="00191571">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00C46357">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00191571">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C46357">
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00C46357">
+        <w:r w:rsidRPr="00191571">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="12"/>
-            <w:szCs w:val="12"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Convenant SIA 2023-2028 | Convenant | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00191571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="1573D2CD" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="5641FB33" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="004A75E7" w:rsidRDefault="004A75E7" w:rsidP="004A75E7">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="2B56A765" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="30BE37F6" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="004A75E7" w:rsidRDefault="004A75E7" w:rsidP="004A75E7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D740AE3" w14:textId="77777777" w:rsidR="004A75E7" w:rsidRPr="004A75E7" w:rsidRDefault="004A75E7" w:rsidP="004A75E7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...919 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="004A75E7"/>
+    <w:rsid w:val="00191571"/>
+    <w:rsid w:val="00410934"/>
+    <w:rsid w:val="004758F2"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00AD1017"/>
+    <w:rsid w:val="00AE495E"/>
+    <w:rsid w:val="00D46F2F"/>
+    <w:rsid w:val="00E33FDC"/>
+    <w:rsid w:val="00E60613"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E7D0DC3"/>
-  <w15:docId w15:val="{3B5F8FD8-9C00-4AD2-A3FF-967D2E098D02}"/>
+  <w14:docId w14:val="3F0CED7C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{59A1E7E4-5847-49C2-8751-0BE1B1B84DFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4931,1243 +1860,1030 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...439 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voettekst"/>
-[...7 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...12 lines deleted...]
-    <w:rsid w:val="00E414A4"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004A75E7"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...13 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E414A4"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004A75E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E414A4"/>
+    <w:rsid w:val="004A75E7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A75E7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004A75E7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004A75E7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00191571"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/convenanten/2023/07/06/convenant-sia-2023-2028" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nwo.nl/sites/nwo/files/media-files/Bestuurlijke-reactie-NWO-evaluatie.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12106</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>2178</ap:Words>
+  <ap:Characters>11981</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>100</ap:Lines>
+  <ap:Lines>99</ap:Lines>
   <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14278</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14131</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O201RIE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O201RIE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>