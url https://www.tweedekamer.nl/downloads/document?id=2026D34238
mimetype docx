--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -1,4084 +1,1118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="1A99D63F" w14:textId="2EE64F8C">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="6AD46E7F" w14:textId="64BACE44">
+      <w:r>
+        <w:t>AH 2447</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="11987C58" w14:textId="4E857CE0">
+      <w:r>
+        <w:t>2026Z10203</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED15E4" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="14905D47" w14:textId="4B99CBCE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van staatssecretaris Aerdts (Economische Zaken en Klimaat)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E5E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 juli 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="7F549CB1" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="2CBABC70" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="447699D7" w14:textId="713C37E8">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008547F7">
-[...56 lines deleted...]
-    <w:p w:rsidR="000F5BB5" w:rsidP="007C3E09" w:rsidRDefault="000F5BB5" w14:paraId="2AC83FE8" w14:textId="548D2417">
+      <w:r>
+        <w:t>2276</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="14F89B42" w14:textId="77777777">
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="2068F7C3" w14:textId="77777777">
+      <w:r>
+        <w:t>Bent u bekend met de bevindingen uit de twee Bloomberg-onderzoeken van 29 januari 2026 en 28 april 2026?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="75F5C3EF" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="706AAEB1" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="47BCBAB4" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="2E5375B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="52D7BDA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beschouwt u het als zorgwekkend dat de onderzoeker stelt dat Meta alle tekstberichten, foto's, audio- en video-opnames in onversleutelde vorm kan opslaan en bekijken en dat Meta sinds ten minste 2019 een "gelaagd machtigingssysteem" hanteert dat toegang verleent aan opdrachtnemers en een significant aantal buitenlandse medewerkers in India?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="39939725" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="6E1A3A5C" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="7F3DC60B" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ja, doorbreking van verwachte beveiliging is in algemene zin zorgwekkend. Het is wel goed om te vermelden dat berichten in WhatsApp tussen verzender en ontvanger in principe versleuteld zijn. Alleen berichten die worden verzonden naar de Meta AI middels het commando “@Meta AI” gevolgd door een vraag, zijn in te zien door Meta. De rest van de berichtenconversatie blijft volgens Meta versleuteld. WhatsApp heeft wel toegang tot zogenoemde verkeersgegevens (metagegevens).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="7FE3801D" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="55B6DCEF" w14:textId="77777777">
+      <w:r>
+        <w:t>Andere, niet zakelijk gebruikte diensten van Meta, waaronder Messenger binnen Facebook en Direct Messenger op Instagram, hebben een ander beschermingsniveau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="6346952A" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="25D54C05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="02D2148B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Beschouwt u de verklaringen van voormalige opdrachtnemers van Accenture dat zij en Meta-medewerkers "onbeperkte toegang" hadden tot versleutelde WhatsApp-berichten als zorgwekkend?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="506AB8DD" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="2942E21C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="05E92544" w14:textId="77777777">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>2026Z10203</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805806">
+        <w:t>Zie antwoord op vraag 2.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00805806">
-[...35 lines deleted...]
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="2EA5A418" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5C47540E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>2</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="7FE9CC40" w14:paraId="394F4B6A" w14:textId="26FF63D5">
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="37707953" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Beschouwt u het als zorgwekkend dat de onderzoeker stelt dat Meta alle tekstberichten, foto's, audio- en video-opnames in </w:t>
-[...107 lines deleted...]
-      <w:r>
         <w:t>Indien het antwoord op ten minste een van bovenstaande twee vragen bevestigend luidt, welke consequenties verbindt u hieraan voor het gebruik van WhatsApp door Nederlandse burgers, bewindspersonen en ambtenaren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="57A37D70" w14:textId="77777777"/>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="757317D6" w14:textId="77777777">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="70EB2FA1" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="098F2276" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="00805806" w14:paraId="625B00F8" w14:textId="3020CD5C">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5329BCCB" w14:textId="77777777">
       <w:r w:rsidRPr="0007617F">
-        <w:t xml:space="preserve">Het beleid en de bestaande gedragsregeling voor de digitale werkomgeving voor bewindspersonen en ambtenaren blijft op dit moment ongewijzigd. Zoals toegelicht in de beantwoording van het informatieverzoek van het lid </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B84584">
+        <w:t>Het beleid en de bestaande gedragsregeling voor de digitale werkomgeving voor bewindspersonen en ambtenaren blijft op dit moment ongewijzigd. Zoals toegelicht in de beantwoording van het informatieverzoek van het lid Kathmann (</w:t>
+      </w:r>
+      <w:r>
         <w:t>GL-PvdA</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00872A53">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve"> heeft de Rijksoverheid voor medewerkers de gedragsregeling voor de digitale werkomgeving opgesteld</w:t>
       </w:r>
-      <w:r w:rsidR="005D7CC8">
+      <w:r>
         <w:t xml:space="preserve"> en</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
-        <w:t xml:space="preserve"> geactualiseerd in oktober 2025. De gedragsregeling geeft medewerkers een kader voor het gebruik van digitale middelen zoals berichtenapps, en geeft aan dat het gebruik van berichtenapps enkel voor informeel gebruik is. Het advies luidt: app met beleid maar niet over beleid. Dit advies is ook overgenomen en herhaald in het cyberadvies </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="005D7CC8">
+        <w:t xml:space="preserve"> geactualiseerd in oktober 2025. De gedragsregeling geeft medewerkers een kader voor het gebruik van digitale middelen zoals berichtenapps, en geeft aan dat het gebruik van berichtenapps enkel voor informeel gebruik is. Het advies luidt: app met beleid maar niet over beleid. Dit advies is ook overgenomen en herhaald in het cyberadvies Phishing via chatapps Signal en WhatsApp</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve"> Deze lijn is ook onderdeel van de basisopleiding digitale weerbaarheid die verplicht is voor alle</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2B0C">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0007617F">
-        <w:t>rijksmedewerkers</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> effect op het gebruik daarvan. Op dit moment ziet het kabinet geen aanleiding om de gedragsregeling te herzien en roept het alle medewerkers op deze na te leven, zodat een veilige digitale werkomgeving wordt gewaarborgd.</w:t>
+        <w:t>rijksmedewerkers. De gedragsregeling, in combinatie met de basisopleiding, draagt bij aan zorgvuldige omgang met communicatiemiddelen en heeft een risicoreducerend effect op het gebruik daarvan. Op dit moment ziet het kabinet geen aanleiding om de gedragsregeling te herzien en roept het alle medewerkers op deze na te leven, zodat een veilige digitale werkomgeving wordt gewaarborgd.</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve"> Advies aan </w:t>
       </w:r>
-      <w:r w:rsidR="005D7CC8">
+      <w:r>
         <w:t>Nederlanders</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve"> die gebruik maken van chatapps</w:t>
       </w:r>
-      <w:r w:rsidR="005D7CC8">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
-        <w:t xml:space="preserve"> is zich bewust te zijn van mogelijke  veiligheidsrisico’s. Over de </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="004F06B2">
+        <w:t xml:space="preserve"> is zich bewust te zijn van mogelijke  veiligheidsrisico’s. Over de privacyrisico’s van Whats</w:t>
+      </w:r>
+      <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve">pp is informatie beschikbaar op veiliginternetten.nl. Sinds kort is er ook de mogelijkheid een check te doen op de veiligheid van apps via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="0007617F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.appinspector.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0007617F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="157C5724" w14:textId="77777777"/>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="00805806" w14:paraId="55EF6391" w14:textId="3AB038B5">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="033C8CDE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="44F4E150" w14:textId="77777777">
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve">Voor bewindspersonen is er het </w:t>
       </w:r>
-      <w:r w:rsidR="00703E6E">
+      <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t>andboek voor bewindspersonen (het ‘Blauwe boek’).</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve"> Hierin staan aanwijzingen voor de omgang met digitale middelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="00805806" w14:paraId="5BCB92EE" w14:textId="77777777">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="01748A8B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="1D2B6945" w14:textId="77777777">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="6EF39DC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="7FE9CC40" w14:paraId="2BD0ABD3" w14:textId="60D9C36F">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="12F7FC37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Bent u bekend met de Amerikaanse CLOUD Act, op grond waarvan de Amerikaanse overheid van in de VS gevestigde bedrijven zoals Meta kan eisen dat zij toegang verlenen tot opgeslagen gebruikersdata, ook wanneer deze betrekking heeft op buitenlandse gebruikers? Zo ja, welke consequenties verbindt de regering hieraan voor het gebruik van WhatsApp door Nederlandse burgers, bewindspersonen en ambtenaren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="591AA108" w14:textId="77777777"/>
-[...9 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="4E9375D0" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="0A1B905F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5E7E3DE3" w14:textId="77777777">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ja, ik ben bekend met de CLOUD Act. Zoals toegelicht in de beantwoording van vraag 4 blijft het beleid en bestaande gedragsregeling voor ambtenaren voor de digitale werkomgeving ongewijzigd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="00805806" w14:paraId="19569B12" w14:textId="77777777">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="2C192234" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="7E46649B" w14:textId="77777777">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5B41FE94" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="7FE9CC40" w14:paraId="2A87CDD1" w14:textId="5607A4B4">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="0DD05DDE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Acht u het mogelijk dat vertrouwelijke communicatie – ondanks de maatregelen die voortvloeien uit de Archiefwet – via Whatsapp wordt verstuurd door ambtenaren en bewindspersonen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="6821E909" w14:textId="77777777"/>
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="0DADC8EC" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5F01ACD8" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5E50D3A0" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De gedragsregeling voor de digitale werkomgeving resp. het handboek voor bewindspersonen geldt voor iedereen die voor de Rijksoverheid werkzaamheden uitvoert en daarbij gebruikt maakt van de digitale werkomgeving van de Rijksoverheid. Deze regeling sluit aan op de Gedragscode Integriteit Rijk en alle ambtenaren dienen zich hieraan te houden.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5DD39650" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="193A5833" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Welke concrete maatregelen treft u op korte termijn om te voorkomen dat vertrouwelijke bestuurlijke communicatie via WhatsApp plaatsvindt, mede gelet op de ernstige twijfels over de daadwerkelijke end-to-endversleuteling?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="6E566DE6" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="04C2F470" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="4628251C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De diensten hebben recent een cyberadvies gepubliceerd. Daarnaast is er binnen de Rijksoverheid veel aandacht geweest om niet over beleid te communiceren per chatapplicaties en vooral geen gerubriceerde en gevoelige gegevens te versturen via chatapplicaties. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="0D247466" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="4A921CA2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bent u bereid een onafhankelijk onderzoek in te stellen naar de vraag of WhatsApp-berichten daadwerkelijk end-to-end versleuteld zijn en niet toegankelijk zijn voor Meta, haar medewerkers, opdrachtnemers of andere derden? Zo nee, waarom niet?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="626159CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="4BBEFD57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We richten onze capaciteit en inspanningen op het realiseren van eigen, veilige digitale voorzieningen. De Rijksoverheid is bezig met een plan voor de ontwikkeling van een eigen, soevereine chatapplicatie voor communicatie tussen ambtenaren onderling. Hierbij maken we, onder andere via het Europees Consortium voor Digitale Infrastructuur (EDIC), gebruik van kennis en ervaring opgedaan door andere Europese lidstaten. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="7909D3B6" w14:textId="77777777">
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="090BD68C" w14:textId="77777777">
+      <w:r>
+        <w:t>Zijn er op dit moment voor bewindspersonen en ambtenaren alternatieve communicatiediensten met end-to-end-versleuteling beschikbaar? Zo ja, welke, en worden deze in de praktijk gebruikt?</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="26325BDA" w14:textId="77777777">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ambtenaren dienen zich hieraan te houden.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00805806">
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="74FA8D5D" w14:textId="77777777">
+      <w:r>
+        <w:t>We draaien een pilot met een Europese, zakelijke berichtenapp, die voldoet aan hoge eisen op het gebied van veiligheid, privacy, datacontrole en opslag van berichten. Deze app wordt momenteel getest binnen een beperkte groep gebruikers. Op basis van die ervaringen bekijken we hoe we de kennis en ervaring kunnen onderbrengen in de eigen, soevereine chatapplicatie voor communicatie tussen ambtenaren onderling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="4B0E1A73" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="77199CBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="2C9F259A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hanteert u bij de selectie van communicatiediensten voor overheidsgebruik als criterium dat de implementatie van end-to-end-versleuteling onafhankelijk verifieerbaar moet zijn via openbare broncode, en zo nee, is de regering bereid dit criterium alsnog in te voeren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="70725318" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="6CEAAADD" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="01A9D6E7" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De in te richten soevereine chatoplossing zal open source zijn. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="28D23012" w14:textId="77777777">
+    <w:p w:rsidR="00ED15E4" w:rsidRDefault="00ED15E4" w14:paraId="6BA5FDB5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>7</w:t>
-[...172 lines deleted...]
-      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="0EB1A183" w14:textId="33DF57B2">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="5A0305E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="7FE9CC40" w14:paraId="350CA70A" w14:textId="7E293A61">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="4105A184" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bent u bereid het NCSC te verzoeken een vergelijkende veiligheidsanalyse op te stellen van beschikbare open source communicatiediensten — waaronder </w:t>
-[...19 lines deleted...]
-    <w:p w:rsidR="00F7787E" w:rsidP="007C3E09" w:rsidRDefault="00F7787E" w14:paraId="1A115AE0" w14:textId="77777777">
+        <w:t>Bent u bereid het NCSC te verzoeken een vergelijkende veiligheidsanalyse op te stellen van beschikbare open source communicatiediensten — waaronder Signal, Element/Matrix en Wire — met als specifiek doel te beoordelen welke dienst geschikt is voor vertrouwelijke bestuurlijke communicatie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="10122CCF" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="244DAB3C" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="7FE9CC40" w14:paraId="264CD893" w14:textId="4ADCF78B">
-[...19 lines deleted...]
-      <w:r w:rsidR="003E33BE">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="52AEF2D0" w14:textId="77777777">
+      <w:r>
+        <w:t>In 2025 heeft het CIO-beraad van de Rijksoverheid besloten tot het vergroten van soevereiniteit en autonomie via implementatie van een zelf ontwikkelde Rijkschatapplicatie op basis van Matrix/Elements. Matrix/Elements wordt tevens in andere Europese lidstaten gebruikt. In augustus wordt in het CIO-beraad het projectvoorstel voor de autonome chatvoorziening voor communicatie tussen ambtenaren onderling behandeld. Bij de implementatie hiervan wordt rekening gehouden met de noodzakelijke veiligheids- en privacy aspecten.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="55AFDBC3" w14:textId="77777777">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="1CA6037C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="7FE9CC40" w14:paraId="6D1D3533" w14:textId="6690A251">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="27E0716F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Bent u bereid een voorlichtingscampagne te starten gericht op burgers, ambtenaren en bewindspersonen, waarin wordt gewezen op de ernstige twijfels die bestaan over de vertrouwelijkheid van WhatsApp-berichten? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="590B09BD" w14:textId="77777777"/>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="04DE028D" w14:textId="77777777">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="686C6A71" w14:textId="77777777"/>
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="223C56F5" w14:textId="77777777">
       <w:r>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0007617F" w:rsidR="00805806" w:rsidP="007C3E09" w:rsidRDefault="00805806" w14:paraId="148ECF67" w14:textId="066C53F8">
+    <w:p w:rsidRPr="0007617F" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="7FE0A9AD" w14:textId="77777777">
       <w:r w:rsidRPr="0007617F">
         <w:t>Ambtenaren en bewindspersonen worden regelmatig geïnformeerd over het gebruik van digitale diensten, zoals door het recent gepubliceerde cyberadvies van de AIVD</w:t>
       </w:r>
-      <w:r w:rsidR="00216E7B">
+      <w:r>
         <w:t xml:space="preserve"> en MIVD</w:t>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="0007617F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C3E09" w:rsidP="007C3E09" w:rsidRDefault="007C3E09" w14:paraId="37F6E0B4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008547F7" w:rsidR="00DE7F94" w:rsidP="007C3E09" w:rsidRDefault="000F5BB5" w14:paraId="6C910E8A" w14:textId="23F2E2E3">
+    <w:p w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="68DA4649" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008547F7" w:rsidR="00ED15E4" w:rsidP="007C3E09" w:rsidRDefault="00ED15E4" w14:paraId="18C742DA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Inwoners worden doorlopend </w:t>
-[...20 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+        <w:t>Inwoners worden doorlopend geïnformeerd via campagnes die erop gericht zijn om de eigen digitale weerbaarheid te vergroten. Bijvoorbeeld via campagnes als  ‘Dubbel beveiligd is dubbel zo veilig’ en ‘Laat je niet interneppen’. De beweringen van de onderzoeker vormen op dit moment onvoldoende aanleiding om een dergelijke campagne te kunnen verantwoorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00043B84" w:rsidRDefault="00043B84" w14:paraId="2F5C60FD" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00043B84">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-[...1 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE49291" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23">
+    <w:p w14:paraId="63B71061" w14:textId="77777777" w:rsidR="00DE6CFD" w:rsidRDefault="00DE6CFD" w:rsidP="00ED15E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D7BC09" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24054F4F" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23">
+    <w:p w14:paraId="6987B22C" w14:textId="77777777" w:rsidR="00DE6CFD" w:rsidRDefault="00DE6CFD" w:rsidP="00ED15E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC04DF5" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C23806A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4E2F02E7" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00ED15E4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="18B89648" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="1D212964" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00ED15E4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7C6A1388" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68E3CC65" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00ED15E4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="102D109D" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23">
+    <w:p w14:paraId="6AA9B420" w14:textId="77777777" w:rsidR="00DE6CFD" w:rsidRDefault="00DE6CFD" w:rsidP="00ED15E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE30E2F" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C11C95F" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23">
+    <w:p w14:paraId="6871FA7F" w14:textId="77777777" w:rsidR="00DE6CFD" w:rsidRDefault="00DE6CFD" w:rsidP="00ED15E4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01672219" w14:textId="77777777" w:rsidR="00891D23" w:rsidRDefault="00891D23"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="60BF3605" w14:textId="5432D1C3" w:rsidR="00872A53" w:rsidRDefault="00872A53">
+    <w:p w14:paraId="0C761B9D" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRDefault="00ED15E4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerbrief d.d. 20 april 2026, </w:t>
       </w:r>
       <w:r w:rsidRPr="00872A53">
-        <w:t xml:space="preserve">Informatieverzoek lid </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> via chatapps</w:t>
+        <w:t>Informatieverzoek lid Kathmann over phishing via chatapps</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00872A53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Brief - Informatieverzoek lid </w:t>
-[...27 lines deleted...]
-          <w:t xml:space="preserve"> via chatapps</w:t>
+          <w:t>Brief - Informatieverzoek lid Kathmann over phishing via chatapps</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0DE32FD2" w14:textId="77777777" w:rsidR="00805806" w:rsidRPr="008547F7" w:rsidRDefault="00805806" w:rsidP="00805806">
+    <w:p w14:paraId="2A0E16C6" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="008547F7" w:rsidRDefault="00ED15E4" w:rsidP="00805806">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008547F7">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="008547F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>Cyberadvies. Phishing via chatapps Signal en WhatsApp | AIVD</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5FAE3433" w14:textId="77777777" w:rsidR="00805806" w:rsidRDefault="00805806" w:rsidP="00805806">
+    <w:p w14:paraId="798C815E" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00805806">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6490"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Kamerstuk 26643 nr. 1508</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3915691C" w14:textId="77777777" w:rsidR="00805806" w:rsidRDefault="00805806" w:rsidP="00805806">
+    <w:p w14:paraId="1E4BF261" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00805806">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="007838E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Handboek voor bewindspersonen | Richtlijn | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="056E362F" w14:textId="77777777" w:rsidR="00805806" w:rsidRPr="008547F7" w:rsidRDefault="00805806" w:rsidP="00805806">
+    <w:p w14:paraId="629E3732" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="008547F7" w:rsidRDefault="00ED15E4" w:rsidP="00805806">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008547F7">
         <w:rPr>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="008547F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
           <w:t>Cyberadvies. Phishing via chatapps Signal en WhatsApp | AIVD</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="2200BC8A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2179084E" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00ED15E4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...532 lines deleted...]
-  <w:p w14:paraId="2F899E83" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="30E20B9C" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00ED15E4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1178 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04A7504D" w14:textId="77777777" w:rsidR="00ED15E4" w:rsidRPr="00ED15E4" w:rsidRDefault="00ED15E4" w:rsidP="00ED15E4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...636 lines deleted...]
-    <w:rsid w:val="7FE9CC40"/>
+    <w:rsidRoot w:val="00ED15E4"/>
+    <w:rsid w:val="00043B84"/>
+    <w:rsid w:val="007F4E65"/>
+    <w:rsid w:val="00DE6CFD"/>
+    <w:rsid w:val="00ED15E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="274683DC"/>
+  <w14:docId w14:val="4D77AFD7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8C1E4A46-6D59-4C09-9981-AED00241373A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4100,74 +1134,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4316,1184 +1351,991 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...28 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00805806"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...9 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED15E4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00ED15E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00872A53"/>
-[...10 lines deleted...]
-    <w:rsid w:val="004F06B2"/>
+    <w:rsid w:val="00ED15E4"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:semiHidden/>
-[...55 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED15E4"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.appinspector.nl" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.appinspector.nl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/kst-1245077" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aivd.nl/documenten/2026/03/09/cyberadvies.-phishing-via-chatapps-signal-en-whatsapp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/fc7a22ef-273a-4e44-9528-9715963753d3/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aivd.nl/documenten/2026/03/09/cyberadvies.-phishing-via-chatapps-signal-en-whatsapp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/richtlijnen/2026/02/23/handboek-voor-bewindspersonen" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1331</ap:Words>
-  <ap:Characters>7325</ap:Characters>
+  <ap:Words>1291</ap:Words>
+  <ap:Characters>7103</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>59</ap:Lines>
+  <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8639</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8378</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>