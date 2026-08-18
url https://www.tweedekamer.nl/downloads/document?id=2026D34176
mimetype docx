--- v0 (2026-07-01)
+++ v1 (2026-08-18)
@@ -1,2650 +1,10176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E14F31" w:rsidRDefault="00E14F31" w14:paraId="5783B064" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk232602670" w:id="0"/>
+    <w:p w:rsidRPr="00630270" w:rsidR="00630270" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7D56DBBD" w14:textId="6C6C04C9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Begrotingsraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00630270" w:rsidP="00630270" w:rsidRDefault="00630270" w14:paraId="5B916CAC" w14:textId="44307DF5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>204</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00630270" w:rsidP="00630270" w:rsidRDefault="00630270" w14:paraId="75CF2892" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00630270" w14:paraId="55B0CE4E" w14:textId="4252A570">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Op 10 juni jl. presenteerde de Europese Commissie (de Commissie) het voorstel voor de Europese begroting 2027.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Via deze brief informeer ik uw Kamer over de inhoud van het voorstel, de gevolgen voor de raming van de Nederlandse EU-afdrachten, de Nederlandse inzet, het proces en het krachtenveld. Hiermee vervangt deze Kamerbrief, zoals gebruikelijk, het BNC-fiche over dit voorstel. Daarnaast presenteerde op 10 juni jl. de Commissie ook de jaarlijkse technische aanpassing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D35E6">
-[...33 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van het Meerjarig Financieel Kader (MFK 2021-2027), conform artikel 4 van de MFK-verordening.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze brief ga ik ook in op de inhoud van deze mededeling en de gevolgen daarvan voor de raming van de Nederlandse EU-afdrachten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="19309239" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00630270" w14:paraId="77664123" w14:textId="51550073">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidR="00283876">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6D74BB4F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3242B651" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7382F22A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00630270" w:rsidP="00630270" w:rsidRDefault="00630270" w14:paraId="57ADD4E5" w14:textId="0B156886">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0610E1BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="50B0A251" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderstaand wordt ten eerste het Commissievoorstel voor de Europese begroting 2027 toegelicht, en wordt vervolgens de Nederlandse inzet ten aanzien hiervan, alsmede het verdere proces geschetst. Daarnaast worden enkele technische mutaties in de begroting 2027 toegelicht, en worden de gevolgen van zowel het Commissievoorstel als van deze wijzigingen getoond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="234FE009" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4A526E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commissievoorstel Europese begroting 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="575C2A79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel voor de Europese begroting 2027 betreft de laatste jaarbegroting binnen het huidige Meerjarig Financieel Kader (hierna: MFK). De Europese Commissie (hierna: Commissie) stelt een totaalomvang (inclusief speciale instrumenten) voor van circa 200 miljard euro aan vastleggingen. Dit zijn de wettelijke of contractuele verplichtingen die worden aangegaan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De betalingen – de kasuitgaven volgend uit vastleggingen – bedragen 212 miljard euro (zie tabel 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="05D637A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0621D764" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het totaal aan vastleggingen is vergelijkbaar met de jaarbegroting 2026. Het totaal aan betalingen ligt iets hoger dan vorig jaar. Deze stijging wordt, net als vorig jaar, voornamelijk gedreven door de beleidscyclus van met name cohesieprogramma’s die, na de vertraging in de uitvoering in de eerste jaren van het MFK, nu tot betaling komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5B50C303" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="44561FF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De onderstaande tabel 1 geeft een overzicht van de voorgestelde vastleggingen, betalingen en marges in totaal en per begrotingscategorie en laat de verschillen met de Europese begroting van 2026 zien.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3714D9FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9060" w:type="dxa"/>
+        <w:tblInd w:w="2" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3441"/>
+        <w:gridCol w:w="861"/>
+        <w:gridCol w:w="75"/>
+        <w:gridCol w:w="936"/>
+        <w:gridCol w:w="937"/>
+        <w:gridCol w:w="72"/>
+        <w:gridCol w:w="864"/>
+        <w:gridCol w:w="146"/>
+        <w:gridCol w:w="790"/>
+        <w:gridCol w:w="83"/>
+        <w:gridCol w:w="855"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="0E4B4481" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9060" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="35FB8C89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tabel 1: Commissievoorstel EU-begroting 2027 (in miljoenen euro, lopende prijzen)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="495103B6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="788FCF71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1871" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4016264D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CIE-voorstel 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2019" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2CC82261" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Begroting 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="14DBA4E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verschil %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="7A3689E1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="44082AE5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="08625B80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vastl.*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="405CFBD7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bet.**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1009" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4A3645BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vastl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1F1E4D50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="873" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6888ADE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vastl.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5E839D4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bet.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="1D5A889B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1954870F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Begrotingscategorieën</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5ACE09EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2D5F2A14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="36DE1376" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="009D79AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3451933A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3889E672" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="78C01701" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="353774BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H1. Interne markt, innovatie en digitaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2B85FC48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21.902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4E2C2189" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0E0F5446" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22.163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7D20AA30" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="692DEC72" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-1.2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="21D4B8BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-2,1%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="3836540D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7C3F743A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H2. Cohesie, veerkracht en waarden</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="295AC072" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>75.761</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="19959422" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>81.850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1A60911B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>71.651</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="05AB677E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78.528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1BAE0679" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7E3AFE2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4,2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="7CE40098" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="17433DAF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H3. Landbouw en milieu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="09A21694" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57.236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2A48E17E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>61.455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="48FF5B51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>56.969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="075F0347" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>55.217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="630D6DE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="153DBF63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="43295777" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="51F7B9EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H4. Migratie en grensmanagement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="27A4E343" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.789</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7BAF4838" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0E72861B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5A8F73BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4C579012" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="563ED2C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="09AE4B31" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="240D4008" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H5. Veiligheid en defensie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2B5E378B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="588591A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1731C2C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.814</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6B0A49F2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="04C3BA36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="63CB4F4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-1,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="7A047BCE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7E8740D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H6. Extern beleid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="25CF27C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.468</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="17352B66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6DCEAD70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2CE0832C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3C14EE99" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-0,8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0A124598" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="68E20289" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="190E98C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>H7. Administratieve uitgaven</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6006F4F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.659</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="05F05AD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.659</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="70D97292" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.281</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="610D3908" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.281</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5351DA9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="063CE320" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="0D137D38" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="41883FA6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ukraine Support Loan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="22FEA324" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1DC55BC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="375E572E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3943458B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="64CFCA6C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="129584C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="37C4DB09" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3FB7864A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>[A] Totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7EA7A084" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>194.031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7FC5EDC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>203.718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="673FAEA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>187.496</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="111C21E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>193.073</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7F4D373D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="504D1253" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5,5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="7B1CC829" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1613BCCB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[B] Waarvan inzet speciale instrumenten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0E3E6707" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.747</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0B0342A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="171FA7C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3473505C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="46DEAA92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="67427203" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="63A7159A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1A37BC64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flexibiliteitsinstrument</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="67430697" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1160CCE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="49A0E7DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3CEC33D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4C8CE903" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="54D3FD3E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="6DA061AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1BF4AC3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Single Margin Instrument</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="148033DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.297</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="15529CB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1D532D37" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>751</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1AFA5FD0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="123A7752" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="68004693" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="1A8BBCD6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3CCFEF62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EURI-instrument</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="101F4BA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1BA649B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.460</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5565E716" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="415F2463" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7A03CB4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7E9AFA92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="5BFFE746" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7DD812B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[C] Marge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6552E06D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>477</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3778AFCE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2BFD557E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>276</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="30C58C94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.431</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="25AEE062" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="40E2E88B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="35768A76" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="03584CEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[D] Totaal MFK-plafond (A-B+C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6D8B505F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>188.761</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="14974287" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>199.711</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="09DFEBD2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>182.866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6E66824C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>201.170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6DA1817D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="67F17731" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="0A0A5103" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="168"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1FAAADC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[E] Thematische speciale instrumenten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="71D98E1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="422E2B81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0047D19A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.716</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5E40BD56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="74AC7584" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1725390C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="001763E3" w14:paraId="6F2E6332" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3442" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="48D296CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Totaal uitgaven (A+E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="51EF8DC9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>199.905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6E1F4004" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>211.975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3FE7DE27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>193.212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3D424C05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>198.096</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="936" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="336B2B17" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="937" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3160F1F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7,0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="61A05B4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* Vastleggingen, wettelijke (of contractuele) verplichtingen die worden aangegaan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5FDB15E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>**Betalingen, de kasuitgaven, volgend uit vastleggingen (betalingen kunnen ook voortkomen uit vastleggingen van eerdere jaren).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="72E40798" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="310459C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Commissievoorstel bedraagt zowel de vastleggingenmarge als de betalingenmarge circa 0,5 miljard euro (zoals te zien in onderdeel C </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in tabel 1). Door de volledige inzet van speciale instrumenten is de resterende flexibiliteit in de begroting voor 2027 zeer beperkt. Daarmee zijn er weinig mogelijkheden om in te spelen op onvoorziene omstandigheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0EF47E4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="549E68D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het Commissievoorstel voor de Europese begroting 2027, alsook de technische aanpassing (zie verderop in de brief een toelichting daarop) heeft impact op de raming van de Nederlandse EU-afdrachten. Een totaalbeeld is weergegeven in een aparte paragraaf op pagina 7 van deze brief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5C285578" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de volgende paragrafen worden de hoofdpunten van het Commissievoorstel per begrotingscategorie van het MFK toegelicht. Een toelichting op de begrotingscategorieën – o.a. welke programma’s eronder vallen - vindt u in de bijlage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1263CF3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1A120731" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H1) Interne markt, innovatie en digitaal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="40AAA6D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze begrotingscategorie daalt in de ontwerpbegroting 2027 licht ten opzichte van 2026. Dit is grotendeels te verklaren door het ritme van de afgesproken MFK-plafonds. Nieuw in 2027 is het ophogen van de budgetten voor de anti-witwas autoriteit (AMLA) en de nieuwe Europese douaneautoriteit (EUCA). Ook de financiering van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Chips Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt gecontinueerd als onderdeel van de bredere inzet op economische soevereiniteit en technologische autonomie. Zoals overeengekomen in de ‘Omnibus II’ aanpassing van de InvestEU-verordening wordt de InvestEU-garantie met 2,9 miljard euro opgehoogd (met een provisie van 1,2 miljard euro). Deze ophoging wordt gefinancierd met middelen die zijn teruggevloeid uit het Europees Fonds voor Strategische Investeringen (EFSI) en andere financieringsinstrumenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6DCF36E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="41795F75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H2) Cohesie, veerkracht en waarden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="684FDFF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In de grootste begrotingscategorie van de EU-begroting stijgt het aantal vastleggingen en betalingen ten opzichte van eerdere jaren. Deze betalingen volgen na achterblijvende betalingen in de afgelopen jaren. Het is gebruikelijk dat het merendeel van de betalingen voor het cohesiebeleid in de tweede helft van het MFK wordt gedaan, en dat is ook in deze MFK-periode het geval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5B4F3BF3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="09BBCED8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze begrotingscategorie vallen ook de kosten voor de financiering van rentekosten voor de leningen die zijn aangegaan in het kader van het Europees Herstelinstrument (NGEU). Door de rentestijging sinds 2022 zijn de rentekosten hoger dan voorzien, waardoor het oorspronkelijke budget zoals opgenomen in de MFK-verordening niet voldoet. In de tussentijdse MFK-herziening van 2024 is een cascademechanisme geïntroduceerd ter dekking van de kostenoverschrijdingen van de rentekosten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het cascademechanisme werkt volgens een vaste volgorde. In de eerste stap wordt het reeds begrote budget voor de rente (EURI-line) gebruikt. In stap twee is overeengekomen dat circa 50% van de overschrijding van het begrote budget wordt gedekt door herprioriteringen binnen de begroting en de inzet van de speciale instrumenten bij het MFK. Het overige deel kan worden gedekt met het EURI-instrument waarbij decommiteringen opnieuw worden ingezet. Dit zijn eerdere vastleggingen die uiteindelijk toch niet tot betaling zijn gekomen. Indien er onvoldoende decommiteringen zijn dragen de lidstaten daarbovenop extra bij om de overschrijding te dekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="04FAE7B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="289860FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De geraamde rentekosten voor NGEU in 2027 bedragen 9,9 miljard euro. Het reeds begrote budget is 5 miljard euro. Dit betekent een kostenoverschrijding van 4,9 miljard euro. De Commissie stelt voor deze kostenoverschrijding voor 50% te financieren via de marge uit begrotingscategorie 2b (0,5 miljard euro) en het Flexibiliteitsinstrument (1,9 miljard euro). De overige 50% wordt gefinancierd vanuit het EURI-instrument (2,5 miljard euro) door middel van het opnieuw inzetten van decommiteringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="78CD1635" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6ED9E2B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H3) Landbouw en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="37DB833D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gemeenschappelijk landbouwbeleid van de EU wordt betaald vanuit deze begrotingscategorie. Het voorziene budget voor het Europees Landbouwgarantiefonds (ELGF), waarbij boeren onder voorwaarden inkomenssteun ontvangen, is 40,6 miljard euro voor 2027 in zowel vastleggingen als betalingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7B467F44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5A8D582D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een ander groot fonds in deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>begrotingscategorie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het Europees Landbouwfonds voor Plattelandsontwikkeling (ELFPO). Vanuit dit fonds komen middelen voor structurele veranderingen in plattelandsgebieden, onder meer om bij te dragen aan een duurzaam beheer van natuurlijke hulpbronnen in het kader van de groene transitie. Het budget voor 2027 is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13,4 miljard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>euro in vastleggingen (een stijging van 0,6% ten opzichte van 2026) en 15,7 miljard euro in betalingen (een stijging van 37% ten opzichte van 2026). Deze forse toename in de betalingen is het gevolg van het uitvoeringsritme van dit deel van de Europese begroting. In eerdere jaren zijn veel vastleggingen gedaan die nog niet in hetzelfde jaar tot betaling kwamen. Deze programma's zijn nu meer op gang gekomen, waardoor de betalingen toenemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7B7C9594" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="758349CC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Daarnaast draagt het Innovatiefonds 5,6 miljard euro bij aan de prioriteiten van de begrotingscategorie 3. Dit wordt gefinancierd met inkomsten uit het EU-ETS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="48B2FAD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="154DDAF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H4) Migratie en grensmanagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="66D59C1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk170211885" w:id="0"/>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de tussentijdse MFK-herziening van 2024 is 2 miljard euro aan extra middelen vrijgemaakt voor migratie en grensmanagement voor de periode 2025-2027. De Commissie stelt voor om hiervan in 2027 1,2 miljard euro in te zetten voor de implementatie van het nieuwe asiel- en migratiepact. De uitgaven aan het Europese grens- en kustwachtagentschap Frontex stijgen, aangezien Frontex naar verwachting haar volledige capaciteit behaalt in 2027. Dit is conform uitbreiding mandaat van Frontex, en behelst o.a. het vast in dienst nemen van grensbewakers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2BD28D01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="477826FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H5) Veiligheid en defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="677CD0FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van veiligheid en defensie zijn de afgelopen jaren verschillende programma’s aangenomen en versterkt. Het Europees Defensiefonds is in het kader van de tussentijdse MFK-herziening van 2024 bijvoorbeeld opgehoogd met 1,5 miljard euro, waarvan 375 miljoen in 2027. Daarnaast is het nieuwe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Defence Industry Programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EDIP) van start gegaan, inclusief het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ukraine Support Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 300 miljoen euro ter versterking van de Oekraïense defensie-industrie. De Commissie stelt een budget voor van 844 miljoen euro in vastleggingen voor EDIP in 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3A6A5745" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1CA2D859" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H6) Extern beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2E527F7D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Door een overschot aan voorzieningen bij het oude Europees Fonds voor Duurzame Ontwikkeling (EFSD) voegt de Commissie 503 miljoen euro toe aan de marge van de begrotingscategorie extern beleid voor 2027. De Commissie stelt voor om deze marge te gebruiken voor het betalen van de rentesubsidie in het kader van de steunlening aan Oekraïne van 90 miljard euro (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ukraine Support Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – USL). De kosten van de rentesubsidie voor deze lening worden voor 2027 geschat op 1,2 miljard euro en de Commissie wil hiervoor de marge uit begrotingscategorie 6 en bestaande speciale instrumenten gebruiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierdoor is het niet nodig om het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ukraine Support Loan Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in te zetten, wat als achtervang dient indien het niet mogelijk zou zijn de rentesubsidie volledig te dekken binnen de EU-begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2DF197E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="285C78CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast bevat het voorstel van de Commissie in het kader van de bestaande Oekraïne-faciliteit een budget voor van 4 miljard euro aan niet-terugbetaalbare steun en 2,2 miljard aan leningen voor 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7E92C65B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5FD07D41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H7) Administratieve uitgaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5C620B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onder de begrotingscategorie administratieve uitgaven vallen onder andere de personeelskosten van de Europese instellingen, de pensioenen en de Europese scholen. Ten opzichte van 2026 stelt de Commissie een stijging voor van 2,9%. De Commissie geeft daarbij aan voor de jaarbegroting 2027 voor 0,7 miljard euro gebruik te willen maken van het Enkelvoudige marge-instrument (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Single Margin Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; SMI). Ook in 2025 en 2026 is gebruik gemaakt van het SMI om deze begrotingscategorie te financieren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3861A0AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="145DC3C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met dit voorstel blijft de Commissie binnen de principes van stabiele personeelsbezetting en de maximale 2% toename van niet-salaris gerelateerde uitgaven. De hierboven genoemde stijging van 2,9% wordt opwaarts beïnvloed door andere factoren, die geen betrekking hebben op de niet-salaris gerelateerde uitgaven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6C2C3BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7801DC02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie geeft zoals gebruikelijk aan dat de aannames voor administratieve uitgaven, met name t.o.v. inflatie, koopkracht en pensioenen bij het wijzigingsvoorstel in oktober worden geactualiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7A623E9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="26094A61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beoordeling voorstel en Nederlandse inzet EU-jaarbegroting 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4D774560" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nederland zet in op een prudente, realistische en moderne Europese begroting, waarin de afspraken uit het MFK-akkoord en de MFK-herziening gerespecteerd worden. De prioriteiten uit het Commissievoorstel weerspiegelen de uitdagende geopolitieke situatie en komen grotendeels overeen met de inhoudelijke Nederlandse beleidsdoelstellingen voor het lopende MFK: defensie en veiligheid, migratie, onderzoek en innovatie en de groene en digitale transities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="73AD616B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5D7F3523" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de onderhandelingen over de jaarbegroting in de Raad zal Nederland prioriteit geven aan het binnen de begroting dekken van de gestegen rentekosten voor NGEU in de context van het EURI-cascademechanisme en van de rentesubsidie van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukraine Support Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(USL), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>omdat deze kosten anders betaald moeten worden door extra afdrachten van de lidstaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het voorstel van de Commissie voldoet aan de afspraak uit de tussentijdse MFK-herziening van 2024 om 50% van de kostenoverschrijding van de NGEU rentekosten te dekken met herprioriteringen en de inzet van speciale instrumenten. Het voorstel bevat echter geen herprioriteringen en de 50% wordt volledig gedekt door de inzet van de beschikbare marge en het Flexibiliteitsinstrument. Nederland zal in de onderhandelingen over de Raadspositie inzetten op het deels dekken van de kostenoverschrijding via herprioriteringen om de inzet van speciale instrumenten te beperken en extra afdrachten van de lidstaten te voorkomen, waarbij Nederlandse beleidsprioriteiten (defensie en veiligheid, migratie, onderzoek en innovatie) zoveel mogelijk worden ontzien van herprioritering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="742675E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0284FD60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het voorstel van de Commissie voldoet ook aan de verklaring van Nederland en gelijkgestemde lidstaten van april jl. om de rentesubsidie voor de USL volledig binnen de Europese begroting te dekken, waardoor de inzet van het speciaal gecreëerde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukraine Support Loan Instrument </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dat als backstop zou kunnen fungeren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niet nodig zal zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het bedrag wordt echter bijna volledig gedekt door inzet van overgebleven marges uit eerdere jaarbegrotingen en door inzet van het SMI en flexibiliteitsinstrument. Nederland zal ook hier inzetten op herprioriteringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="42F90E09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="679C5805" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland heeft zich samen met een brede groep gelijkgestemden landen in de afgelopen jaren doorgaans hard gemaakt voor voldoende flexibiliteit binnen de begroting, om te kunnen reageren op onvoorziene omstandigheden gedurende het jaar. Dit jaar is de resterende flexibiliteit in het voorstel beperkt, namelijk 0,5 miljard euro. Dit is op zich begrijpelijk, omdat de beschikbare vrije ruimte wordt ingezet voor het dekken van de rentekosten voor NGEU en USL. Nederland zal in de onderhandelingen over de Raadspositie inzetten op het beperken van de inzet van speciale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">instrumenten en het vinden van herprioriteringen voor het dekken van de rentekosten, teneinde de resterende flexibiliteit te vergroten om ruimte te houden voor onvoorziene omstandigheden gedurende het begrotingsjaar. Indien dit leidt tot genoeg flexibiliteit, bovenop de noodzakelijke marge, zal Nederland inzetten op vervroegde aflossing van NGEU om zo de druk op het volgende MFK te verminderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="73E9A61C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="65966865" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot is Nederland kritisch op het voorstel om het SMI in te zetten voor de administratieve uitgaven onder begrotingscategorie 7. Nederland erkent daarbij wel dat het handelingsperspectief om op administratieve uitgaven te bezuinigen beperkt is, aangezien dit juridisch verplichte kosten zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="562FDE01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0564BB1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Proces en krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="046AE67C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conform artikel 314 van het werkingsverdrag van de Europese Unie, onderhandelt de Raad eerst over een Raadspositie over de Europese begroting 2027. Naar verwachting zal de Raad halverwege juli een Raadspositie bereiken. Het Europees Parlement (EP) zal in september een positie innemen. Vervolgens dient de Raad overeenstemming te bereiken met het EP. Hiertoe dient de jaarlijkse conciliatieperiode, die eindigt met een Ecofin-begrotingsraad in november 2026. Daarvoor publiceert de Commissie in oktober naar verwachting nog een wijzigingsvoorstel van de begroting voor 2027 met een actualisatie van de ramingen. Voorafgaand aan de Begrotingsraad wordt uw Kamer geïnformeerd over dit wijzigingsvoorstel, de Nederlandse inzet en, na afloop, over het resultaat. De Raad stemt met gekwalificeerde meerderheid over de EU-begroting en het EP met gewone meerderheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1418D733" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="18048331" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat betreft het krachtenveld zijn er meerdere lidstaten die, zoals Nederland, inzetten op een prudente en moderne begroting met voldoende flexibiliteit onder de MFK-plafonds. Er zijn ook meerdere lidstaten die over het algemeen voorstander zijn van een grotere begroting (met name wat betreft de betalingen) die de plafonds van het MFK benadert. Het Europees Parlement zet normaliter in op een begroting die volledig aansluit bij de plafonds uit het MFK, en dus niet of zeer beperkt voorziet in marges voor onvoorziene gebeurtenissen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0029A31B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5862EE0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Technische aanpassing MFK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6652EE6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast de jaarbegroting 2027 presenteerde de Commissie op 10 juni jl. de jaarlijkse technische aanpassing van het MFK van 2021-2027, conform artikel 4 van de MFK-verordening. In deze jaarlijkse technische aanpassing van het MFK past de Commissie de plafonds van het MFK aan op een aantal punten. Zo worden de MFK-plafonds door de Commissie geactualiseerd met de standaard afgesproken MFK-deflator van 2%. Dit is in de raming van de Nederlandse afdrachten reeds verwerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="16915F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="620D83E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast worden ook de speciale instrumenten en de boete-opbrengsten geactualiseerd. Dit heeft gevolgen voor het MFK-betalingenplafond. Aangezien de raming van de Nederlandse EU-afdrachten gebaseerd is op het MFK-betalingenplafond plus de maximale omvang van de speciale instrumenten, wijzigt ook de raming van de Nederlandse EU-afdrachten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3B899FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="29C0F9D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Voor wat betreft de technische aanpassing is er geen vervolgproces. De Commissie heeft conform artikel 4 van de MFK-verordening de Raad en het EP geïnformeerd, die hierbij geen beslissingsbevoegdheid hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6B3C5B3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0584C8E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boete-opbrengsten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="521BA061" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In artikel 5 van de MFK-verordening is vastgelegd dat in de periode 2022-2027 jaarlijks een bedrag gelijk aan de opbrengsten uit mededingingsboetes van twee jaar geleden (voor 2027 dus de boete-opbrengsten uit 2025) worden toegevoegd aan de Europese begroting en de MFK-uitgavenplafonds. Het maximumbedrag dat mag worden toegevoegd is 11 miljard in prijzen 2018. Deze opbrengsten worden volgens een verdeelsleutel over bepaalde MFK-programma’s verdeeld, zoals vastgelegd in Annex II van de MFK-verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="08E48302" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="41828811" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie actualiseert in de technische aanpassing nu het cijfer voor 2027. Het gevolg hiervan is dat de raming van de Nederlandse bni-afdracht met 69 miljoen euro naar beneden wordt bijgesteld in 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="47AAD1B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7F3B1AC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpassing plafond SMI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="197F86A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In artikel 4 van de MFK-verordening is vastgelegd dat in de periode 2022-2027 ieder jaar in de technische aanpassing het MFK-uitgavenplafond opgehoogd mag worden met de ongebruikte betalingen onder het SMI van het jaar daarvoor (tot een bepaald maximum). In de MFK-herziening van 2024 is afgesproken dat het ongebruikte deel van het SMI van 2025 opgeteld mag worden bij de maximale inzet van het SMI in 2026. Hiervoor was in de raming van de Nederlandse afdrachten een inschatting gemaakt. In de technische aanpassing van 2026 is duidelijk hoeveel er resteert in het SMI van 2025 en doorgeschoven mag worden naar 2026 en 2027. De SMI inzet voor 2027 ligt circa 359 miljoen lager dan eerder in de raming werd voorzien. Het maximale bedrag voor 2027 is in de raming naar beneden bijgesteld. Dit heeft als gevolg dat de raming van de Nederlandse bni-afdrachten naar beneden wordt bijgesteld met 22 miljoen euro in 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4C5DBBC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="42F914C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanpassing van speciale instrumenten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="689F40E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De speciale instrumenten boven de MFK-plafonds zijn bedoeld om te reageren op onvoorziene omstandigheden en bieden additionele flexibiliteit. In de technische aanpassing worden de uitgavenplafonds van de speciale instrumenten door de Commissie geactualiseerd met de standaard afgesproken MFK-deflator van 2%. Dit is in de raming van de Nederlandse afdrachten reeds verwerkt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4089CE9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="01C817B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie stelt voor om ruim 2 miljard euro vanuit het Flexibiliteitsinstrument in te zetten in 2027, door ongebruikte middelen van dit instrument uit eerdere jaren door te schuiven naar 2027. Daarmee is de inzet van het Flexibiliteitsinstrument hoger dan eerder in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de raming van de Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afdrachten voorzien. Het opwaartse effect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hiervan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>op Nederlandse bni-afdracht is 27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miljoen euro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="744236D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2B3EF03D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het subsidiedeel van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oekraïne-faciliteit houdt de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse raming rekening met het jaarlijkse maximumbedrag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat in een bepaald jaar beschikbaar mag worden gesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van 5 miljard euro. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie stelt voor om 1,4 miljard euro niet benutte middelen uit eerdere jaren door te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>schuiven naar de Oekraïne-faciliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit leidt tot een opwaarts effect van 87 miljoen euro in 2027 op de raming van de Nederlandse bni-afdracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="289310A1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2CF1BA5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als laatst wordt, zoals eerder benoemd, de helft van de kostenoverschrijding van de rentekosten van NGEU gefinancierd door het opnieuw inzetten van decommiteringen (EURI). Dit zijn middelen die eerder niet tot betaling zijn gekomen. Dit bedraagt 2,5 miljard euro en wordt bovenop de MFK-plafonds gefinancierd. Hiermee werd in de raming van de Nederlandse EU-afdrachten nog geen rekening gehouden omdat nog onvoldoende cijfers beschikbaar waren over de omvang van de betalingen in 2027. De Nederlandse bni-afdracht wordt hierdoor met 153 miljoen euro naar boven bijgesteld in 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="508785BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7A22521D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overzicht gevolgen voor de raming van de Nederlandse afdrachten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="11B5140E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De voorgestelde betalingen in de Europese jaarbegroting 2027 hebben impact op de raming van de Nederlandse afdrachten, omdat het voorgestelde betalingenniveau hoger ligt dan voorzien in de huidige raming van de afdrachten (stand Voorjaarsnota 2026). Het betreft vooralsnog een door de Commissie voorgesteld betalingenniveau. De Raad en het Europese Parlement zullen zich hiertoe verhouden en hierover in november een akkoord bereiken. Het Commissievoorstel voor de jaarbegroting van 2027 bevat informatie over bijvoorbeeld de overige ontvangsten van de Unie en de bni-korting. Dit heeft gevolgen voor de raming van de EU-afdrachten, en deze zullen naar verwachting niet meer wijzigen in de verdere onderhandelingen. Daarom worden deze nu verwerkt in de Ontwerpbegroting 2027 van het Ministerie van Buitenlandse Zaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6ACF17C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="25CF2992" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wijzigingen aan de inkomstenkant, waaronder de actualisatie van de overige ontvangsten(bijdrage Verenigd Koningrijk, financiële- en administratieve ontvangsten en ontvangsten van derde landen)en de bni-kortingen leiden eveneens tot een verandering van de raming van de Nederlandse afdrachten. Deze worden hieronder kort toegelicht, waarna een overzicht van alle mutaties in tabel 2 wordt gepresenteerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="177A9398" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="547CE19E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overige ontvangsten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="55E85B77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De overige ontvangsten vallen voor 2027 hoger uit dan waar de raming van de Nederlandse EU-afdrachten rekening mee werd gehouden. Dit heeft als gevolg dat de raming van de Nederlandse bni-afdracht naar beneden wordt bijgesteld met 24 miljoen euro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4E09C1BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="675A63DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijstelling bni-korting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="11B657A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ieder jaar worden de kortingen die Nederland en enkele andere lidstaten krijgen op de bni-afdracht geactualiseerd op basis van de meest recente deflator voor het bbp die beschikbaar is wanneer de ontwerpbegroting wordt opgesteld, zoals vastgelegd in het eigenmiddelenbesluit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit leidt tot een hogere bruto-korting voor Nederland en daarmee lagere raming van de Nederlandse bni-afdracht van 24 miljoen euro in 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5B87FF93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0B64831F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="1985"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="6783F331" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E79"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2A06F223" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk233104404" w:id="1"/>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tabel 2: Gevolgen voor de raming van de NL-afdrachten (in miljoenen euro; + is saldoverslechterend) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="1CADFECF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4C158DC5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="71EC98C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="7515E683" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5A15100F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaarbegroting 2027 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="03D5E26B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="64393256" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EURI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="014D0C1A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="524F104E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3F5BD35A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oekraïnereserve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="40C7F6AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="425D3BE3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3E3168C9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actualisatie overige ontvangsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="088DC8CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="0CC0736D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0DCF3E06" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Actualisatie kortingscijfers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="628B1563" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="0A927D4E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4E18C4C2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="27412E1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="494ECA7E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="30DDD55B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technische aanpassing </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="38701CBA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6EBB13B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Boete-inkomsten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="19F072C8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- 69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="79E9CC1B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="400ADCA5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SMI-plafond</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7BBF6DF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>- 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="278FBF08" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="194816EE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Flexibiliteitsinstrument</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7DA46A52" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00630270" w:rsidR="00283876" w:rsidTr="00630270" w14:paraId="1FAF4844" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="50A05778" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="32486DF6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00630270">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="227420A3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5C14CF13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In totaal worden de Nederlandse afdrachten in 2027 met 128 mln. opwaarts bijgesteld. De mutaties worden verwerkt in de Ontwerpbegroting 2027 van het ministerie van Buitenlandse Zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="2558FF25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6240EFDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00630270" w:rsidP="00630270" w:rsidRDefault="00630270" w14:paraId="49ED9445" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6C332367" w14:textId="2A48E7B3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Annex – toelichting begrotingscategorieën </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="00E22188" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7E2CFC4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H1) Interne markt, innovatie en digitaal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1ED80206" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De eerste begrotingscategorie betreft voornamelijk investeringen in de versterking en modernisering en vergroening van de Europese economie. Programma’s als Horizon Europe, InvestEU en Digital Europe dragen hier aan bij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5FD25C58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="242D96B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H2) Cohesie, veerkracht en waarden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="03FB3F1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Begrotingscategorie 2 is in omvang de grootste begrotingscategorie van het MFK. In de begroting wordt onderscheid gemaakt tussen twee onderdelen: subcategorie 2a Economische, sociale en territoriale cohesie en subcategorie 2b Veerkracht en waarden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="58B07567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2a Economische, sociale en territoriale cohesie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0494C9A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het cohesiebeleid, dat onder begrotingscategorie 2a valt, wordt voornamelijk uitgevoerd via drie fondsen: het Europees Fonds voor Regionale Ontwikkeling (EFRO), het Europees Sociaal Fonds+ (ESF+), en het Cohesiefonds (CF). Dit beleid heeft als doel om economische en sociale verschillen tussen regio’s binnen de EU te verkleinen. Dit gebeurt op verschillende terreinen; van het bijdragen aan huishoudens voor verduurzaming tot het bieden van ondersteuning op de arbeidsmarkt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5B0918AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2b Veerkracht en Waarden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0704C593" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onder begrotingscategorie 2b vallen onder andere de programma’s die zijn opgezet in reactie op de Covid-19-pandemie, zoals de Herstel- en Veerkrachtfaciliteit en REACT-EU. De rentebetalingen voor de leningen voor de financiering van het Europees Herstelinstrument (NGEU) vallen ook onder deze begrotingscategorie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5D1C3D44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1F6741A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast bevat deze categorie een aantal programma’s en agentschappen ter versterking van de sociale cohesie en de waarden van de EU zoals Erasmus+ maar ook het gezondheidsprogramma EU4Health en het mechanisme voor civiele bescherming (UCPM) vallen hieronder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="574D94DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="56546774" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H3) Landbouw en milieu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7F11BB6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Begrotingscategorie 3 is gericht op een veilige voedselvoorziening van hoge kwaliteit, door middel van modern landbouw-, visserij- en maritiem beleid. Het bevat onder andere het Programma voor het Milieu en Klimaatactie (LIFE), het fonds voor Rechtvaardige Transitie (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Just Transition Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; JTF) en de strategische GLB-plannen van de afzonderlijke lidstaten. Sinds 2023 voorziet de begrotingscategorie ook in financiering voor het EU-mechanisme voor een ‘CO2-grensheffing’ (CBAM), dat als overkoepelende doelstelling heeft de klimaatverandering aan te pakken door de uitstoot van broeikasgassen in de EU en mondiaal terug te dringen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6650798C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3853E32D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het herziene en gemoderniseerde Gemeenschappelijk Landbouwbeleid (GLB) is in 2023 van start gegaan. Het GLB omvat twee fondsen, het Europees Landbouwgarantiefonds (ELGF) en het Europees Landbouwfonds voor Plattelandsontwikkeling (ELFPO). Het ELGF is met name bedoeld om boeren onder voorwaarden van inkomenssteun, steun te voorzien voor het uitvoeren van ecoregelingen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">marktgerelateerde steun. Het ELFPO steunt structurele veranderingen in plattelandsgebieden, onder meer om bij te dragen aan een duurzaam beheer van natuurlijke hulpbronnen in het kader van de groene transitie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="053EFDBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5C98B43E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H4) Migratie en grensmanagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="69478909" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De begrotingscategorie migratie en grensmanagement bevat alle uitgaven die gerelateerd zijn aan het beschermen van de buitengrenzen van de EU. Hieronder vallen bijvoorbeeld het fonds voor Geïntegreerd Grensbeheer (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Integrated Border Management Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; IBMF) en uitgaven ter ondersteuning van de lidstaten op het gebied van asiel en migratie via het fonds voor Asiel, Migratie en Integratie (AMIF). Onderdeel van het fonds voor Geïntegreerd Grensbeheer is het instrument voor Grensbeheer en Visa (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Border Management and Visa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; BMVI). Het overgrote deel van de middelen onder deze begrotingscategorie valt onder gedeeld beheer. Ook vallen het Europese grens- en kustwachtagentschap Frontex en het Europees Ondersteuningsbureau voor Asielzaken (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Asylum Support Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; EASO) onder deze begrotingscategorie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7861084A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3D87FFE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H5) Veiligheid en defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="25715F65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De begrotingscategorie veiligheid en defensie is gericht op het bewaken van de veiligheid van burgers binnen de grenzen van de Unie via het fonds voor Interne Veiligheid (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Internal Security Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; ISF) en samenwerking tussen de lidstaten op het gebied van rechtshandhaving via het agentschap Europol. Daarnaast richt deze begrotingscategorie zich op het ontwikkelen van defensiecapaciteiten via het Europees Defensiefonds (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>European Defence Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; EDF) en het versterken van de Europese infrastructuur ter bevordering van militaire mobiliteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="09655FB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1114AD0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H6) Extern beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="613F4B1F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De begrotingscategorie extern beleid omvat verschillende financieringsinstrumenten om het externe optreden van de EU te financieren. Hieronder valt bijvoorbeeld het instrument voor nabuurschapsbeleid, ontwikkeling en internationale samenwerking (NDICI), het instrument voor humanitaire hulp (HUMA), pre-toetredingssteun (IPAIII) en voor landen en gebieden overzee (OCT) onder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5431D314" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="167B98E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H7) Administratieve uitgaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1EA5D2AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onder de begrotingscategorie administratieve uitgaven vallen onder andere de personeelskosten van de Europese instellingen, de pensioenen en de Europese scholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5A8FFAE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6098873E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speciale thematische instrumenten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="568938E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De speciale thematische instrumenten zijn bedoeld om adequaat te kunnen reageren op onvoorziene omstandigheden gedurende een begrotingsjaar. Deze instrumenten worden ingezet buiten de MFK-plafonds, maar zijn wel onderdeel van de MFK-verordening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6957E408" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="6BD3EE01" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Europees Globaliseringsfonds (EGF) financiert eenmalige assistentie in de vorm van opleiding en begeleiding naar nieuw en/of vervangend werk voor personeel dat door grote herstructureringen als gevolg van globalisering werkloos raakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3C5E9A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="144D3C90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Europese Solidariteitsreserve verleent steun aan getroffen landen en regio’s die binnen het Solidariteitsfonds van de Europese Unie (SFEU) vallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="72192B17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="4A96F5D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brexit Adjustment Reserve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BAR) is gericht op het verminderen van nadelige gevolgen van Brexit in de zwaarst getroffen lidstaten en sectoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1C61DC8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7156BD79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oekraïnereserve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="27AFCA43" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Oekraïnereserve is bedoeld om stabiele, niet-terugbetaalbare steun aan Oekraïne te bieden in de periode 2024-2027. Deze steun heeft betrekking op alle drie de pijlers van de Oekraïne-faciliteit, zijnde macro-financiële steun gekoppeld aan het Oekraïneplan, het Oekraïne Investeringskader en pre-toetredingssteun en capaciteitsopbouw, evenals de administratieve lasten van de faciliteit. Het totaalbedrag voor de periode 2024-2027 is maximaal 17 miljard euro aan subsidies. De vastleggingen en de betalingen worden jaarlijks gemobiliseerd, waarbij het jaarlijks maximumbedrag 5 miljard euro is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="1DEF3732" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7D253E3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>European Union Recovery Instrument (EURI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="18D1E2DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het EURI-instrument is overeengekomen in de MFK-herziening. Het instrument kan worden gebruikt voor de financiering van de overschrijding van de oorspronkelijk in het MFK-geraamde rentekosten, die voortkomen uit leningen die de Commissie namens de Unie is aangegaan voor het herstelinstrument NGEU. Door de rentestijging sinds 2022 zijn de rentekosten hoger dan voorzien, waardoor het oorspronkelijke budget zoals opgenomen in de MFK-verordening niet voldoet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="46F8E205" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5503BA53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de MFK-herziening is een cascademechanisme geïntroduceerd ter dekking van de kostenoverschrijdingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het cascademechanisme werkt volgens een vaste volgorde. In de eerste stap wordt het reeds begrote budget voor de rente (EURI-line) gebruikt. In stap twee is overeengekomen dat als benchmark circa 50% van de overschrijding van het begrote budget wordt gedekt door herprioriteringen binnen de begroting en de inzet van de speciale instrumenten bij het MFK. Het overige deel kan worden gedekt met het EURI-instrument waarbij decommiteringen opnieuw worden ingezet. Dit zijn eerdere vastleggingen die uiteindelijk toch niet tot betaling zijn gekomen. Indien er onvoldoende decommiteringen zijn dragen de lidstaten extra bij om de overschrijding te dekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0B0FDA32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7A32740C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enkelvoudig marge-instrument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="7C9ADFED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het enkelvoudig marge-instrument maakt het mogelijk om niet-gebruikte middelen onder het MFK-plafond te verschuiven tussen verschillende begrotingscategorieën of tussen begrotingsjaren. Dit instrument kan daardoor de marge in toekomstige jaren vergroten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="5C8D72C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3978CA28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Flexibiliteitsinstrument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="69F02B28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Flexibiliteitsinstrument kan ingezet worden voor de financiering van onvoorziene omstandigheden, zowel voor vastleggingen als betalingen, indien er onvoldoende ruimte is onder een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>deelplafond voor een bepaalde MFK-begrotingscategorie. In artikel 12 van de MFK-verordening is het jaarlijkse bedrag vastgelegd. Elk ongebruikt deel van het jaarlijkse bedrag kan worden gebruikt tot jaar t+2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270" w:rsidDel="00965F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D35E6">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="3DB49A70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="54958CA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...21 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ukraine Support Loan instrument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="0841FE4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de voortzetting van steun aan Oekraïne in 2026 en 2027 is eind 2025 de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukraine Support Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(USL) overeengekomen, waarbij de Commissie middelen leent op de kapitaalmarkten en deze doorleent aan Oekraïne. Daarbij is afgesproken dat de EU de rentekosten van de USL voor haar rekening neemt middels een rentesubsidie. Hiervoor is een speciaal instrument opgericht, het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ukraine Support Loan Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wat als achtervang dient indien het niet mogelijk zou zijn de rentesubsidie volledig te dekken binnen de EU-begroting.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland heeft samen met gelijkgestemde lidstaten een verklaring afgegeven in april jl. waarin de Commissie verzocht wordt om de rentesubsidie voor de USL binnen de EU-begroting te dekken. Hierdoor zou het instrument niet geactiveerd te hoeven worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="00283876" w:rsidP="00630270" w:rsidRDefault="00283876" w14:paraId="219C8C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00630270" w:rsidR="004E5D09" w:rsidP="00630270" w:rsidRDefault="004E5D09" w14:paraId="44591B91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00630270" w:rsidR="004E5D09" w:rsidSect="004866F0">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E43B0A2" w14:textId="77777777" w:rsidR="00026928" w:rsidRDefault="00026928">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="43CA748C" w14:textId="77777777" w:rsidR="002B0271" w:rsidRDefault="002B0271" w:rsidP="00283876">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BC8CACD" w14:textId="77777777" w:rsidR="00026928" w:rsidRDefault="00026928">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="36FBF9CC" w14:textId="77777777" w:rsidR="002B0271" w:rsidRDefault="002B0271" w:rsidP="00283876">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AF35FF9" w14:textId="77777777" w:rsidR="00E14F31" w:rsidRDefault="00E14F31">
+  <w:p w14:paraId="29B98FB7" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00283876" w:rsidRDefault="00283876" w:rsidP="00283876">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60D0E518" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00283876" w:rsidRDefault="00283876" w:rsidP="00283876">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3ABFDEFF" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00283876" w:rsidRDefault="00283876" w:rsidP="00283876">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CBEB027" w14:textId="77777777" w:rsidR="00026928" w:rsidRDefault="00026928">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="56C1B69A" w14:textId="77777777" w:rsidR="002B0271" w:rsidRDefault="002B0271" w:rsidP="00283876">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4569C4BE" w14:textId="77777777" w:rsidR="00026928" w:rsidRDefault="00026928">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B0C61F7" w14:textId="77777777" w:rsidR="002B0271" w:rsidRDefault="002B0271" w:rsidP="00283876">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3E6D7D99" w14:textId="77777777" w:rsidR="00026928" w:rsidRPr="00026928" w:rsidRDefault="00026928" w:rsidP="00026928">
+    <w:p w14:paraId="1407A95B" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00026928">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00026928">
+        <w:r w:rsidRPr="00630270">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Statement of estimates 2027 - European Commission</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="09782F73" w14:textId="77777777" w:rsidR="00026928" w:rsidRPr="00026928" w:rsidRDefault="00026928" w:rsidP="00026928">
+    <w:p w14:paraId="04F8CC2C" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00026928">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="005E0C2A" w:rsidRPr="005E0C2A">
+        <w:r w:rsidRPr="00630270">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-[...1 lines deleted...]
-            <w:lang w:val="nl-NL"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Verordening - 2020/2093 - EN - EUR-Lex</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0DBA28D0" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze getallen zijn exclusief de bijdragen uit het coronaherstelfonds NGEU voor top-ups van de beleidsprogramma’s van de EU-begroting en exclusief bedragen voortkomend uit decommiteringen. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="39BC6936" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/eli/reg/2024/765/oj/eng</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="0C1D188F" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Single Margin Instrument (1,1 miljard euro) en flexibliteitsinstrument (50 miljoen euro).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5343D48E" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36045, nr. 267.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="6C3E24AC" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="00630270">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32020D2053</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="2711D991" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00630270" w:rsidRDefault="00283876" w:rsidP="00630270">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630270">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/eli/reg/2024/765/oj/eng</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6499039D" w14:textId="77777777" w:rsidR="00E14F31" w:rsidRDefault="00026928">
-[...493 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="058F4591" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00283876" w:rsidRDefault="00283876" w:rsidP="00283876">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12EECF01" w14:textId="77777777" w:rsidR="00E14F31" w:rsidRDefault="00026928">
+  <w:p w14:paraId="2EB34B3C" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00283876" w:rsidRDefault="00283876" w:rsidP="00283876">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1146 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D2FE7AC" w14:textId="77777777" w:rsidR="00283876" w:rsidRPr="00283876" w:rsidRDefault="00283876" w:rsidP="00283876">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E14F31"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00FB03D0"/>
+    <w:rsidRoot w:val="00283876"/>
+    <w:rsid w:val="00283876"/>
+    <w:rsid w:val="002B0271"/>
+    <w:rsid w:val="004866F0"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00630270"/>
+    <w:rsid w:val="006900F6"/>
+    <w:rsid w:val="00843E62"/>
+    <w:rsid w:val="00A24C3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="17409"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E837D4D"/>
-  <w15:docId w15:val="{8A2DEA95-D218-4762-9AE0-32535644E0D3}"/>
+  <w14:docId w14:val="2A263411"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0B637D68-DAE6-4F13-BB7C-B9D0FA3983B9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2653,77 +10179,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2748,75 +10274,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2851,55 +10377,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2971,828 +10497,728 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00283876"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00283876"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00283876"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-    <w:name w:val="Artikel streepje"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00283876"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00283876"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepjeinspringen">
-    <w:name w:val="Artikel streepje inspringen"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00283876"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00283876"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelnummer">
-[...349 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00283876"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00283876"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00630270"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...251 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2020/2093/oj/nld" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/publications/statement-estimates-2027_en" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32020D2053" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2020/2093/oj/nld" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/publications/statement-estimates-2027_en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4068,187 +11494,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>660</ap:Characters>
+  <ap:Pages>14</ap:Pages>
+  <ap:Words>5104</ap:Words>
+  <ap:Characters>28078</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>5</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>233</ap:Lines>
+  <ap:Paragraphs>66</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>779</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>33116</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...111 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>