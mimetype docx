--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -1,3061 +1,817 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="24A2CBED" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Geachte Voorzitter, </w:t>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002677E3" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="02940C6D" w14:textId="671D95DB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Regels omtrent productie, transport en levering van warmte (Wet collectieve warmte)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="1476009E" w14:textId="77777777"/>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="0E0265BF" w14:textId="77777777">
+    <w:p w:rsidRPr="002677E3" w:rsidR="002677E3" w:rsidP="002677E3" w:rsidRDefault="002677E3" w14:paraId="622D3745" w14:textId="260F7557">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002F4C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>121</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Op 29 mei jl. heeft</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002677E3" w:rsidP="002677E3" w:rsidRDefault="002677E3" w14:paraId="2C2DDE30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002677E3" w14:paraId="1B71D43E" w14:textId="4BBD9B60">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002F4C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002F4C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 29 mei jl. heeft het kabinet u het ontwerpbesluit Besluit collectieve warmte toegestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002F4C9A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00C45993">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00C45993">
+      <w:r w:rsidRPr="002677E3" w:rsidR="002F4C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Besluit collectieve warmte (Bcw) bevat een nadere uitwerking van de delegatiegrondslagen uit de Wet collectieve warmte (Wcw).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002F4C9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C45993">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">de Raad van State. </w:t>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002F4C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorhang vindt plaats in het kader van de wettelijk voorgeschreven voorhangprocedure in de Wcw. Het ontwerpbesluit zal na de voorhang voor advies worden aangeboden aan de Raad van State. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="0D061AA5" w14:textId="77777777"/>
-[...11 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="78E81793" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="26E87D28" w14:textId="77777777"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> waarin fase 2 wordt uitgewerkt zal in 2027 bij de Kamers worden voorgehangen. </w:t>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="7ADD666C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorhangprocedure geldt op grond van artikel 12.9, vierde lid, van de Wcw alleen voor de uitwerking van fase 1 tariefregulering in het Bcw. De Kamer heeft vragen gesteld naar aanleiding van de voorhang. Gezien het hoge aantal en de brede insteek van de door de Kamer ingediende vragen, duurt de beantwoording ervan langer dan eerder was voorzien. De beantwoording volgt spoedig, maar niet meer voor aanvang van het reces. Ik begrijp echter de wens van een deel van uw Kamer om de beantwoording van de vragen te ontvangen alvorens de voorhangprocedure af te ronden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="2EEB214D" w14:textId="77777777"/>
-[...48 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="1AAF3F8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="1B0227C9" w14:textId="77777777"/>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> pas na het zomerreces naar de Raad van State verstuurd kan worden is het hoogst onzeker of de Wcw per 1 januari 2027 in werking kan treden.</w:t>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="50253FD0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik constateer dat het merendeel van de vragen geen betrekking heeft op het voorliggende Bcw, maar zich richt op brede vraagstukken die bij collectieve warmte spelen, op onderdelen die zien op keuzes die reeds in de Wcw zijn verankerd of op kwesties die nog nader uitgewerkt worden ten behoeve van fase 2 en 3 van de tariefregulering. Voor de fase 2 en 3 geldt echter dat het Bcw later wordt gewijzigd en publiek geconsulteerd, waarna voorhang bij beide Kamers is voorzien. De wijziging van het Bcw waarin fase 2 wordt uitgewerkt zal in 2027 bij de Kamers worden voorgehangen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="3B3B8CF4" w14:textId="77777777"/>
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="400DEE9F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C45993" w:rsidR="00107FF5" w:rsidP="00107FF5" w:rsidRDefault="00107FF5" w14:paraId="5AAA2EC4" w14:textId="77777777">
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C45993">
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="71881E5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De zorg die ik bij enkele fracties proef, dat met het afronden van de voorhang van dit Bcw er geen debat meer mogelijk is over fase 2 en 3 van de tariefregulering van de Wcw, is dan ook onterecht. Ik hecht eraan deze fracties te verzekeren dat het afronden van de voorhang van dit Bcw niet in de weg staat van een verdere discussie over de uitwerking van fase 2 en 3. Binnen de kaders van de wet is er ruimte om met elkaar in gesprek te gaan over de verschillende elementen van fases 2 en 3 die uitwerking behoeven, en op basis daarvan ontwerpkeuzes te maken voor deze fases van de tariefregulering. Er worden in het Bcw dat nu is voorgehangen geen onomkeerbare stappen gezet richting de verdere uitwerking van de kostengebaseerde tariefregulering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="0E0165AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="66A63E70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er leeft een brede wens bij stakeholders om tempo te behouden met de inwerkingtreding van de Wcw, het Bcw en de ministeriële regeling. Daarom hecht het kabinet eraan om de inwerkingtreding van de Wcw per 1 januari 2027 binnen bereik te houden. Dat is nog mogelijk als het Bcw tijdig voor advisering naar de Raad van State gestuurd kan worden. Indien het Bcw pas na het zomerreces naar de Raad van State verstuurd kan worden is het hoogst onzeker of de Wcw per 1 januari 2027 in werking kan treden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="12B64F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002677E3" w:rsidP="002677E3" w:rsidRDefault="002677E3" w14:paraId="372808A5" w14:textId="38A82D56">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002677E3" w:rsidR="002F4C9A" w:rsidP="002677E3" w:rsidRDefault="002F4C9A" w14:paraId="1DCE5680" w14:textId="113E1E8D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t> van Veldhoven-van der Meer</w:t>
+      <w:r w:rsidRPr="002677E3" w:rsidR="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C45993" w:rsidR="00DD4442" w:rsidP="00DD4442" w:rsidRDefault="00DD4442" w14:paraId="782B89D0" w14:textId="5473C125">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="002677E3" w:rsidR="004E5D09" w:rsidP="002677E3" w:rsidRDefault="004E5D09" w14:paraId="1A3D76AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BD2D73" w:rsidP="00810C93" w:rsidRDefault="00BD2D73" w14:paraId="022DECF4" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:sectPr w:rsidRPr="002677E3" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="723EA9C2" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3">
+    <w:p w14:paraId="0E13AD2A" w14:textId="77777777" w:rsidR="00A40CC5" w:rsidRDefault="00A40CC5" w:rsidP="002F4C9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6903647F" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4353F65A" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3">
+    <w:p w14:paraId="6B030C8D" w14:textId="77777777" w:rsidR="00A40CC5" w:rsidRDefault="00A40CC5" w:rsidP="002F4C9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071EB7FC" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...48 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0057EFF1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="375A050A" w14:textId="77777777" w:rsidR="002F4C9A" w:rsidRPr="002F4C9A" w:rsidRDefault="002F4C9A" w:rsidP="002F4C9A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7E83D044" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3488D10C" w14:textId="77777777" w:rsidR="002F4C9A" w:rsidRPr="002F4C9A" w:rsidRDefault="002F4C9A" w:rsidP="002F4C9A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="21D9B884" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CC2BADC" w14:textId="77777777" w:rsidR="002F4C9A" w:rsidRPr="002F4C9A" w:rsidRDefault="002F4C9A" w:rsidP="002F4C9A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40E9397F" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3">
+    <w:p w14:paraId="20912F30" w14:textId="77777777" w:rsidR="00A40CC5" w:rsidRDefault="00A40CC5" w:rsidP="002F4C9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4F95ED" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1374DEB2" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3">
+    <w:p w14:paraId="379F416E" w14:textId="77777777" w:rsidR="00A40CC5" w:rsidRDefault="00A40CC5" w:rsidP="002F4C9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05901BA6" w14:textId="77777777" w:rsidR="009711B3" w:rsidRDefault="009711B3"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3E333DA4" w14:textId="77777777" w:rsidR="00DD4442" w:rsidRPr="00C45993" w:rsidRDefault="00DD4442" w:rsidP="00DD4442">
+    <w:p w14:paraId="139E4563" w14:textId="77777777" w:rsidR="002F4C9A" w:rsidRPr="002677E3" w:rsidRDefault="002F4C9A" w:rsidP="002677E3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002677E3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002677E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kamerstukken II 2025/26, 36576, nr. 120</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="4C701A64" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="52C03F36" w14:textId="77777777" w:rsidR="002F4C9A" w:rsidRPr="002F4C9A" w:rsidRDefault="002F4C9A" w:rsidP="002F4C9A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...523 lines deleted...]
-  <w:p w14:paraId="070CF079" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7692770F" w14:textId="77777777" w:rsidR="002F4C9A" w:rsidRPr="002F4C9A" w:rsidRDefault="002F4C9A" w:rsidP="002F4C9A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B652CFA" w14:textId="77777777" w:rsidR="002F4C9A" w:rsidRPr="002F4C9A" w:rsidRDefault="002F4C9A" w:rsidP="002F4C9A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...600 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="002F4C9A"/>
+    <w:rsid w:val="000234A3"/>
+    <w:rsid w:val="002677E3"/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0091667E"/>
+    <w:rsid w:val="009224F9"/>
+    <w:rsid w:val="00A40CC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6EAD9082"/>
+  <w14:docId w14:val="41B14962"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7109AE03-AA62-4E6E-944F-9CB911915D02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3077,74 +833,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3293,1079 +1050,1012 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Voettekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
-[...8 lines deleted...]
-    <w:name w:val="Koptekst Char1"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="32"/>
-[...6 lines deleted...]
-    <w:name w:val="Kop 2 Char1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Kop2"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00DE555F"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD4442"/>
+    <w:rsid w:val="002F4C9A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F4C9A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F4C9A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002F4C9A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="002677E3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>448</ap:Words>
-  <ap:Characters>2465</ap:Characters>
+  <ap:Words>479</ap:Words>
+  <ap:Characters>2638</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>20</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2908</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3111</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>