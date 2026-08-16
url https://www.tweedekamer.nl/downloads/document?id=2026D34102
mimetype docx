--- v0 (2026-07-01)
+++ v1 (2026-08-16)
@@ -1,2605 +1,845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="00A78AB2" w14:textId="77777777">
+    <w:p w:rsidRPr="00723AF7" w:rsidR="00723AF7" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="042E3BEA" w14:textId="19FF2236">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7" w:rsidR="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7" w:rsidR="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7" w:rsidR="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="00723AF7" w:rsidP="00723AF7" w:rsidRDefault="00723AF7" w14:paraId="289F4DA3" w14:textId="6BD02FE1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>045</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Situatie in Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="00723AF7" w:rsidP="00723AF7" w:rsidRDefault="00723AF7" w14:paraId="0BA45F1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="368087FC" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7" w:rsidR="0070315D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3608</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="00723AF7" w:rsidP="00723AF7" w:rsidRDefault="00723AF7" w14:paraId="0EBF5ED5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="7BEDA6A9" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="00723AF7" w:rsidP="00723AF7" w:rsidRDefault="00723AF7" w14:paraId="79359715" w14:textId="1C05E141">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7" w:rsidR="0070315D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="34072CDC" w14:textId="299A155C">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sinds de inval van Rusland in Oekraïne in februari 2022 wordt in beginsel niet beslist op asielaanvragen van Oekraïense verzoekers. Voor degenen die vallen onder de Richtlijn Tijdelijke Bescherming (RTB) geldt dat de daaraan onderliggende asielaanvraag wordt opgeschort voor de duur van de tijdelijke bescherming. Buiten deze groep om zijn er in de voorraad van de IND momenteel ook aanvragen van Oekraïners die niet in aanmerking komen voor tijdelijke bescherming. Dit betreft ca. 1.010 openstaande asielaanvragen. Ook in deze zaken worden veelal nog geen beslissingen genomen, mede vanwege het ontbreken van landgebonden asielbeleid. De Procedurerichtlijn, waar deze zaken onder vallen, vereist echter dat beslissingen uiterlijk binnen 21 maanden worden genomen. Inmiddels is deze termijn in een relevant deel van de gevallen verlopen. Mede om deze reden heb ik nu landenbeleid voor Oekraïne vastgesteld. Hiervoor is gebruik gemaakt van een overzicht gebaseerd op verschillende openbare bronnen dat ook bij deze brief is bijgevoegd. Ik acht het van belang om expliciet te benadrukken dat op dit moment niet beslist wordt op asielaanvragen van Oekraïners die onder de RTB vallen. In het vierde kwartaal van dit jaar wordt een ambtsbericht Oekraïne verwacht. Aan de hand daarvan zal het landenbeleid opnieuw tegen het licht worden gehouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="1250B38A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="3D0470C7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veiligheidssituatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="671F9E13" w14:textId="77777777">
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="6E674C3F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...132 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="43002255" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit openbare bronnen blijkt dat sinds het begin van de oorlog er aanvallen zijn geweest in alle oblasten van Oekraïne. In 2025 lag het zwaartepunt van de gevechten in de Donetsk-oblast, gevolgd door Kharkiv, en Zaporizhzhia, Dnipropetrovsk, Sumy, Luhansk en Kherson. OHCHR benoemt daarbij dat 67% van de burgerdoden en –gewonden in de buurt van het frontgebied vallen, met name in Donetsk, Kharkiv en Kherson. Om deze reden wordt voor de oblasten Kharkiv, Luhansk, Donetsk, Zaporizhzhia, Kherson, Dnipropetrovsk en Sumy aangenomen dat er sprake is van de meest uitzonderlijke situatie zoals bedoeld in artikel 15 onder c van de Kwalificatieverordening (hierna: artikel 15c) waarbij de enkele aanwezigheid van een persoon reeds leidt tot een reëel risico op ernstige schade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="0BE4F172" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="7731F223" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="690F4CE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="5223320F" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook verder van het front- en tijdelijk bezet gebied kregen oblasten en steden toenemend te maken met aanvallen. Deze raakten civiele infrastructuur, onder andere energie-infrastructuur, spoorwegen, woonwijken en andere burgerdoelen. De bronnen en data geven in deze oblasten echter geen blijk van een niveau van willekeurig geweld waarbij eenieder enkel door zijn aanwezigheid aldaar een reëel risico loopt op ernstige schade. Gelet op de beschikbare informatie en data omtrent de veiligheidssituatie wordt daarom voor de oblasten Mykolaiv en Chernihiv aangenomen dat er een relatief hoger niveau van willekeurig geweld is in de zin van artikel 15c. Voor de overige delen van Oekraïne wordt een relatief lager niveau van willekeurig geweld aangenomen in de zin van artikel 15c. Bij deze laatste twee categorieën worden de individuele situatie en persoonlijke omstandigheden van de vreemdeling betrokken om vast te stellen of er sprake is van een reëel risico op ernstige schade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="0B05ED06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="2B444157" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="7D62AE02" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Binnenlands beschermingsalternatief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="748B82EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="4DBA70B9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="272A42D2" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De landeninformatie schetst een beeld waarbinnen Oekraïners uit andere delen van Oekraïne in beginsel bescherming kunnen verkrijgen in de oblasten waarvoor geldt dat er sprake is van een relatief lager niveau van willekeurig geweld, met uitzondering van het bezette Krim en Sevastopol. Er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">is voorts geen blijk dat Oekraïners uit andere delen van Oekraïne achtergesteld zouden worden in de uitoefening van hun essentiële rechten ten opzichte van de lokale bevolking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="04833590" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="1B5236DA" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="38AA8C50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="3C0F0464" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gezien dat wordt voldaan aan de wettelijke voorwaarden zullen de delen van Oekraïne waarvoor geldt dat sprake is van een relatief lager niveau van willlekeurig geweld, met uitzondering van het bezette Krim en Sevastopol, in beginsel worden aangemerkt als binnenlands beschermingsalternatief. Er zal voorafgaand aan het tegenwerpen van een binnenlands beschermingsalternatief in alle individuele gevallen uiteraard beoordeeld worden of er een vrees voor vervolging of risico op ernstige schade bestaat in de overige delen van Oekraïne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="01D598FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00295690" w:rsidR="007D5493" w:rsidP="007D5493" w:rsidRDefault="007D5493" w14:paraId="272836D6" w14:textId="77777777">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="7A5A8655" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="broodtekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00295690">
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Op basis van bovenstaand landenbeleid kan de IND overgaan tot het nemen van beslissingen op de ca 1.010 openstaande asielaanvragen van Oekraïners die niet in aanmerking komen voor tijdelijke bescherming. Nadat deze beslissingen genomen zijn zal de reguliere asielprocedure haar vervolg krijgen. Nederland houdt bij dit alles steeds oog voor de diplomatieke en geopolitieke verhoudingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00531E12" w:rsidRDefault="00531E12" w14:paraId="1D39114A" w14:textId="77777777"/>
-[...78 lines deleted...]
-      <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="7DE07113" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="2135B0FD" w14:textId="0F765178">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7" w:rsidR="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Asiel en Migratie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="00723AF7" w14:paraId="2D132D4E" w14:textId="5094E7BA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00723AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723AF7" w:rsidR="0070315D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidP="00723AF7" w:rsidRDefault="0070315D" w14:paraId="53BDC401" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00723AF7" w:rsidR="0070315D" w:rsidSect="005E7876">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36FB6434" w14:textId="77777777" w:rsidR="00CE03C5" w:rsidRDefault="00CE03C5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7ECC4283" w14:textId="77777777" w:rsidR="00414F4D" w:rsidRDefault="00414F4D" w:rsidP="0070315D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FAC4CD5" w14:textId="77777777" w:rsidR="00CE03C5" w:rsidRDefault="00CE03C5">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="650BA341" w14:textId="77777777" w:rsidR="00414F4D" w:rsidRDefault="00414F4D" w:rsidP="0070315D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E3598F5" w14:textId="77777777" w:rsidR="00841314" w:rsidRDefault="00841314">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="2411847E" w14:textId="77777777" w:rsidR="0070315D" w:rsidRPr="0070315D" w:rsidRDefault="0070315D" w:rsidP="0070315D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65CA80EA" w14:textId="77777777" w:rsidR="0070315D" w:rsidRPr="0070315D" w:rsidRDefault="0070315D" w:rsidP="0070315D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CACF8B3" w14:textId="77777777" w:rsidR="0070315D" w:rsidRPr="0070315D" w:rsidRDefault="0070315D" w:rsidP="0070315D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59BA0F65" w14:textId="77777777" w:rsidR="00CE03C5" w:rsidRDefault="00CE03C5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7667E856" w14:textId="77777777" w:rsidR="00414F4D" w:rsidRDefault="00414F4D" w:rsidP="0070315D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20C8FAEA" w14:textId="77777777" w:rsidR="00CE03C5" w:rsidRDefault="00CE03C5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0EA1E25B" w14:textId="77777777" w:rsidR="00414F4D" w:rsidRDefault="00414F4D" w:rsidP="0070315D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E6CD3D0" w14:textId="77777777" w:rsidR="00841314" w:rsidRDefault="002D1108">
-[...318 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0F27265F" w14:textId="77777777" w:rsidR="0070315D" w:rsidRPr="0070315D" w:rsidRDefault="0070315D" w:rsidP="0070315D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73A23446" w14:textId="77777777" w:rsidR="00841314" w:rsidRDefault="002D1108">
-[...1178 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1ADB9D9A" w14:textId="77777777" w:rsidR="0070315D" w:rsidRPr="0070315D" w:rsidRDefault="0070315D" w:rsidP="0070315D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="084AF06B" w14:textId="77777777" w:rsidR="0070315D" w:rsidRPr="0070315D" w:rsidRDefault="0070315D" w:rsidP="0070315D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00841314"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00EC21B7"/>
+    <w:rsidRoot w:val="0070315D"/>
+    <w:rsid w:val="00233368"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00414F4D"/>
+    <w:rsid w:val="005743E1"/>
+    <w:rsid w:val="005E7876"/>
+    <w:rsid w:val="0070315D"/>
+    <w:rsid w:val="00723AF7"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BA07CD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="090CC363"/>
+  <w14:docId w14:val="56BFF402"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{19655518-3AF4-4942-8C4A-CAE0668B357D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2608,77 +848,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2703,75 +943,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2806,55 +1046,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2926,714 +1166,710 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
+    <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...185 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...79 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-    <w:name w:val="Witregel W2"/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
+    <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...5 lines deleted...]
-      <w:szCs w:val="27"/>
+    <w:qFormat/>
+    <w:rsid w:val="0070315D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="227"/>
+        <w:tab w:val="left" w:pos="454"/>
+        <w:tab w:val="left" w:pos="680"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00531E12"/>
+    <w:rsid w:val="0070315D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00531E12"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0070315D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00531E12"/>
+    <w:rsid w:val="0070315D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00531E12"/>
-[...9 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="0070315D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="007D5493"/>
-[...13 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00723AF7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3690,51 +1926,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3798,65 +2034,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3877,85 +2113,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3917</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>736</ap:Words>
+  <ap:Characters>4054</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>32</ap:Lines>
+  <ap:Lines>33</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4620</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4781</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>