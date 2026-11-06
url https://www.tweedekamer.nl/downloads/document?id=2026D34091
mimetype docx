--- v0 (2026-07-01)
+++ v1 (2026-11-06)
@@ -1,4629 +1,1487 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BF2437" w:rsidP="00167D94" w:rsidRDefault="00F474C9" w14:paraId="5293E290" w14:textId="77777777">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00BE47DD" w:rsidRDefault="00CB35B3" w14:paraId="74BFBF54" w14:textId="636C5F29">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD" w:rsidR="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00047E00">
-[...14 lines deleted...]
-      <w:r w:rsidR="00A977F4">
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XIV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD" w:rsidR="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (XIV) en het Diergezondheidsfonds (F) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00CB35B3" w:rsidRDefault="00BE47DD" w14:paraId="2B07B399" w14:textId="0B2E35D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00CB35B3" w:rsidRDefault="00BE47DD" w14:paraId="7A986EFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00CB35B3" w:rsidRDefault="00BE47DD" w14:paraId="74AFDA44" w14:textId="71D3B01A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00CB35B3" w:rsidRDefault="00BE47DD" w14:paraId="6A2FB5D7" w14:textId="3B04D963">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00CB35B3" w:rsidRDefault="00BE47DD" w14:paraId="62B33EF2" w14:textId="19E7DF2E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 1 juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="159CB08D" w14:textId="1F799BA6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het lid Vermeer (BBB) heeft tijdens de Regeling van Werkzaamheden van 30 juni jl. een verzoek gedaan met daarin vijf vragen naar aanleiding van de beantwoording van zijn eerdere informatieverzoek, dat op 26 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00457109">
-[...2 lines deleted...]
-      <w:r w:rsidR="00A977F4">
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan uw Kamer is verzonden. In deze brief beantwoord ik deze verzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="372DC4D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als eerste vraagt het lid Vermeer naar de routekaart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>met daarin de diverse beleidstrajecten om tot verdere uitwerking en besluitvorming van de voorstellen uit het Coalitieakkoord te komen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze routekaart is te vinden in de bijlage die op 26 juni met de beantwoording op het eerdere informatieverzoek aan uw Kamer is gestuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het betreft de ‘Routekaart Ministeriële Taskforce Landbouw, Natuur en Stikstof’ (nummer 17 op de inventarislijst).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="71E59870" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="1015F834" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tweede vraag van het lid Vermeer heeft betrekking op de uitkomsten van een overleg tussen de minister van LVVN en de minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzake extra stikstofbronmaatregelen in de sectoren mobiliteit en industrie. Tijdens dit overleg is verkennend gesproken over de mogelijkheden voor gebiedsgerichte mobiliteitsmaatregelen. Het kabinet heeft er uiteindelijk voor gekozen om de middelen voor stikstofreductie in de mobiliteit in te zetten voor maatregelen op het gebied van verduurzaming van scheepvaart, bouwmaterieel en wegverkeer, zoals ook benoemd in de Kamerbrief ‘Weer ruimte voor boer, natuur en bouw’ die vrijdag 26 juli jl. met uw Kamer is gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="35DF8B94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="5BFA7871" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten derde vraagt het lid Vermeer om een economische bedrijfsanalyse te ontvangen die de impact van de voorgestelde maatregelen voor de landbouw en ander bedrijfsleven in kaart brengt. In de plannen heeft het kabinet zich gebaseerd op diverse rapporten en onderzoeken die de afgelopen jaren verschenen zijn over mogelijke oplossingen en effecten van de stikstofproblematiek. Het kabinet realiseert zich dat met dit pakket veel gevraagd wordt van agrarische ondernemers, maar de ondernemer staat er niet alleen voor. Het kabinet biedt brede ondersteuning. Als onderdeel investeert het kabinet ook in de sociale en economische vitaliteit van het platteland. Het Planbureau voor de Leefomgeving (PBL) zal voorafgaand aan de begrotingsbehandeling van het ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur in de Tweede Kamer een reflectie op het maatregelpakket publiceren, die het kabinet zal benutten bij de verdere uitwerking van de verschillende maatregelen en besluiten. Het kabinet zal daarbij ook oog hebben voor de mogelijke (regionale) sociaaleconomische effecten, onder meer via de reguliere monitoring.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="32EB726D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="0D917E3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vierde vraag van het lid Vermeer betreft informatie over maatregelen rond </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het bedrijfsleven. In de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministeriële Taskforce Landbouw, Natuur en Stikstof </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is op 10 juni hierover gesproken op basis van stukken die zijn verstrekt met het eerdere openbaarmakingsverzoek van het lid Vermeer (document 24 op de inventarislijst). Dit voorstel is tevens onderdeel geworden van het pakket aan maatregelen. Het kabinet is voornemens om  bovenwettelijke maatregelen te nemen voor reductie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx-emissies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de industrie nabij Natura2000-gebieden, aanvullend op het bestaande klimaat- en milieubeleid wat zorgt voor aanzienlijke reductie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOx-emissies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de industrie. In de eerdergenoemde brief van 26 juni jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is dit ook opgenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="21A4BE4F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="48258F80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot vraagt het lid Vermeer naar een onderbouwing van verschillende normen binnen en buiten de zone. Het kabinet heeft ervoor gekozen om de ammoniakdoelstelling voor de industrie (50% in 2035 ten opzichte van 2019) en landbouw (42-46% in 2035 ten opzichte van 2019) van het vorige kabinet te handhaven. Het kabinet is van mening dat deze doelstelling noodzakelijk is met het oog op vergunningverlening en natuurherstel maar dat hiermee tegelijkertijd ook zeer veel van betrokken partijen wordt gevraagd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="63FF012E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="48DD4031" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast kan Nederland niet van het slot zonder gerichte maatregelen rond kwetsbare natuur. Het kabinet zet daarom in op een zonering rond Natura 2000-gebieden waarbij er wel ruimte blijft bestaan voor agrarische activiteiten. In de zones moeten aanvullende maatregelen landelijk gemiddeld 20 procentpunt additionele reductie opleveren. De precieze benodigde emissiereductie per gebied wordt later dit jaar vastgesteld, waarbij rekening wordt gehouden met de aard van het gebied, de mate waarin agrarische activiteiten reeds extensief zijn en de staat van de natuur.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="6AF462A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="3C798C1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specifiek met betrekking tot het emissiereductiedoel van de Aanpak Veluwe is het doel van 65-69% emissiereductie in 2035 ten opzichte van 2019 tot stand gekomen in overleg met de betrokken medeoverheden. Gehanteerde uitgangspunten zijn dat als gevolg van de emissiereductie er zo goed mogelijk perspectief ontstaat voor vergunningverlening en het reductiedoel haalbaar en uitvoerbaar is. Tevens zijn deze doelen gebaseerd op diverse analyses waaruit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="1E0120A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>blijkt dat, vanwege de hoge bijdrage aan emissies vanuit en deposities in dit gebied en de centrale ligging van dit gebied in Nederland, een hogere emissiereductie rond de Veluwe een hoge bijdrage levert aan natuurherstel zowel op de Veluwe als in de rest van Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F043C">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C85129">
-[...600 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="2C4EAAFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="6102A392" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de koppeling van de norm aan een fosfaatrecht voor zowel NH3 als broeikasgasemissies, verwijs ik u naar de onderliggende notitie ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Bedrijfsspecifieke emissienormen stikstof en klimaat &amp; versneld </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bedrijfsspecifieke emissienormen stikstof en klimaat &amp; versneld uitfaseren verouderde stallen, d.d. 3 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ’ bij de reactie op het verzoek van het lid Vermeer, gedaan tijdens het commissiedebat Visserij en Landbouw- en Visserijraad, over de relevante documenten met betrekking tot de Ministeriële Taskforce Landbouw Natuur en Stikstof.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In deze notitie staan de afwegingen opgenomen die het kabinet heeft gemaakt om te komen tot een besluit over de koppeling van emissienormen aan fosfaatrechten en het bepalen van de hoogte daarvan. Hierin staan diverse varianten van maatvoering opgenomen ten opzichte van de gemiddelde emissiescores van melkveebedrijven in 2020-2022. De hoogte van deze normering is afgeleid uit een studie naar het technisch reductiepotentieel in de melkveehouderij die in september 2025 door de WUR, in opdracht van mijn ambtsvoorganger, is gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Om aan deze normen te voldoen, zullen bedrijven veelal managementmaatregelen moeten treffen en stalaanpassingen moeten doorvoeren. In de verdiepende bijlage I van de Kamerbrief over de resultaten van de Taskforce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vindt u ter illustratie een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E41A6D" w:rsidR="00317D6B">
-[...4 lines deleted...]
-        <w:t>uitfaseren</w:t>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>textbox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E41A6D" w:rsidR="00317D6B">
-[...70 lines deleted...]
-      <w:r w:rsidR="00317D6B">
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met daarin concrete handelingsperspectieven voor verschillende type bedrijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="3D49F4F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB35B3" w:rsidP="00BE47DD" w:rsidRDefault="00BE47DD" w14:paraId="68CA3D8C" w14:textId="385B1F66">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD" w:rsidR="00CB35B3">
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E41A6D" w:rsidR="00317D6B">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00640234">
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00BE47DD" w:rsidRDefault="00BE47DD" w14:paraId="697226E5" w14:textId="73845055">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE47DD">
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00006C01" w:rsidR="00481085" w:rsidP="00167D94" w:rsidRDefault="00F474C9" w14:paraId="5726C9A6" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00BE47DD" w:rsidP="00CB35B3" w:rsidRDefault="00BE47DD" w14:paraId="445E1C58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="00CB35B3" w:rsidP="00CB35B3" w:rsidRDefault="00CB35B3" w14:paraId="31A825B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE47DD" w:rsidR="004E5D09" w:rsidP="00CB35B3" w:rsidRDefault="004E5D09" w14:paraId="1ABB88A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BE47DD" w:rsidR="004E5D09">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191A3428" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016">
+    <w:p w14:paraId="5ACB1241" w14:textId="77777777" w:rsidR="00D16A0A" w:rsidRDefault="00D16A0A" w:rsidP="00CB35B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4F9629" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D1BA239" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016">
+    <w:p w14:paraId="72583B36" w14:textId="77777777" w:rsidR="00D16A0A" w:rsidRDefault="00D16A0A" w:rsidP="00CB35B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582B5A0B" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...55 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B39CFEF" w14:textId="6644D3D1" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2B012E33" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00CB35B3" w:rsidRDefault="00CB35B3" w:rsidP="00CB35B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="7BD61842" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7157897D" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00CB35B3" w:rsidRDefault="00CB35B3" w:rsidP="00CB35B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F6D9A9B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51FA963C" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00CB35B3" w:rsidRDefault="00CB35B3" w:rsidP="00CB35B3">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FFF30AE" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016">
+    <w:p w14:paraId="4DF7A3FF" w14:textId="77777777" w:rsidR="00D16A0A" w:rsidRDefault="00D16A0A" w:rsidP="00CB35B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFB45E5" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="449864F1" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016">
+    <w:p w14:paraId="3B8C6591" w14:textId="77777777" w:rsidR="00D16A0A" w:rsidRDefault="00D16A0A" w:rsidP="00CB35B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25654612" w14:textId="77777777" w:rsidR="00325016" w:rsidRDefault="00325016"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2FF2A8C0" w14:textId="2A32EFFA" w:rsidR="00A977F4" w:rsidRPr="00A977F4" w:rsidRDefault="00A977F4">
+    <w:p w14:paraId="5C447D17" w14:textId="1B4A243F" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>36800-XIV-88</w:t>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 XIV, nr. 88</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3E677A09" w14:textId="77777777" w:rsidR="00C85129" w:rsidRPr="00C85129" w:rsidRDefault="00C85129" w:rsidP="00C85129">
+    <w:p w14:paraId="4A7FB98A" w14:textId="05F3A818" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="00C85129">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>36800-XIV-88</w:t>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 XIV, nr. 88</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="47E24CD5" w14:textId="3D2B69AE" w:rsidR="00DF6377" w:rsidRPr="00DF6377" w:rsidRDefault="00DF6377" w:rsidP="00DF6377">
+    <w:p w14:paraId="20FDC956" w14:textId="01C13FA1" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="00DF6377">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="716C62AB" w14:textId="77777777" w:rsidR="00DF6377" w:rsidRPr="00DF6377" w:rsidRDefault="00DF6377">
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 XIV, nr. 87</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4321B8CA" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2993F1A6" w14:textId="705C5258" w:rsidR="004E6063" w:rsidRPr="004E6063" w:rsidRDefault="004E6063" w:rsidP="004E6063">
+    <w:p w14:paraId="7FBB0155" w14:textId="32E23839" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="004E6063">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>36800-XIV-87</w:t>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 XIV, nr. 87</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="38C4DF3C" w14:textId="77777777" w:rsidR="00317D6B" w:rsidRPr="00E41A6D" w:rsidRDefault="00317D6B" w:rsidP="00317D6B">
+    <w:p w14:paraId="442F25EC" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="00317D6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="herkomst" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00D90BE3">
+        <w:r w:rsidRPr="00BE47DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>DASHview</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00D90BE3">
+        <w:r w:rsidRPr="00BE47DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>: Dashboard stikstofdepositie herkomst</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="73B4CB6C" w14:textId="77777777" w:rsidR="00317D6B" w:rsidRPr="00F074BF" w:rsidRDefault="00317D6B" w:rsidP="00317D6B">
+    <w:p w14:paraId="5FCE94F1" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="00317D6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidRPr="00BE47DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Erisman</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidRPr="00BE47DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Naar ontspannen Nederland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="79ECEB23" w14:textId="77777777" w:rsidR="00317D6B" w:rsidRPr="00C5097D" w:rsidRDefault="00317D6B" w:rsidP="00317D6B">
+    <w:p w14:paraId="1334C2F6" w14:textId="5BC0EF08" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="00317D6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 36800-XIV, nr. 88</w:t>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 XIV, nr. 88</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="11059621" w14:textId="77777777" w:rsidR="00317D6B" w:rsidRPr="00E41A6D" w:rsidRDefault="00317D6B" w:rsidP="00317D6B">
+    <w:p w14:paraId="6A280FF0" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="00317D6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00E41A6D">
+        <w:r w:rsidRPr="00BE47DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Rapportsjabloon Wageningen Livestock </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E41A6D">
+        <w:r w:rsidRPr="00BE47DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Research_NL</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="1E5D1F92" w14:textId="77777777" w:rsidR="00317D6B" w:rsidRPr="00E41A6D" w:rsidRDefault="00317D6B" w:rsidP="00317D6B">
+    <w:p w14:paraId="1DF84959" w14:textId="54E2C70D" w:rsidR="00CB35B3" w:rsidRPr="00BE47DD" w:rsidRDefault="00CB35B3" w:rsidP="00317D6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BE47DD">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 36800-XIV, nr. 87</w:t>
+      <w:r w:rsidRPr="00BE47DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36800 XIV, nr. 87</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...91 lines deleted...]
-  <w:p w14:paraId="5331C8C7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="66351830" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00CB35B3" w:rsidRDefault="00CB35B3" w:rsidP="00CB35B3">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...567 lines deleted...]
-  <w:p w14:paraId="1A1A7257" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="49855D22" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00CB35B3" w:rsidRDefault="00CB35B3" w:rsidP="00CB35B3">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1622 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="009D552A" w14:textId="77777777" w:rsidR="00CB35B3" w:rsidRPr="00CB35B3" w:rsidRDefault="00CB35B3" w:rsidP="00CB35B3">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...695 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00CB35B3"/>
+    <w:rsid w:val="000C3FFB"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00637F18"/>
+    <w:rsid w:val="006C1703"/>
+    <w:rsid w:val="0079211B"/>
+    <w:rsid w:val="00BE47DD"/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rsid w:val="00D058CA"/>
+    <w:rsid w:val="00D16A0A"/>
+    <w:rsid w:val="00EF0D21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16B31CDE"/>
+  <w14:docId w14:val="0646A1D9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6E017F83-CDF8-42FA-B1BF-6DF545EBF83B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4645,74 +1503,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4861,1150 +1720,1036 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...351 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...62 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D5376C"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E41A6D"/>
+    <w:rsid w:val="00CB35B3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="00CB35B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E41A6D"/>
-[...33 lines deleted...]
-    <w:hidden/>
+    <w:rsid w:val="00CB35B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CB35B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BE47DD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fedepot.wur.nl%2F700357&amp;data=05%7C02%7Ca.g.e.hooijer%40minlnv.nl%7C4bbe15da3c564301e18d08ded6906a22%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639184112907101773%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FYmMn08W0elfDV%2FYoj6Zs%2BXghu3QhQGpqkL8PHVu4ro%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ontspannennederland.nl/nieuwe-kijk-op-de-stikstofaanpak/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dashview.rivm.nl/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5526</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1053</ap:Words>
+  <ap:Characters>5794</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>46</ap:Lines>
+  <ap:Lines>48</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6517</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6834</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>